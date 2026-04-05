--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -726,334 +726,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam flow cleaning, an effective and environmentally friendly method for controlling the hygiene of closed surfaces contaminated with biofilms</w:t>
+                <w:t xml:space="preserve">Some studies on reducing carbon dioxide emission from a CRDI engine with hydrogen and a carbon capture system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heni Dallagi</w:t>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Faille</w:t>
+                <w:t xml:space="preserve">Thiyagarajan Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmin Gruescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+                <w:t xml:space="preserve">Ankit Sonthalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Benezech</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2022.09.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (62), pp.26746-26757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075294v1</w:t>
+                <w:t xml:space="preserve">hal-04165527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some studies on reducing carbon dioxide emission from a CRDI engine with hydrogen and a carbon capture system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foam flow cleaning, an effective and environmentally friendly method for controlling the hygiene of closed surfaces contaminated with biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiyagarajan Subramanian</w:t>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit Sonthalia</w:t>
+                <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Prakash</w:t>
+                <w:t xml:space="preserve">Cosmin Gruescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sary Awad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (62), pp.26746-26757. </w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.236-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2022.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165527v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet foam flow: A suitable method for improving surface hygiene in the food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1130,51 +1130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigations into the rheological behaviour of wet foam flowing under a fence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1182,51 +1182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, FOOD AND BIOPRODUCTS PROCESSING, 132, pp.211-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1481,77 +1481,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of Bacillus spores from stainless steel pipes by flow foam: Effect of the foam quality and velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1602,51 +1602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis to reduce CO2 and other emissions of CRDI CI engine using low viscous biofuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,103 +1736,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 reduction in a common rail direct injection engine using the combined effect of low carbon biofuels, hydrogen and a post combustion carbon capture system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Sonthalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Sources, Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-20. </w:t>
@@ -1896,51 +1896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Thiruvenkatachari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. G. Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vikneswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2017,51 +2017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally friendly energy solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (12), pp.17027-17027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2223,1376 +2223,1376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of various techniques to improve the performance of novel wheat germ oil – an experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A comparative analysis of different methods to improve the performance of rubber seed oil fuelled compression ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Prabhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+                <w:t xml:space="preserve">Govindan Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Maiyalagan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (9), pp.5745-5756. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.118644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.05.198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.118644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440792v1</w:t>
+                <w:t xml:space="preserve">hal-03448991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of different methods to improve the performance of rubber seed oil fuelled compression ignition engine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energetic valourisation of waste tyres by pyrolysis: catalyst effect on tyres derived oil and gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Govindan Nagarajan</w:t>
+                <w:t xml:space="preserve">Hiba Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachemi Chahbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 280, pp.118644. </w:t>
+              <w:t xml:space="preserve">International Journal of Global Warming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.118644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/ijgw.2020.106593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448991v1</w:t>
+                <w:t xml:space="preserve">hal-02634737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic valourisation of waste tyres by pyrolysis: catalyst effect on tyres derived oil and gases</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigation of impinging turbulent flow of twin jets against a wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Rejeb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
+                <w:t xml:space="preserve">Mohamad Ali Modaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hachemi Chahbani</w:t>
+                <w:t xml:space="preserve">Mahmood Charmiyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Koched</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Global Warming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijgw.2020.106593⟩</w:t>
+              <w:t xml:space="preserve">Scientia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (6), pp.3271 - 3282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24200/SCI.2018.50369.1663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634737v1</w:t>
+                <w:t xml:space="preserve">hal-03696739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation of impinging turbulent flow of twin jets against a wall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+                <w:t xml:space="preserve">Comparative analysis of various techniques to improve the performance of novel wheat germ oil – an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmood Charmiyan</w:t>
+                <w:t xml:space="preserve">C. Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maiyalagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Iranica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (6), pp.3271 - 3282. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (9), pp.5745-5756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24200/SCI.2018.50369.1663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.05.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696739v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Port Premixed Liquefied Petroleum Gas on the Engine Characteristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ankit Sonthalia</w:t>
+                <w:t xml:space="preserve">Energetic and exergetic investigations of an innovative heat recovery exhaust system using a double acting type Stirling engine based on theoretical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Nagarajan</w:t>
+                <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nagalingam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+                <w:t xml:space="preserve">Sebastien Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (11), pp.112206. </w:t>
+              <w:t xml:space="preserve">International Journal of Exergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.273-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4043698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJEX.2019.098615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612735v1</w:t>
+                <w:t xml:space="preserve">hal-03605901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic and exergetic investigations of an innovative heat recovery exhaust system using a double acting type Stirling engine based on theoretical analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Effect of higher and lower order alcohol blending with gasoline on performance, emission and combustion characteristics of SI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Godwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. G. Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Exergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 256, pp.115806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.115806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJEX.2019.098615⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605901v1</w:t>
+                <w:t xml:space="preserve">hal-03442392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductimetry technique for the measurement of thin liquid film thickness between two solid surfaces in relative motion: hydrodynamic lubrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and numerical study of Couette‐Taylor flow with an axial flow using lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2019035⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (9), pp.427-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.4727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341975v1</w:t>
+                <w:t xml:space="preserve">hal-03612765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of higher and lower order alcohol blending with gasoline on performance, emission and combustion characteristics of SI engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Effect of hydroxyl (OH) group position in alcohol on performance, emission and combustion characteristics of SI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devaraj Jesu Godwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leenus Jesu Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maiyalagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189, pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.03.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.115806⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442392v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical study of Couette‐Taylor flow with an axial flow using lattice Boltzmann method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conductimetry technique for the measurement of thin liquid film thickness between two solid surfaces in relative motion: hydrodynamic lubrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Mehrez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.4727⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2019035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612765v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydroxyl (OH) group position in alcohol on performance, emission and combustion characteristics of SI engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Effect of Port Premixed Liquefied Petroleum Gas on the Engine Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Sonthalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leenus Jesu Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nagalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.03.063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (11), pp.112206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4043698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03612692v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOx-smoke trade-off characteristics of minor vegetable oil blends synergy with oxygenate in a commercial CI engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Sonthalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiyagarajan Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3652,51 +3652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic oscillations inside deep cavities with wall offset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3794,64 +3794,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the different engine parameters of a rubber seed oil-ethanol dual fuel engine using artificial neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Femilda Josephin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Sonthalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bharatiraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,51 +3950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 171, pp.1365-1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4053,51 +4053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of engine performance, emission and combustion characteristics fueled with diesel-like fuel produced from waste engine oil and waste plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Edwin Geo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Sonthalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4285,321 +4285,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of turbulent slot impinging jet using laser doppler anemometry method–Experimental research and error analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+                <w:t xml:space="preserve">Optimization of an air-filled Beta type Stirling refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modares Mechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.296-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456393v1</w:t>
+                <w:t xml:space="preserve">hal-03451908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an air-filled Beta type Stirling refrigerator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Investigation of turbulent slot impinging jet using laser doppler anemometry method–Experimental research and error analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Charmiyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Reza Azimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modares Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.92-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451908v1</w:t>
+                <w:t xml:space="preserve">hal-03456393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of fuel from fish processing industry waste in a diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (4), pp.1099-1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4744,2610 +4744,2610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the PIV and Electrochemical Techniques to Experimentally Characterize the Couette-Taylor- Poiseuille Flow Instabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
+                <w:t xml:space="preserve">Turbulent Flows Structures Crossing Conical Diffusers: Angle Effect Analysis using PIV Technique and POD for Post-Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Legrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couzinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.59 - 68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25910⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9 (Special Issue 1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/JAFM.9.SI1.25827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527258v1</w:t>
+                <w:t xml:space="preserve">hal-01349723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Resolution Correction for Electrochemical Wall-shear Stress Measurements using Rectangular Sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lippert</w:t>
+                <w:t xml:space="preserve">Turbulent Plane Impinging Jet-Physical Insight and Turbulence Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Charmiyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Reza Azimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (3), pp.1309-1319. </w:t>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.11-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18869/acadpub.jafm.68.228.23945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448317v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of flow dynamics over an asymmetrical deep cavity at high reynolds numbers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and experimental study on the flow history effects of axial flow on the Couette–Taylor flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Chovet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mostafa Monfared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Salimpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil-Comp Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4203/ccp.110.59⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 227 (7), pp.1999-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-016-1592-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668719v1</w:t>
+                <w:t xml:space="preserve">hal-03446002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the vortex dynamics of shear-driven deep cavity flows with asymmetrical walls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+                <w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette Taylor Flow Wall Shear Stress Behavior using Electrochemical Technique: Low Modulation Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lippert</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack M Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.26163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjp-2016-0305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03462028v1</w:t>
+                <w:t xml:space="preserve">hal-02545268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy assessment of heat transfer inside a Beta type Stirling engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Hierarchical Decomposition Thermodynamic Approach for the Study of Solar Absorption Refrigerator Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Dincer</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Exergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), 9p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e18030082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJEX.2016.076863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03447147v1</w:t>
+                <w:t xml:space="preserve">hal-01347760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Flows Structures Crossing Conical Diffusers: Angle Effect Analysis using PIV Technique and POD for Post-Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
+                <w:t xml:space="preserve">Numerical and Experimental Study on the Effects of Taylor Number on the Wavelength of the Couette-Taylor Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Monfared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Salimpour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (Special Issue 1), pp.19-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/JAFM.9.SI1.25827⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349723v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Plane Impinging Jet-Physical Insight and Turbulence Modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+                <w:t xml:space="preserve">Improvement of a non energy-consuming system: A gamma Stirling engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25825⟩</w:t>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.133-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30638/eemj.2016.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448221v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study on the flow history effects of axial flow on the Couette–Taylor flow</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of performance of Stirling engine using least squares support machine technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hossein Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Ashouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astarei Razie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roghayeh Ghasempour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-016-1592-7⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (5), pp.506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446002v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of a non energy-consuming system: A gamma Stirling engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Liquid Film Thickness: Study and Influence over Aqueous Foam Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30638/eemj.2016.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448372v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of performance of Stirling engine using least squares support machine technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roghayeh Ghasempour</w:t>
+                <w:t xml:space="preserve">Experimental Study of Flow Control on Bluff Body using Piezoelectric Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Mestiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Oualli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.827-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18869/acadpub.jafm.68.225.24488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2015098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03448100v1</w:t>
+                <w:t xml:space="preserve">hal-03448166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Study on the Effects of Taylor Number on the Wavelength of the Couette-Taylor Flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+                <w:t xml:space="preserve">Thermodynamic Analysis of the Irreversibilities in Solar Absorption Refrigerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Reza Salimpour</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25826⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e18040107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448182v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette Taylor Flow Wall Shear Stress Behavior using Electrochemical Technique: Low Modulation Effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
+                <w:t xml:space="preserve">Use of the PIV and Electrochemical Techniques to Experimentally Characterize the Couette-Taylor- Poiseuille Flow Instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack M Legrand</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.147-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.26163⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.59 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545268v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Decomposition Thermodynamic Approach for the Study of Solar Absorption Refrigerator Performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ammar Ben Brahim</w:t>
+                <w:t xml:space="preserve">Spatial Resolution Correction for Electrochemical Wall-shear Stress Measurements using Rectangular Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.1309-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18869/acadpub.jafm.68.228.23945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e18030082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01347760v1</w:t>
+                <w:t xml:space="preserve">hal-03448317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Film Thickness: Study and Influence over Aqueous Foam Flow</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behaviour of flow dynamics over an asymmetrical deep cavity at high reynolds numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25822⟩</w:t>
+              <w:t xml:space="preserve">Civil-Comp Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.110.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443040v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Flow Control on Bluff Body using Piezoelectric Actuators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafika Mestiri</w:t>
+                <w:t xml:space="preserve">On the vortex dynamics of shear-driven deep cavity flows with asymmetrical walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18869/acadpub.jafm.68.225.24488⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (12), pp.1344-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjp-2016-0305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448166v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Analysis of the Irreversibilities in Solar Absorption Refrigerators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ammar Ben Brahim</w:t>
+                <w:t xml:space="preserve">Exergy assessment of heat transfer inside a Beta type Stirling engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Feidt</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Dincer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (4), pp.107. </w:t>
+              <w:t xml:space="preserve">International Journal of Exergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (2), pp.186-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e18040107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJEX.2016.076863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347759v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of Stirling engine heater: Parametrical optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houda Hachem</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Investigations Using Lattice Boltzmann Method to Study Shedding Vortices in an Unsteady Confined Flow Around an Obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Nasrallah Sassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.07.063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4030487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448409v1</w:t>
+                <w:t xml:space="preserve">hal-03342074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Based on Exergetic Analyses of Two Hot Air Engines: A Gamma Type Stirling Engine and an Open Joule Cycle Ericsson Engine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of adequate regenerator for a Gamma-type Stirling engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e17117331⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 139, pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448497v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical characterization of a γ-Stirling engine considering losses and interaction between functioning parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of Stirling engine heater: Parametrical optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 96, pp.532-543. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.02.065⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 105, pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.07.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03448568v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigations Using Lattice Boltzmann Method to Study Shedding Vortices in an Unsteady Confined Flow Around an Obstacle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+                <w:t xml:space="preserve">Comparison Based on Exergetic Analyses of Two Hot Air Engines: A Gamma Type Stirling Engine and an Open Joule Cycle Ericsson Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Creyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Nasrallah Sassi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (10), </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (11), pp.7331-7348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4030487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e17117331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342074v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of adequate regenerator for a Gamma-type Stirling engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical characterization of a γ-Stirling engine considering losses and interaction between functioning parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 139, pp.272-280. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.532-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.02.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450995v1</w:t>
+                <w:t xml:space="preserve">hal-03448568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of temperature distribution in a Stirling engine regenerator</w:t>
               </w:r>
@@ -7359,51 +7359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 88, pp.962-972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7449,51 +7449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Flow Control at the Rear End of a Generic Car Model Using Steady Blowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahmed-Bensoltane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7579,51 +7579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Behavior of Printed-Circuits Plasma Actuator Based on DC Electrical Discharge: Application in Aerodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mehdi Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7631,51 +7631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Wajdi Dahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hadaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (7), pp.1854-1860. </w:t>
@@ -7752,51 +7752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Kourta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Science and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (7), pp.974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7847,51 +7847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44, pp. 253-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7963,51 +7963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8080,64 +8080,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (9), pp.1036-1043. </w:t>
@@ -8297,1050 +8297,1050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the regenerator constituting material influence on a gamma type Stirling engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Application of the airflow control by electro-hydrodynamic actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational and Applied Research in Mechanical Engineering (JCARME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (2), pp.69-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165553v1</w:t>
+                <w:t xml:space="preserve">hal-04165587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On solar absorption refrigerator's performances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Fellah</w:t>
+                <w:t xml:space="preserve">Effects of biofuel from fish oil industrial residue - Diesel blends in diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering and Environment Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (1), pp.955-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.04.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165632v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of biofuel from fish oil industrial residue - Diesel blends in diesel engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+                <w:t xml:space="preserve">On solar absorption refrigerator's performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Engineering and Environment Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.20-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935914v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the airflow control by electro-hydrodynamic actuator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafika Mestiri</w:t>
+                <w:t xml:space="preserve">Experimental analysis of biofuel as an alternative fuel for diesel engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Research in Mechanical Engineering (JCARME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94, pp.224-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.01.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165587v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of biofuel as an alternative fuel for diesel engines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Mrad</w:t>
+                <w:t xml:space="preserve">Experimental investigations of a gamma Stirling engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (12), pp.1175-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.1872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.01.067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00935916v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of a gamma Stirling engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Assessment of liquid fuel (bio-oil) production from waste fish fat and utilization in diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36 (12), pp.1175-1182. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.249-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/er.1872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935911v1</w:t>
+                <w:t xml:space="preserve">hal-00935910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of liquid fuel (bio-oil) production from waste fish fat and utilization in diesel engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+                <w:t xml:space="preserve">Study of the regenerator constituting material influence on a gamma type Stirling engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100, pp.249-257. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (4), pp.1251-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.05.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12206-012-0218-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935910v1</w:t>
+                <w:t xml:space="preserve">hal-04165553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex structure in the wall region of an impinging plane jet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations in an external-loop airlift photobioreactor with annular light chambers and swirling flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pavageau</w:t>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack M Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (2), pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2010.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851603v1</w:t>
+                <w:t xml:space="preserve">hal-02534159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations in an external-loop airlift photobioreactor with annular light chambers and swirling flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pruvost</w:t>
+                <w:t xml:space="preserve">Vortex structure in the wall region of an impinging plane jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Koched</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack M Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (2 (special issue)), pp.61-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534159v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a confined flow downstream of a circular cylinder centred between two parallel walls</w:t>
               </w:r>
@@ -9494,459 +9494,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of flow instabilities in a turbulent Taylor-Couette flow with a wavy inner cylinder surface</w:t>
+                <w:t xml:space="preserve">Numerical investigation of a nanofluid of a Stirling engine's cooling circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Gaied</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
+                <w:t xml:space="preserve">Insaf Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME-JSME-KSME Joint Fluids Engineering Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150769v1</w:t>
+                <w:t xml:space="preserve">hal-04150797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of a nanofluid of a Stirling engine's cooling circuit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Experimental study of flow instabilities in a turbulent Taylor-Couette flow with a wavy inner cylinder surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME-JSME-KSME Joint Fluids Engineering Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150797v1</w:t>
+                <w:t xml:space="preserve">hal-04150769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Lattice Boltzmann Model for 3D Transient Flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
+                <w:t xml:space="preserve">Simulation of flow and heat transfer inside the Double acting Stirling engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Exergy, Energy and EnvironmentSymposium (IEEES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Conférence Internationale des Energies Renouvelables (CIER-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161258v1</w:t>
+                <w:t xml:space="preserve">hal-04150884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of flow and heat transfer inside the Double acting Stirling engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Study of Couette-Taylor-Poiseuille Flow With a Wavy Internal Cylinder Surface at Low Taylor and Axial Reynolds Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Internationale des Energies Renouvelables (CIER-2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2022 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Toronto, Canada. 10 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2022-87569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150884v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of a waste heat recovery unit using double acting Stirling engine technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Flow and Heat Transfer During Compression Stroke in a Porous Material Using MVCEF Solving Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Marzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9958,103 +9958,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials and Green Energy Conference (AMGEC-2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2022 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Toronto, Canada. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2022-86938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153743v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Flow and Heat Transfer During Compression Stroke in a Porous Material Using MVCEF Solving Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of a waste heat recovery unit using double acting Stirling engine technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Marzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10066,883 +10075,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2022 Fluids Engineering Division Summer Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Materials and Green Energy Conference (AMGEC-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sousse, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153980v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Couette-Taylor-Poiseuille Flow With a Wavy Internal Cylinder Surface at Low Taylor and Axial Reynolds Numbers</w:t>
+                <w:t xml:space="preserve">Energy transfer in turbulence using Lattice Boltzmann Method based on large-eddy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Gaied</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
+                <w:t xml:space="preserve">Insaf Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2022 Fluids Engineering Division Summer Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2022-87569⟩</w:t>
+              <w:t xml:space="preserve">9ᵀᴴ EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2022-7285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154012v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer in turbulence using Lattice Boltzmann Method based on large-eddy simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of a nanofluid of a Stirling engine's cooling circuit using the Lattice Boltzmann Method (LBM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ᵀᴴ EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Conférence Internationale des Energies Renouvelables (CIER-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154038v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of a nanofluid of a Stirling engine's cooling circuit using the Lattice Boltzmann Method (LBM)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Experimental study of the effect of a wavy surface in Taylor-Couette-Poiseuille flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Internationale des Energies Renouvelables (CIER-2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th EUROPEAN CONFERENCEFOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2022-7286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150875v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the effect of a wavy surface in Taylor-Couette-Poiseuille flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Gaied</w:t>
+                <w:t xml:space="preserve">An Efficient Lattice Boltzmann Model for 3D Transient Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EUROPEAN CONFERENCEFOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France. </w:t>
+              <w:t xml:space="preserve">11th International Exergy, Energy and EnvironmentSymposium (IEEES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Chennai, India. pp.415-430, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13009/EUCASS2022-7286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-8274-2_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160261v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of Couette-Taylor Flow With Periodic Oscillation of the Inner Cylinder in Different Flow Regimes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elementary Numerical Analysis of Wet Foam Formation and Study of Its Flow Structures and Physical Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sima Nasirzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2021 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual Event, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2021-65626⟩</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2021-65627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536893v1</w:t>
+                <w:t xml:space="preserve">hal-03536949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary Numerical Analysis of Wet Foam Formation and Study of Its Flow Structures and Physical Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sima Nasirzade</w:t>
+                <w:t xml:space="preserve">Experimental Investigations on the Effect of a Wavy Surface on Hydrodynamic Instabilities in a Taylor-Couette System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2021 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual Event, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2021-65627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2021-65631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536949v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations on the Effect of a Wavy Surface on Hydrodynamic Instabilities in a Taylor-Couette System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+                <w:t xml:space="preserve">Numerical Investigating of Oscillatory Flow and Heat Transfer Through Stirling Regenerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2021 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual Event, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2021-65631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2021-65624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536856v1</w:t>
+                <w:t xml:space="preserve">hal-03536923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Rayleigh-Bénard Thermal Convection With Radiation Heat Transfer in Participating Media Using the Control Volume Finite Element Method (CVFEM) and Lattice Boltzmann Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10983,230 +10983,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigating of Oscillatory Flow and Heat Transfer Through Stirling Regenerator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energetic optimization of Stirling engines for the valorization of exhaust gas issued from ICE and its use in transport and sustainable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2021 Fluids Engineering Division Summer Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th THNS Forum “Exploring Resilient City and Transport”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Shanghai (Virtual Conf), China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536923v1</w:t>
+                <w:t xml:space="preserve">hal-04160267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic optimization of Stirling engines for the valorization of exhaust gas issued from ICE and its use in transport and sustainable energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Analysis of Couette-Taylor Flow With Periodic Oscillation of the Inner Cylinder in Different Flow Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shima Mahmoudirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th THNS Forum “Exploring Resilient City and Transport”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2021 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual Event, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2021-65626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160267v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Analysis of LBM-LES Numerical Data on Lid-Driven Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11251,468 +11251,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations of the Surface Groove Effect in Taylor-Couette-Poiseuille Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Gaied</w:t>
+                <w:t xml:space="preserve">Model and Flow Sheet Improvements for Coal fired Power Plants Equipped with a CO2 Capture Process Using Monoethanolamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyang Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2020 Fluids Engineering Division Summer Meeting collocated with the ASME 2020 Heat Transfer Summer Conference and the ASME 2020 18th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Exergy, Energy and Environment Symposium (IEEES-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Doha (en ligne), Qatar</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691451v1</w:t>
+                <w:t xml:space="preserve">hal-04161203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating Rate Effect on Tetrapak Paper Pyrolysis: Thermogravimetric Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ezzedine Srasra</w:t>
+                <w:t xml:space="preserve">Theoretical Investigations of Stirling Engine Performances for Different Working Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Exergy, Energy and Environment Symposium (IEEES-12)</w:t>
+              <w:t xml:space="preserve">12th International Exergy, Energyand Environment Symposium (IEEES-12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Doha (en ligne), Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161239v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Investigations of Stirling Engine Performances for Different Working Fluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Heating Rate Effect on Tetrapak Paper Pyrolysis: Thermogravimetric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Bekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzedine Srasra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Exergy, Energyand Environment Symposium (IEEES-12)</w:t>
+              <w:t xml:space="preserve">12th International Exergy, Energy and Environment Symposium (IEEES-12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Doha (en ligne), Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161214v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and Flow Sheet Improvements for Coal fired Power Plants Equipped with a CO2 Capture Process Using Monoethanolamine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Weiyang Fei</w:t>
+                <w:t xml:space="preserve">Experimental Investigations of the Surface Groove Effect in Taylor-Couette-Poiseuille Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Exergy, Energy and Environment Symposium (IEEES-12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2020 Fluids Engineering Division Summer Meeting collocated with the ASME 2020 Heat Transfer Summer Conference and the ASME 2020 18th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual Event, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2020-20326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161203v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigations of Unsteady Flows Downstream Confined Rectangular Obstacles</w:t>
               </w:r>
@@ -11789,51 +11789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann Method Based on Large-Eddy Simulation (LES) Used to Investigate the Unsteady Turbulent Flow on Series of Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11887,2534 +11887,2534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Simulations of the Rheological Behavior of Aqueous Foam Flow Through a Half-Sudden Expansion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic Study of Waste Tires by Thermogravimetric Analysis (TGA): Kissinger–Akahira–Sunose (KAS) Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejeb Hiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahbani Mohamed Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Exergy, Energy, and Environment Symposium (IEEES-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Channai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125278v1</w:t>
+                <w:t xml:space="preserve">hal-03519791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative and eco-efficient strategies for designing and cleaning industrial equipment: Applications for the vegetables and potatoes processing industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cleaning in Place by flowing foams: a sustainable way to remove Bacillus spores from stainless steel surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants JDD2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127656v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning in Place by flowing foams: a sustainable way to remove Bacillus spores from stainless steel surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Innovative and eco-efficient strategies for designing and cleaning industrial equipment: Applications for the vegetables and potatoes processing industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants JDD2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125609v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Study of Waste Tires by Thermogravimetric Analysis (TGA): Kissinger–Akahira–Sunose (KAS) Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rejeb Hiba</w:t>
+                <w:t xml:space="preserve">Influence of Surface Irregularities on Hydrodynamic Instabilities in Couette-Taylor Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Exergy, Energy, and Environment Symposium (IEEES-11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/AJKFluids2019-4625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519791v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Surface Irregularities on Hydrodynamic Instabilities in Couette-Taylor Flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
+                <w:t xml:space="preserve">Caractérisation Expérimentale du Comportement Rhéologique de mousse en écoulement : Application du Nettoyage En Place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush-Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6ème Edition Wallonie/Nord de France de la Journée des Jeunes Chercheurs Vers la conception de procédés éco-innovants JJC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mons, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519623v1</w:t>
+                <w:t xml:space="preserve">hal-03125190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Expérimentale du Comportement Rhéologique de mousse en écoulement : Application du Nettoyage En Place</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
+                <w:t xml:space="preserve">PIV and POD Investigations of Coherent Vortices Downstream Circular or Rectangular Obstacles Located Between Two Parallel Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Elawady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piyush-Kumar Jha</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khaled J Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Edition Wallonie/Nord de France de la Journée des Jeunes Chercheurs Vers la conception de procédés éco-innovants JJC2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference, AJKFluids 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/AJKFluids2019-4651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125190v1</w:t>
+                <w:t xml:space="preserve">hal-03679776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIV and POD Investigations of Coherent Vortices Downstream Circular or Rectangular Obstacles Located Between Two Parallel Plates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CFD Simulations of the Rheological Behavior of Aqueous Foam Flow Through a Half-Sudden Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference, AJKFluids 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Francisco, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/AJKFluids2019-4651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/ajkfluids2019-4650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679776v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD characterization of a wet foam flow rheological behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heni Dallagi</w:t>
+                <w:t xml:space="preserve">Lattice Boltzmann Model for Incompressible Axisymmetric Thermal Flows With Swirl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2018 5th Joint US-European Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Montréal, Canada. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2018-83338⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2018-83337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008733v1</w:t>
+                <w:t xml:space="preserve">hal-03676498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann Model for Incompressible Axisymmetric Thermal Flows With Swirl</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Experimental study of the wall surfaces 'roughness influence on the hydrodynamics' instabilities in a Couette-Taylor flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 5th Joint US-European Fluids Engineering Division Summer Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23èmeCongrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676498v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the wall surfaces 'roughness influence on the hydrodynamics' instabilities in a Couette-Taylor flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+                <w:t xml:space="preserve">Flowing foam for the removal of B. subtilis and B. cereus spores from stainless steel surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmeCongrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Fouling and cleaning in food processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407499v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowing foam for the removal of B. subtilis and B. cereus spores from stainless steel surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD characterization of a wet foam flow rheological behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lemy</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fouling and cleaning in food processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2018 5th Joint US-European Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2018-83338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124331v1</w:t>
+                <w:t xml:space="preserve">hal-02008733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability Assessment of Five Different RANS-Based Turbulence Models to Simulate the Various Regions of Slot Turbulent Impingement Jet Flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+                <w:t xml:space="preserve">Simulation CFD des échangeurs de chaleur dans un moteur Stirling à Double effet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Internationales de la Thermique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Monastir, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436532v1</w:t>
+                <w:t xml:space="preserve">hal-03439563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des écoulements de cavité asymétriques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuel Production From Plastic Wastes Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Dhahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465277v1</w:t>
+                <w:t xml:space="preserve">hal-02407249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation CFD des échangeurs de chaleur dans un moteur Stirling à Double effet</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Study on the Effects of Surface Roughness on the Behaviors of Hydrodynamic Instabilities of Couette-Taylor Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Monfared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de la Thermique 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439563v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Effects of Surface Roughness on the Behaviors of Hydrodynamic Instabilities of Couette-Taylor Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Mesures de l'épaisseur de films liquides entre deux surfaces mécaniques en mouvement relatif par conductimétrie : Application pour la lubrification hydrodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407401v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel Production From Plastic Wastes Pyrolysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Fuel production from thermoplastic wastes pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Dhahak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Waikoloa, Hawaii, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407249v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de l'épaisseur de films liquides entre deux surfaces mécaniques en mouvement relatif par conductimétrie : Application pour la lubrification hydrodynamique</w:t>
+                <w:t xml:space="preserve">Measurement of thin liquid film thickness between two mechanical surfaces in relative movement using the conductimetry technique: Application for hydrodynamic lubrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465773v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel production from thermoplastic wastes pyrolysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+                <w:t xml:space="preserve">Entropy Generation for Oscillatory Flow Inside Thermal-Lag Type Stirling Engine: Numerical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Waikoloa, Hawaii, United States. pp.V01AT04A001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436515v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of thin liquid film thickness between two mechanical surfaces in relative movement using the conductimetry technique: Application for hydrodynamic lubrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale de l'influence de la rugosité de surfaces de parois sur les instabilités hydrodynamiques dans un écoulement de Couette-Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich-Betouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163469v1</w:t>
+                <w:t xml:space="preserve">hal-03465673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy Generation for Oscillatory Flow Inside Thermal-Lag Type Stirling Engine: Numerical Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+                <w:t xml:space="preserve">Capability Assessment of Five Different RANS-Based Turbulence Models to Simulate the Various Regions of Slot Turbulent Impingement Jet Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Charmiyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Reza Azimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Waikoloa, Hawaii, United States. pp.V01AT04A001, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2017, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03436504v1</w:t>
+                <w:t xml:space="preserve">hal-03436532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'influence de la rugosité de surfaces de parois sur les instabilités hydrodynamiques dans un écoulement de Couette-Taylor</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation des écoulements de cavité asymétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465673v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of the Operation Conditions of Stability on a Gamma Stirling Engine</w:t>
               </w:r>
@@ -14439,51 +14439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2016 Fluids Engineering Division Summer Meeting collocated with the ASME 2016 Heat Transfer Summer Conference and the ASME 2016 14th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14543,51 +14543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2016 Fluids Engineering Division Summer Meeting collocated with the ASME 2016 Heat Transfer Summer Conference and the ASME 2016 14th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14621,90 +14621,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of Flow and Heat Transfer at a Backward-Facing Step With an Obstacle Based on Lattice Boltzmann Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2016 Fluids Engineering Division Summer Meeting collocated with the ASME 2016 Heat Transfer Summer Conference and the ASME 2016 14th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14764,64 +14764,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14915,51 +14915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Zahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2016 Fluids Engineering Division Summer Meeting collocated with the ASME 2016 Heat Transfer Summer Conference and the ASME 2016 14th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14987,702 +14987,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall Shear Stress Generated by Aqueous Flowing Foam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Chovet</w:t>
+                <w:t xml:space="preserve">PIV investigation of Couette-Taylor flows with axial flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
+              <w:t xml:space="preserve">ASME-JSMEKSME Joint Fluids Engineering Conference 2015, AJK2015-FED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Séoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/AJKFluids2015-14039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/AJKFluids2015-14086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433925v1</w:t>
+                <w:t xml:space="preserve">hal-02567739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIV investigation of Couette-Taylor flows with axial flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
+                <w:t xml:space="preserve">On the vortex dynamic of shear-driven deep cavity with asymmetrical walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME-JSMEKSME Joint Fluids Engineering Conference 2015, AJK2015-FED</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International conference on turbulence and interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Corse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567739v1</w:t>
+                <w:t xml:space="preserve">hal-03432977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the vortex dynamic of shear-driven deep cavity with asymmetrical walls</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+                <w:t xml:space="preserve">Impact of Operating Parameters on Beta Type Regenerative Stirling Machine Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International conference on turbulence and interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/AJKFluids2015-22088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432977v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Operating Parameters on Beta Type Regenerative Stirling Machine Performances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Regenerator Matrix Through Figure of Merit Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Seoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/AJKFluids2015-22088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/AJKFluids2015-22087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433921v1</w:t>
+                <w:t xml:space="preserve">hal-03433929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Regenerator Matrix Through Figure of Merit Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Turbulent Flows Structures Crossing Conical Diffusers: Angle Effect Analysis Using PIV Technique and POD for Post-Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couzinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seventh International Exergy, Energy and Environment Symposium (IEEES7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Valenciennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433929v1</w:t>
+                <w:t xml:space="preserve">hal-02567734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Flows Structures Crossing Conical Diffusers: Angle Effect Analysis Using PIV Technique and POD for Post-Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
+                <w:t xml:space="preserve">Wall Shear Stress Generated by Aqueous Flowing Foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Exergy, Energy and Environment Symposium (IEEES7)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Séoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/AJKFluids2015-14039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567734v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on Oscillatory Couette-Taylor Flows Behaviour</w:t>
               </w:r>
@@ -15694,51 +15694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Incline Village, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15766,378 +15766,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Behaviour Around Square and Circular Obstacles in 2D and 3D Configurations Using Lattice Boltzmann Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
+                <w:t xml:space="preserve">Gas-Liquid Foam Through Straight Ducts and Singularities: CFD Simulations and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+              <w:t xml:space="preserve">ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342191v1</w:t>
+                <w:t xml:space="preserve">hal-03474238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of the Separate Flow Induced by a Wall-Mounted Bump</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+                <w:t xml:space="preserve">Flow Behaviour Around Square and Circular Obstacles in 2D and 3D Configurations Using Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Laval</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21136⟩</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436221v1</w:t>
+                <w:t xml:space="preserve">hal-03342191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Liquid Foam Through Straight Ducts and Singularities: CFD Simulations and Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Chovet</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of the Separate Flow Induced by a Wall-Mounted Bump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+              <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474238v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modelling of a beta-type stirling machine</w:t>
               </w:r>
@@ -16274,51 +16274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16346,871 +16346,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un actionneur de type jet synthétique pour le contrôle des écoulements décollés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude par PIV du sillage induit par un disque poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouldi Kardous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439707v1</w:t>
+                <w:t xml:space="preserve">hal-03440606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Heat Transfer Inside a Gamma Stirling Engine Regenerator During Quasi-Steady Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nevada, United States. 7 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/FEDSM2013-16311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrade of Corrosiveness Nature of Fish Waste Bio-Oil Using a Hybrid Catalyst (MgO/Na2CO3) Optimization Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Incline Village, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/FEDSM2013-16391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par PIV du sillage induit par un disque poreux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of the POD and the Coherent Structure Detection Criteria to Study the Flow Dynamics Downstream a Confined Square Obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Labraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2013 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Incline Village, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2013-16309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440606v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the POD and the Coherent Structure Detection Criteria to Study the Flow Dynamics Downstream a Confined Square Obstacle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un actionneur de type jet synthétique pour le contrôle des écoulements décollés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Kourta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Larbi Labraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 Fluids Engineering Division Summer Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2013-16309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01206899v1</w:t>
+                <w:t xml:space="preserve">hal-03439707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Emissions of Diesel Engine Using Bio-Fuel Derived From Waste Fish Oil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Mrad</w:t>
+                <w:t xml:space="preserve">Use of Lattice-Boltzmann Method in Mass Transfer for the Wall Shear Stress Calculation in an Unsteady Laminar Flow Downstream of a Cylinder Located in a 2D Rectangular Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 Fluids Engineering Division Summer Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rio Grande, United States. pp.1101-1107, </w:t>
+              <w:t xml:space="preserve">ASME 2012 Fluids Engineering Division Summer Meeting collocated with the ASME 2012 Heat Transfer Summer Conference and the ASME 2012 10th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rio Grande, France. pp.889-898, </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2012-72292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2012-72232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935917v1</w:t>
+                <w:t xml:space="preserve">hal-03342315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Lattice-Boltzmann Method in Mass Transfer for the Wall Shear Stress Calculation in an Unsteady Laminar Flow Downstream of a Cylinder Located in a 2D Rectangular Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
+                <w:t xml:space="preserve">Performance and Emissions of Diesel Engine Using Bio-Fuel Derived From Waste Fish Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 Fluids Engineering Division Summer Meeting collocated with the ASME 2012 Heat Transfer Summer Conference and the ASME 2012 10th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rio Grande, France. pp.889-898, </w:t>
+              <w:t xml:space="preserve">ASME 2012 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rio Grande, United States. pp.1101-1107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2012-72232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2012-72292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342315v1</w:t>
+                <w:t xml:space="preserve">hal-00935917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann Method Used to Simulate an Unsteady Flow Around an Obstacle in Laminar Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME-JSME-KSME 2011 Joint Fluids Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Hamamatsu, France. pp.3047-3055, </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17244,64 +17244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection expérimentale de structures tourbillonnaires au sein d’un jet plan confiné en impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Koched</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17365,51 +17365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben Chiekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Kourta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17473,579 +17473,579 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning in Place by flowing foams: a sustainable way to remove biofilms from stainless steel pipes</w:t>
+                <w:t xml:space="preserve">Cleaning in Place by flowing foams: a sustainable way to remove soiled Bacillus spores from stainless steel surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wauquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Edition Wallonie/Nord de France de la Journée des Jeunes Chercheurs : Vers la conception de procédés éco-innovants JJC2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127902v1</w:t>
+                <w:t xml:space="preserve">hal-03367053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning in Place by flowing foams: a sustainable way to remove soiled Bacillus spores from stainless steel surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD simulations of the aqueous foam flow rheological behavior through a half-sudden expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée Mardi des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367053v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD simulations of the aqueous foam flow rheological behavior through a half-sudden expansion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modeling of foam flowing regimes devoted for the detachment of bacillus spores from stainless surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Gruescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Mardi des chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">2019 Heat Exchanger Fouling &amp; Cleaning Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Józefów, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127920v1</w:t>
+                <w:t xml:space="preserve">hal-03127916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of foam flowing regimes devoted for the detachment of bacillus spores from stainless surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cleaning in Place by flowing foams: a sustainable way to remove biofilms from stainless steel pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cosmin Gruescu</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Heat Exchanger Fouling &amp; Cleaning Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Józefów, Poland</w:t>
+              <w:t xml:space="preserve">6ème Edition Wallonie/Nord de France de la Journée des Jeunes Chercheurs : Vers la conception de procédés éco-innovants JJC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127916v1</w:t>
+                <w:t xml:space="preserve">hal-03127902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleaning in Place by flowing foams: a sustainable way to remove soiled Bacillus spores from stainless steel surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Setiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18145,64 +18145,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Thermal Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Sonthalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9780443190179</w:t>
             </w:r>
           </w:p>
@@ -18229,51 +18229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and Exergy for Sustainable and Clean Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
@@ -18432,51 +18432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and Exergy for Sustainable and Clean Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
@@ -18519,204 +18519,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
+                <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Dincer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0⟩</w:t>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2018, Green Energy and Technology, 978-3-319-62575-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62575-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442242v1</w:t>
+                <w:t xml:space="preserve">hal-03442250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 2</w:t>
+                <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Dincer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2018, Green Energy and Technology, 978-3-319-62572-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03442250v1</w:t>
+                <w:t xml:space="preserve">hal-03442242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the First International Conference on Energy Conversion and Conservation, CICME'08</w:t>
               </w:r>
@@ -18803,256 +18803,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Performance and Exhaust Emissions of Pyrolytic Olive Pomaces biofuels blends without and with additives fuelled Internal Combustion Engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehrez Romdhane</w:t>
+                <w:t xml:space="preserve">2D Numerical Simulation of Downburst Simulator in the Wall of Wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Levieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Elawady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on Thermal Management Systems: e-mobility and other application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Exergy for Sustainable and Clean Environment, Volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, pp.431-447, 2023, Green Energy and Technology, 978-981-16-8273-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-8274-2_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166809v1</w:t>
+                <w:t xml:space="preserve">hal-04150242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Numerical Simulation of Downburst Simulator in the Wall of Wind</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arindam Chowdhury</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of Performance and Exhaust Emissions of Pyrolytic Olive Pomaces biofuels blends without and with additives fuelled Internal Combustion Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansoura Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fethi Aloui; Edwin Geo Varuvel; Ankit Sonthalia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Exergy for Sustainable and Clean Environment, Volume 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook on Thermal Management Systems: e-mobility and other application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 978-0-443-19017-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-16-8274-2_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04150242v1</w:t>
+                <w:t xml:space="preserve">hal-04166809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste-heat driven Stirling engine systems: Conception and Parameters</w:t>
               </w:r>
@@ -19252,528 +19252,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Study of Waste Tires Pyrolysis by Thermogravimetric Analysis Kissinger–Akahira–Sunose (KAS) Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hachemi Chahbani</w:t>
+                <w:t xml:space="preserve">An Efficient Lattice Boltzmann Model for 3D Transient Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Prof. Dr. V. Edwin Geo; Prof. Dr. Fethi Aloui (Ed.). </w:t>
+              <w:t xml:space="preserve">V. Edwin Geo; Fethi Aloui (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Exergy for Sustainable and Clean Environment, Volume 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-16-8278-0_38⟩</w:t>
+              <w:t xml:space="preserve">Energy and Exergy for Sustainable and Clean Environment, Volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, pp.415-430, 2022, Green Energy and Technology, 978-981-16-8273-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-8274-2_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150155v1</w:t>
+                <w:t xml:space="preserve">hal-04150517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann Equation for Axisymmetric Swirling Thermal Flows Between Two Concentric Cylinders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Impact of Heat Integration from CO2 Compression on Energy Requirement and Equipment Costs in Power Plants Using Post-combustion Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Bentorki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prof. Dr. V. Edwin Geo; Prof. Dr. Fethi Aloui (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Exergy for Sustainable and Clean Environment, Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature, pp.615-631, 2022, Green Energy and Technology, 978-981-16-8277-3. </w:t>
+              <w:t xml:space="preserve">, Springer Nature, pp.601-614, 2022, Green Energy and Technology, 978-981-16-8277-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-16-8278-0_40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-8278-0_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150503v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Lattice Boltzmann Model for 3D Transient Flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
+                <w:t xml:space="preserve">Kinetic Study of Waste Tires Pyrolysis by Thermogravimetric Analysis Kissinger–Akahira–Sunose (KAS) Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachemi Chahbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">V. Edwin Geo; Fethi Aloui (Ed.). </w:t>
+              <w:t xml:space="preserve">Prof. Dr. V. Edwin Geo; Prof. Dr. Fethi Aloui (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Exergy for Sustainable and Clean Environment, Volume 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-16-8274-2_28⟩</w:t>
+              <w:t xml:space="preserve">Energy and Exergy for Sustainable and Clean Environment, Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, pp.589-599, 2022, Green Energy and Technology, 978-981-16-8277-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-8278-0_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150517v1</w:t>
+                <w:t xml:space="preserve">hal-04150155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Heat Integration from CO2 Compression on Energy Requirement and Equipment Costs in Power Plants Using Post-combustion Capture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jian Chen</w:t>
+                <w:t xml:space="preserve">Lattice Boltzmann Equation for Axisymmetric Swirling Thermal Flows Between Two Concentric Cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prof. Dr. V. Edwin Geo; Prof. Dr. Fethi Aloui (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Exergy for Sustainable and Clean Environment, Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature, pp.601-614, 2022, Green Energy and Technology, 978-981-16-8277-3. </w:t>
+              <w:t xml:space="preserve">, Springer Nature, pp.615-631, 2022, Green Energy and Technology, 978-981-16-8277-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-16-8278-0_39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-8278-0_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150472v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Study of Waste Tires by Thermogravimetric Analysis (TGA): Kissinger–Akahira–Sunose (KAS) Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahbani Mohamed Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19827,1334 +19827,1334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial Distribution of Mass Transfer and Wall Shear Instantaneous Rates in Couette-Taylor Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette-Taylor Flow Wall Shear Stress Behaviour Using Electrochemical Technique: High Modulation Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Energy and Technology book series, in Exergy for A Better Environment and Improved Sustainability 1: Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.583-599, 2018, </w:t>
+              <w:t xml:space="preserve">, pp.527-542, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547338v1</w:t>
+                <w:t xml:space="preserve">hal-02547286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations of Taylor-Couette Flow Using PIV and Electrochemical Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
+                <w:t xml:space="preserve">Radial Distribution of Mass Transfer and Wall Shear Instantaneous Rates in Couette-Taylor Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.559-581, 2018, 978-3-319-62572-0. </w:t>
+              <w:t xml:space="preserve">Green Energy and Technology book series, in Exergy for A Better Environment and Improved Sustainability 1: Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.583-599, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547333v1</w:t>
+                <w:t xml:space="preserve">hal-02547338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette-Taylor Flow Wall Shear Stress Behaviour Using Electrochemical Technique: High Modulation Effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+                <w:t xml:space="preserve">Experimental Investigations of Taylor-Couette Flow Using PIV and Electrochemical Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Energy and Technology book series, in Exergy for A Better Environment and Improved Sustainability 1: Fundamentals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.527-542, 2018, </w:t>
+              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.559-581, 2018, 978-3-319-62572-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547286v1</w:t>
+                <w:t xml:space="preserve">hal-02547333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stirling Engines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houda Hachem</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of Biofuel and Undistilled Biofuel from Waste Fish Fat in Diesel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Energy Systems Energy conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, Elsevier, pp.169-208, 2018, </w:t>
+              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1339-1359, 2018, Green Energy and Technology, 978-3-319-62572-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809597-3.00409-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450107v1</w:t>
+                <w:t xml:space="preserve">hal-03432725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Vortex Dynamic of Shear-Driven Deep Cavity Flows with Asymmetrical Walls</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A CFD Analysis of the Air Flow Through the Stirling Engine’s Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meihong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence and Interactions. Proceedings of the TI 2015 Conference, June 11-14, 2015, Cargèse, Corsica, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 135, Springer, pp.115-121, 2018, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, 978-3-319-86851-6. </w:t>
+              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.271-287, 2018, Green Energy and Technology, 978-3-319-62572-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60387-2_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674339v1</w:t>
+                <w:t xml:space="preserve">hal-03432775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CFD Analysis of the Air Flow Through the Stirling Engine’s Singularities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stirling Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meihong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.271-287, 2018, Green Energy and Technology, 978-3-319-62572-0. </w:t>
+              <w:t xml:space="preserve">Comprehensive Energy Systems Energy conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Elsevier, pp.169-208, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809597-3.00409-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432775v1</w:t>
+                <w:t xml:space="preserve">hal-03450107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Biofuel and Undistilled Biofuel from Waste Fish Fat in Diesel Engine</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Vortex Dynamic of Shear-Driven Deep Cavity Flows with Asymmetrical Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel O. Deville; Vincent Couaillier; Jean-Luc Estivalezes; Vincent Gleize; Thiên HiêpLê; Marc Terracol; Stéphane Vincent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1339-1359, 2018, Green Energy and Technology, 978-3-319-62572-0. </w:t>
+              <w:t xml:space="preserve">Turbulence and Interactions. Proceedings of the TI 2015 Conference, June 11-14, 2015, Cargèse, Corsica, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135, Springer, pp.115-121, 2018, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, 978-3-319-86851-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60387-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432725v1</w:t>
+                <w:t xml:space="preserve">hal-03674339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Analysis of Biofuel Derived from Waste Fish Fat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+                <w:t xml:space="preserve">Experimental and Theoretical Investigation of Flows Inside a Gamma Stirling Engine Regenerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1311-1328, 2018, Green Energy and Technology, </w:t>
+              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability : Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Springer International Publishing, pp.383-395, 2018, Green Energy and Technology, 978-3-319-62571-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_84⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449993v1</w:t>
+                <w:t xml:space="preserve">hal-03432033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Investigation of Flows Inside a Gamma Stirling Engine Regenerator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houda Hachem</w:t>
+                <w:t xml:space="preserve">Combustion Analysis of Biofuel Derived from Waste Fish Fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability : Fundamentals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Springer International Publishing, pp.383-395, 2018, Green Energy and Technology, 978-3-319-62571-30. </w:t>
+              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1311-1328, 2018, Green Energy and Technology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432033v1</w:t>
+                <w:t xml:space="preserve">hal-03449993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Polypropylene Pyrolysis for Fuel Production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdel Aziz Touati</w:t>
+                <w:t xml:space="preserve">Numerical and Dynamic Study of Flow Instabilities and Heat Transfer at a Backward-Facing Step Using the Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62575-1_33⟩</w:t>
+              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability : Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Springer International Publishing, pp.509-526, 2018, Green Energy and Technology, 978-3-319-62572-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634670v1</w:t>
+                <w:t xml:space="preserve">hal-03432047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Dynamic Study of Flow Instabilities and Heat Transfer at a Backward-Facing Step Using the Lattice Boltzmann Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of Polypropylene Pyrolysis for Fuel Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Dhahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aziz Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability : Fundamentals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Springer International Publishing, pp.509-526, 2018, Green Energy and Technology, 978-3-319-62572-0. </w:t>
+              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.461-470, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62575-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432047v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical and Economic Analysis of Ionic Liquid-Based Post-combustion CO2 Capture Process</w:t>
               </w:r>
@@ -21257,51 +21257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Void Fraction Influence Over Aqueous Foam Flow: Wall Shear Stress and Core Shear Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21374,51 +21374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Clean Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, , pp.891-908, 2015, Analysis and Modeling, 978-3-319-16709-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21645,51 +21645,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29919169"/>
+    <w:nsid w:val="78D14F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21876,51 +21876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fethi-aloui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2157-9528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188103767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15144648150840552576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAN-7079-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163850v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Praveena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femilda Josephin Joseph Shobana Bai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhinesh Balasubramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvarajan Devarajan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoura Salhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106815" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Soltani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101295" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2022.123277" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Dallagi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.09.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Geo Varuvel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiyagarajan Subramanian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sonthalia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prakash" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03551423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Deleplace" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.110976" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03550558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wauquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.12.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Gheith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.7875" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03534076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Mahmoudirad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-021-03265-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03052084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Saabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Rauwel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110273" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerome Stanley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03534331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2021.1974128" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03447193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thiruvenkatachari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Saravanan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vikneswaran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Udayakumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03709886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6172" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03445981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Deponte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Djendar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Eckert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Augustin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103651" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prabhu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maiyalagan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.05.198" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Nagarajan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118644" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Rejeb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachemi Chahbani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijgw.2020.106593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Modaresi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Charmiyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Koched" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/SCI.2018.50369.1663" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagarajan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagalingam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043698" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03605901v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paganelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2019.098615" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godwin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.115806" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Z4GS0G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mehrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4727" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj Jesu Godwin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leenus Jesu Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.03.063" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL0QXTCH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449872v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3484-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.04.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-635L0SCQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Femilda Josephin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bharatiraja" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2018.095995" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.06.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DG9HM64-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Edwin Geo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11783-018-1063-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Charmiyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Azimian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Degouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-017-1029-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456393v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Reza Azimian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.02.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-016-1303-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Zacchello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Oko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meihong Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40789-016-0150-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527258v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25910" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Fadla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Chovet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.228.23945" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03668719v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.59" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0305" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03447147v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dincer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2016.076863" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01349723v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierrat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/JAFM.9.SI1.25827" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448221v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25825" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Monfared" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Salimpour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-016-1592-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2016.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448100v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Ahmadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Ahmadi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ashouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astarei Razie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghayeh Ghasempour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015098" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25826" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.26163" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347760v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fellah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ben Brahim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030082" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03443040v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25822" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448166v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Tounsi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Mestiri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.225.24488" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347759v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040107" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448409v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.07.063" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Creyx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delacourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e17117331" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.02.065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X052LPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342074v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030487" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450995v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK7SXP9M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627513v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.09.043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6TMPCNS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627483v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed-Bensoltane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.7.04.21752" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03613074v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Oueslati" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Wajdi Dahmouni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hadaji" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2328573" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186729v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ayed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03520746v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.07.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C93BHM94-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03521107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007888" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935904v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2906" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J15KQC0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629690v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Nasrallah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2964" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6W7D3LFX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165553v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-012-0218-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HV3G2H4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165632v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935914v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.04.056" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165587v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935916v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.01.067" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935911v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1872" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5M65MGFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935910v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH1P2MH6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851603v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534159v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.06.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508716v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rehimi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubliez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.12.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-203VTXK6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150797v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161258v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Chaabane" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8274-2_28" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150884v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04153743v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Marzougui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04153980v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2022-86938" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04154012v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2022-87569" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04154038v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7285" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150875v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04160261v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7286" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536893v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65626" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536949v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Nasirzade" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65627" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536801v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65629" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536923v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65624" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04160267v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161225v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03691451v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20326" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161239v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouazizi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bekri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Srasra" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161214v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161203v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hahn" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Chen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyang Fei" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677888v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elawady" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20322" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696667v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20329" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125278v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ajkfluids2019-4650" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127656v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125609v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519791v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hiba" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahbani Mohamed Hachemi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125190v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush-Kumar Jha" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679776v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled J Hammad" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4651" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008733v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83338" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676498v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Nasrallah" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83337" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407499v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124331v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436532v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69203" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465277v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439563v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frikha" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407401v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69252" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407249v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69086" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465773v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436515v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163469v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436504v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465673v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich-Betouche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439166v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7912" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439199v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7918" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439135v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7915" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432913v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Graziani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439152v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Zahi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7911" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433925v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14039" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567739v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14086" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432977v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433921v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-22088" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433929v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-22087" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567734v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierrat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gros" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206891v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16308" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342191v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21211" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436221v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21136" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474238v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21190" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663280v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Della Torre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guzzetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Montenegro" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Cerri" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Onorati" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434487v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21189" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439707v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163448v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16311" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464702v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16391" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440606v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Kardous" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Chaker" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206899v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16309" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935917v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72292" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342315v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72232" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342302v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJK2011-13005" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390866v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362532v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Chiekh" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127902v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367053v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demeester" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127920v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127916v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367034v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Setiao" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruguier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04132772v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/handbook-of-thermal-management-systems/aloui/978-0-443-19017-9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03817504v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-16-8274-2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8274-2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814863v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00031-3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03817483v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-16-8278-0" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442242v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442250v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-62575-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561790v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi S. Bennasrallah" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166809v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150242v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Chowdhury" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8274-2_29" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04167008v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166860v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00013-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150155v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_38" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150503v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_40" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150517v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150472v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Bentorki" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_39" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519746v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547338v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_38" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547333v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_37" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547286v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_35" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450107v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809597-3.00409-0" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03674339v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_11" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432775v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_19" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432725v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_86" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449993v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_84" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432033v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_27" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634670v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Touati" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_33" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432047v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_34" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677137v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_89" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579829v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16709-1_66" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567304v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16709-1_65" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751726v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL055N" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fethi-aloui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2157-9528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188103767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15144648150840552576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAN-7079-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163850v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Praveena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femilda Josephin Joseph Shobana Bai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhinesh Balasubramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvarajan Devarajan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoura Salhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106815" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Soltani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101295" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2022.123277" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Geo Varuvel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiyagarajan Subramanian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sonthalia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prakash" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Dallagi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.09.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03551423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Deleplace" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.110976" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03550558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wauquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.12.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Gheith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.7875" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03534076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Mahmoudirad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-021-03265-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03052084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Saabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Rauwel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110273" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerome Stanley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03534331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2021.1974128" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03447193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thiruvenkatachari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Saravanan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vikneswaran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Udayakumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03709886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6172" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03445981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Deponte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Djendar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Eckert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Augustin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103651" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Nagarajan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118644" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Rejeb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachemi Chahbani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijgw.2020.106593" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Modaresi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Charmiyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Koched" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/SCI.2018.50369.1663" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prabhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maiyalagan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.05.198" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03605901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paganelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2019.098615" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godwin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.115806" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Z4GS0G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mehrez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4727" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj Jesu Godwin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leenus Jesu Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.03.063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL0QXTCH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341975v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagarajan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagalingam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043698" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449872v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3484-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.04.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-635L0SCQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Femilda Josephin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bharatiraja" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2018.095995" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.06.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DG9HM64-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Edwin Geo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11783-018-1063-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Charmiyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Azimian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Degouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-017-1029-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.02.019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Reza Azimian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-016-1303-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Zacchello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Oko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meihong Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40789-016-0150-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01349723v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/JAFM.9.SI1.25827" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25825" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446002v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Monfared" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Salimpour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-016-1592-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545268v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.26163" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fellah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ben Brahim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030082" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448182v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25826" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2016.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Ahmadi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Ahmadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ashouri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astarei Razie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghayeh Ghasempour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015098" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03443040v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Chovet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25822" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Tounsi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Mestiri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.225.24488" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347759v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040107" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527258v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25910" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Fadla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.228.23945" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03668719v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.59" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462028v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0305" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03447147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dincer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2016.076863" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342074v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030487" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450995v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK7SXP9M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448409v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.07.063" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448497v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Creyx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delacourt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e17117331" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448568v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.02.065" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X052LPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627513v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.09.043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6TMPCNS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627483v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed-Bensoltane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.7.04.21752" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03613074v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Oueslati" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Wajdi Dahmouni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hadaji" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2328573" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186729v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ayed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03520746v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.07.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C93BHM94-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03521107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007888" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935904v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2906" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J15KQC0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629690v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Nasrallah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2964" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6W7D3LFX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165587v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935914v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.04.056" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165632v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935916v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.01.067" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935911v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1872" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5M65MGFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935910v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.035" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH1P2MH6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165553v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-012-0218-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HV3G2H4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534159v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.06.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851603v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508716v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rehimi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubliez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.12.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-203VTXK6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150797v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150769v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150884v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04154012v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2022-87569" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04153980v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Marzougui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2022-86938" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04153743v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04154038v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7285" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150875v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04160261v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7286" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Chaabane" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8274-2_28" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536949v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Nasirzade" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65627" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536923v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65624" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536801v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65629" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04160267v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536893v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65626" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161225v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161203v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hahn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyang Fei" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161214v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161239v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouazizi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bekri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Srasra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03691451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20326" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677888v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elawady" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20322" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696667v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20329" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519791v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hiba" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahbani Mohamed Hachemi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125609v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127656v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125190v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush-Kumar Jha" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679776v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled J Hammad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4651" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125278v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ajkfluids2019-4650" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676498v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Nasrallah" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83337" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407499v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008733v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83338" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439563v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frikha" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407249v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69086" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407401v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69252" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465773v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436515v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163469v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436504v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69010" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465673v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich-Betouche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436532v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69203" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465277v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439166v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7912" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439199v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7918" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439135v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7915" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432913v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Graziani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439152v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Zahi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7911" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567739v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14086" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432977v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433921v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-22088" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433929v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-22087" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567734v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierrat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gros" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433925v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14039" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206891v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16308" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474238v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21190" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342191v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21211" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436221v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21136" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663280v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Della Torre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guzzetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Montenegro" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Cerri" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Onorati" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434487v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21189" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440606v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Kardous" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Chaker" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163448v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16311" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464702v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16391" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206899v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16309" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439707v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342315v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72232" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935917v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72292" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342302v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJK2011-13005" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390866v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362532v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Chiekh" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367053v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demeester" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127920v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127916v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127902v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367034v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Setiao" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruguier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04132772v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/handbook-of-thermal-management-systems/aloui/978-0-443-19017-9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03817504v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-16-8274-2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8274-2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814863v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00031-3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03817483v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-16-8278-0" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442250v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-62575-1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442242v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561790v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi S. Bennasrallah" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150242v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Chowdhury" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8274-2_29" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166809v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04167008v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166860v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00013-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150517v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150472v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Bentorki" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_39" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150155v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_38" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150503v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_40" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519746v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547286v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_35" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547338v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_38" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547333v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_37" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432725v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_86" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432775v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_19" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450107v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809597-3.00409-0" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03674339v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_11" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432033v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_27" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449993v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_84" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432047v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_34" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634670v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Touati" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_33" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677137v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_89" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579829v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16709-1_66" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567304v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16709-1_65" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751726v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL055N" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>