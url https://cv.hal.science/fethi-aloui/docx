--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -375,685 +375,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of additives effect on olive pomaces pyrolysis: Oyster shells and olive mill waste water</w:t>
+                <w:t xml:space="preserve">Heating rate and ZSM-5 catalyst effects on date palm (Phœnix dactylifera L.) stones pyrolysis: Thermogravimetric analysis, production and characterization of syngases and bio-oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansoura Salhi</w:t>
+                <w:t xml:space="preserve">Ilham Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 175, pp.106815. </w:t>
+              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110, pp.101295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joei.2023.101295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163779v1</w:t>
+                <w:t xml:space="preserve">hal-04163827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating rate and ZSM-5 catalyst effects on date palm (Phœnix dactylifera L.) stones pyrolysis: Thermogravimetric analysis, production and characterization of syngases and bio-oils</w:t>
+                <w:t xml:space="preserve">Experimental investigation of additives effect on olive pomaces pyrolysis: Oyster shells and olive mill waste water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Soltani</w:t>
+                <w:t xml:space="preserve">Mansoura Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 110, pp.101295. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175, pp.106815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joei.2023.101295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163827v1</w:t>
+                <w:t xml:space="preserve">hal-04163779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of nitrogen flow rate effect on olives pomaces wastes pyrolysis using thermogravimetric analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehrez Romdhane</w:t>
+                <w:t xml:space="preserve">Foam flow cleaning, an effective and environmentally friendly method for controlling the hygiene of closed surfaces contaminated with biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Global Warming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJGW.2022.123277⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.236-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2022.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163860v1</w:t>
+                <w:t xml:space="preserve">hal-04075294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some studies on reducing carbon dioxide emission from a CRDI engine with hydrogen and a carbon capture system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of nitrogen flow rate effect on olives pomaces wastes pyrolysis using thermogravimetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansoura Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.174⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Global Warming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.143-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJGW.2022.123277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165527v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam flow cleaning, an effective and environmentally friendly method for controlling the hygiene of closed surfaces contaminated with biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some studies on reducing carbon dioxide emission from a CRDI engine with hydrogen and a carbon capture system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heni Dallagi</w:t>
+                <w:t xml:space="preserve">Thiyagarajan Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Faille</w:t>
+                <w:t xml:space="preserve">Ankit Sonthalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmin Gruescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+                <w:t xml:space="preserve">T. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Benezech</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 136, pp.236-248. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (62), pp.26746-26757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2022.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075294v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet foam flow: A suitable method for improving surface hygiene in the food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1124,529 +1124,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigations into the rheological behaviour of wet foam flowing under a fence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heni Dallagi</w:t>
+                <w:t xml:space="preserve">Theoretical investigations of Stirling engine performances for different filling gas properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2021.12.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (14), pp.20462-20479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.7875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550558v1</w:t>
+                <w:t xml:space="preserve">hal-04163862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigations of Stirling engine performances for different filling gas properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Hachem</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigations into the rheological behaviour of wet foam flowing under a fence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+                <w:t xml:space="preserve">Laurent Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46 (14), pp.20462-20479. </w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, FOOD AND BIOPRODUCTS PROCESSING, 132, pp.211-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/er.7875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2021.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163862v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of circular Couette flow, Taylor vortex and wavy vortex regimes in Couette–Taylor flows with transient periodic oscillation of the inner cylinder—a computational fluid dynamics analysis</w:t>
+                <w:t xml:space="preserve">Removal of Bacillus spores from stainless steel pipes by flow foam: Effect of the foam quality and velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shima Mahmoudirad</w:t>
+                <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaétan Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43 (12), pp.559. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Journal of Food Engineering, 289, pp.110273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40430-021-03265-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534076v1</w:t>
+                <w:t xml:space="preserve">hal-03052084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Bacillus spores from stainless steel pipes by flow foam: Effect of the foam quality and velocity</w:t>
+                <w:t xml:space="preserve">Study of circular Couette flow, Taylor vortex and wavy vortex regimes in Couette–Taylor flows with transient periodic oscillation of the inner cylinder—a computational fluid dynamics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heni Dallagi</w:t>
+                <w:t xml:space="preserve">Shima Mahmoudirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Journal of Food Engineering, 289, pp.110273. </w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (12), pp.559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40430-021-03265-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052084v1</w:t>
+                <w:t xml:space="preserve">hal-03534076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis to reduce CO2 and other emissions of CRDI CI engine using low viscous biofuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,103 +1736,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 reduction in a common rail direct injection engine using the combined effect of low carbon biofuels, hydrogen and a post combustion carbon capture system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Sonthalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Sources, Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-20. </w:t>
@@ -1896,51 +1896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Thiruvenkatachari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. G. Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vikneswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2017,51 +2017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally friendly energy solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (12), pp.17027-17027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2229,51 +2229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of different methods to improve the performance of rubber seed oil fuelled compression ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,51 +2476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of impinging turbulent flow of twin jets against a wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ali Modaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrahim Shirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmood Charmiyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2597,51 +2597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of various techniques to improve the performance of novel wheat germ oil – an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2727,64 +2727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic and exergetic investigations of an innovative heat recovery exhaust system using a double acting type Stirling engine based on theoretical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2857,51 +2857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of higher and lower order alcohol blending with gasoline on performance, emission and combustion characteristics of SI engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Godwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3012,51 +3012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical study of Couette‐Taylor flow with an axial flow using lattice Boltzmann method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3129,51 +3129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hydroxyl (OH) group position in alcohol on performance, emission and combustion characteristics of SI engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devaraj Jesu Godwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3392,64 +3392,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Port Premixed Liquefied Petroleum Gas on the Engine Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Sonthalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3516,342 +3516,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOx-smoke trade-off characteristics of minor vegetable oil blends synergy with oxygenate in a commercial CI engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thiyagarajan Subramanian</w:t>
+                <w:t xml:space="preserve">Hydrodynamic oscillations inside deep cavities with wall offset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3484-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.403-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2018.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449872v1</w:t>
+                <w:t xml:space="preserve">hal-03449834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic oscillations inside deep cavities with wall offset</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+                <w:t xml:space="preserve">NOx-smoke trade-off characteristics of minor vegetable oil blends synergy with oxygenate in a commercial CI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Sonthalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiyagarajan Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (35), pp.35715-35724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3484-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2018.04.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03449834v1</w:t>
+                <w:t xml:space="preserve">hal-03449872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the different engine parameters of a rubber seed oil-ethanol dual fuel engine using artificial neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Femilda Josephin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Sonthalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bharatiraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,64 +3911,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological challenges and optimization efforts of the Stirling machine: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4053,51 +4053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of engine performance, emission and combustion characteristics fueled with diesel-like fuel produced from waste engine oil and waste plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Edwin Geo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Sonthalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4151,334 +4151,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D tomographic PIV, POD and vortex identification of turbulent slot jet flow impinging on a flat plate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+                <w:t xml:space="preserve">Optimization of an air-filled Beta type Stirling refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12206-017-1029-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.296-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663319v1</w:t>
+                <w:t xml:space="preserve">hal-03451908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an air-filled Beta type Stirling refrigerator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">3D tomographic PIV, POD and vortex identification of turbulent slot jet flow impinging on a flat plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Charmiyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Reza Azimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Degouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76, pp.296-312. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (11), pp.5347-5357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12206-017-1029-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451908v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of turbulent slot impinging jet using laser doppler anemometry method–Experimental research and error analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Charmiyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Reza Azimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrahim Shirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4516,51 +4516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of fuel from fish processing industry waste in a diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,997 +4744,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Flows Structures Crossing Conical Diffusers: Angle Effect Analysis using PIV Technique and POD for Post-Processing</w:t>
+                <w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette Taylor Flow Wall Shear Stress Behavior using Electrochemical Technique: Low Modulation Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Pierrat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jack M Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (Special Issue 1), pp.19-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/JAFM.9.SI1.25827⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.26163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349723v1</w:t>
+                <w:t xml:space="preserve">hal-02545268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Plane Impinging Jet-Physical Insight and Turbulence Modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+                <w:t xml:space="preserve">Hierarchical Decomposition Thermodynamic Approach for the Study of Solar Absorption Refrigerator Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25825⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), 9p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e18030082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448221v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study on the flow history effects of axial flow on the Couette–Taylor flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Reza Salimpour</w:t>
+                <w:t xml:space="preserve">Improvement of a non energy-consuming system: A gamma Stirling engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 227 (7), pp.1999-2010. </w:t>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.133-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00707-016-1592-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30638/eemj.2016.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446002v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette Taylor Flow Wall Shear Stress Behavior using Electrochemical Technique: Low Modulation Effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of performance of Stirling engine using least squares support machine technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack M Legrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammad Hossein Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Ashouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astarei Razie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roghayeh Ghasempour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.26163⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (5), pp.506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545268v1</w:t>
+                <w:t xml:space="preserve">hal-03448100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Decomposition Thermodynamic Approach for the Study of Solar Absorption Refrigerator Performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ammar Ben Brahim</w:t>
+                <w:t xml:space="preserve">Turbulent Flows Structures Crossing Conical Diffusers: Angle Effect Analysis using PIV Technique and POD for Post-Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couzinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e18030082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (Special Issue 1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/JAFM.9.SI1.25827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347760v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Study on the Effects of Taylor Number on the Wavelength of the Couette-Taylor Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Turbulent Plane Impinging Jet-Physical Insight and Turbulence Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Charmiyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Reza Azimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrahim Shirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Reza Salimpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.49-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25826⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448182v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of a non energy-consuming system: A gamma Stirling engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study on the flow history effects of axial flow on the Couette–Taylor flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Monfared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Salimpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30638/eemj.2016.015⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 227 (7), pp.1999-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-016-1592-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448372v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of performance of Stirling engine using least squares support machine technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and Experimental Study on the Effects of Taylor Number on the Wavelength of the Couette-Taylor Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Ali Ahmadi</w:t>
+                <w:t xml:space="preserve">Mostafa Monfared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milad Ashouri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammad Reza Salimpour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (5), pp.506. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.49-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2015098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448100v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Film Thickness: Study and Influence over Aqueous Foam Flow</w:t>
               </w:r>
@@ -5837,51 +5837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5945,103 +5945,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Analysis of the Irreversibilities in Solar Absorption Refrigerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (4), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6069,144 +6069,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the PIV and Electrochemical Techniques to Experimentally Characterize the Couette-Taylor- Poiseuille Flow Instabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
+                <w:t xml:space="preserve">Exergy assessment of heat transfer inside a Beta type Stirling engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+                <w:t xml:space="preserve">Ibrahim Dincer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.59 - 68. </w:t>
+              <w:t xml:space="preserve">International Journal of Exergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (2), pp.186-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJEX.2016.076863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527258v1</w:t>
+                <w:t xml:space="preserve">hal-03447147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Resolution Correction for Electrochemical Wall-shear Stress Measurements using Rectangular Sensors</w:t>
               </w:r>
@@ -6218,51 +6231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Fadla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,1414 +6333,1401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of flow dynamics over an asymmetrical deep cavity at high reynolds numbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the vortex dynamics of shear-driven deep cavity flows with asymmetrical walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cornu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camila Chovet</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil-Comp Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4203/ccp.110.59⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (12), pp.1344-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjp-2016-0305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668719v1</w:t>
+                <w:t xml:space="preserve">hal-03462028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the vortex dynamics of shear-driven deep cavity flows with asymmetrical walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of flow dynamics over an asymmetrical deep cavity at high reynolds numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cornu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (12), pp.1344-1352. </w:t>
+              <w:t xml:space="preserve">Civil-Comp Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjp-2016-0305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4203/ccp.110.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462028v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy assessment of heat transfer inside a Beta type Stirling engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Use of the PIV and Electrochemical Techniques to Experimentally Characterize the Couette-Taylor- Poiseuille Flow Instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Dincer</w:t>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Exergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (2), pp.186-202. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.59 - 68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJEX.2016.076863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447147v1</w:t>
+                <w:t xml:space="preserve">hal-01527258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigations Using Lattice Boltzmann Method to Study Shedding Vortices in an Unsteady Confined Flow Around an Obstacle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of Stirling engine heater: Parametrical optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ben Nasrallah Sassi</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4030487⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.07.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342074v1</w:t>
+                <w:t xml:space="preserve">hal-03448409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of adequate regenerator for a Gamma-type Stirling engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Comparison Based on Exergetic Analyses of Two Hot Air Engines: A Gamma Type Stirling Engine and an Open Joule Cycle Ericsson Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Creyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.011⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (11), pp.7331-7348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e17117331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03450995v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of Stirling engine heater: Parametrical optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Numerical characterization of a γ-Stirling engine considering losses and interaction between functioning parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 105, pp.285-293. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 96, pp.532-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.02.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.07.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03448409v1</w:t>
+                <w:t xml:space="preserve">hal-03448568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Based on Exergetic Analyses of Two Hot Air Engines: A Gamma Type Stirling Engine and an Open Joule Cycle Ericsson Engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Determination of adequate regenerator for a Gamma-type Stirling engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 139, pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e17117331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03448497v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical characterization of a γ-Stirling engine considering losses and interaction between functioning parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Investigations Using Lattice Boltzmann Method to Study Shedding Vortices in an Unsteady Confined Flow Around an Obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Nasrallah Sassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.02.065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4030487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448568v1</w:t>
+                <w:t xml:space="preserve">hal-03342074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of temperature distribution in a Stirling engine regenerator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Active Flow Control at the Rear End of a Generic Car Model Using Steady Blowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Mestiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahmed-Bensoltane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Labraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2014.09.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (04), pp.565-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/jafm.7.04.21752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627513v1</w:t>
+                <w:t xml:space="preserve">hal-03627483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Flow Control at the Rear End of a Generic Car Model Using Steady Blowing</w:t>
+                <w:t xml:space="preserve">Dynamic Behavior of Printed-Circuits Plasma Actuator Based on DC Electrical Discharge: Application in Aerodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Labraga</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Mehdi Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Wajdi Dahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hadaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.7.04.21752⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (7), pp.1854-1860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2328573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627483v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Behavior of Printed-Circuits Plasma Actuator Based on DC Electrical Discharge: Application in Aerodynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hadaji</w:t>
+                <w:t xml:space="preserve">Study of temperature distribution in a Stirling engine regenerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88, pp.962-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2014.09.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2328573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03613074v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Synthetic Jet Actuator for the Control of Separated Flows</w:t>
               </w:r>
@@ -7847,51 +7847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44, pp. 253-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7963,51 +7963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8080,51 +8080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8187,51 +8187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of stirling engine performance based on an experimental design approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8392,282 +8392,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of biofuel from fish oil industrial residue - Diesel blends in diesel engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+                <w:t xml:space="preserve">On solar absorption refrigerator's performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Engineering and Environment Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.20-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935914v1</w:t>
+                <w:t xml:space="preserve">hal-04165632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On solar absorption refrigerator's performances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Fellah</w:t>
+                <w:t xml:space="preserve">Effects of biofuel from fish oil industrial residue - Diesel blends in diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering and Environment Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (1), pp.955-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.04.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165632v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of biofuel as an alternative fuel for diesel engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8740,51 +8740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations of a gamma Stirling engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8869,51 +8869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of liquid fuel (bio-oil) production from waste fish fat and utilization in diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8998,51 +8998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the regenerator constituting material influence on a gamma type Stirling engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9108,239 +9108,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations in an external-loop airlift photobioreactor with annular light chambers and swirling flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vortex structure in the wall region of an impinging plane jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Koched</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loubiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pruvost</w:t>
+                <w:t xml:space="preserve">Michel Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack M Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (2 (special issue)), pp.61-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534159v1</w:t>
+                <w:t xml:space="preserve">hal-01851603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex structure in the wall region of an impinging plane jet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Pavageau</w:t>
+                <w:t xml:space="preserve">Investigations in an external-loop airlift photobioreactor with annular light chambers and swirling flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack M Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (2), pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2010.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851603v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a confined flow downstream of a circular cylinder centred between two parallel walls</w:t>
               </w:r>
@@ -9494,697 +9494,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of a nanofluid of a Stirling engine's cooling circuit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Experimental study of flow instabilities in a turbulent Taylor-Couette flow with a wavy inner cylinder surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME-JSME-KSME Joint Fluids Engineering Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150797v1</w:t>
+                <w:t xml:space="preserve">hal-04150769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of flow instabilities in a turbulent Taylor-Couette flow with a wavy inner cylinder surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
+                <w:t xml:space="preserve">Numerical investigation of a nanofluid of a Stirling engine's cooling circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME-JSME-KSME Joint Fluids Engineering Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150769v1</w:t>
+                <w:t xml:space="preserve">hal-04150797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of flow and heat transfer inside the Double acting Stirling engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Study of Couette-Taylor-Poiseuille Flow With a Wavy Internal Cylinder Surface at Low Taylor and Axial Reynolds Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Internationale des Energies Renouvelables (CIER-2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2022 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Toronto, Canada. 10 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2022-87569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150884v1</w:t>
+                <w:t xml:space="preserve">hal-04154012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Couette-Taylor-Poiseuille Flow With a Wavy Internal Cylinder Surface at Low Taylor and Axial Reynolds Numbers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
+                <w:t xml:space="preserve">Numerical investigation of a waste heat recovery unit using double acting Stirling engine technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Marzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2022 Fluids Engineering Division Summer Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials and Green Energy Conference (AMGEC-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sousse, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2022-87569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04154012v1</w:t>
+                <w:t xml:space="preserve">hal-04153743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Flow and Heat Transfer During Compression Stroke in a Porous Material Using MVCEF Solving Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Simulation of flow and heat transfer inside the Double acting Stirling engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2022 Fluids Engineering Division Summer Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Conférence Internationale des Energies Renouvelables (CIER-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153980v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of a waste heat recovery unit using double acting Stirling engine technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Flow and Heat Transfer During Compression Stroke in a Porous Material Using MVCEF Solving Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Marzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials and Green Energy Conference (AMGEC-2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2022 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Toronto, Canada. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2022-86938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153743v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transfer in turbulence using Lattice Boltzmann Method based on large-eddy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10244,64 +10244,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of a nanofluid of a Stirling engine's cooling circuit using the Lattice Boltzmann Method (LBM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10365,51 +10365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EUROPEAN CONFERENCEFOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10541,469 +10541,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary Numerical Analysis of Wet Foam Formation and Study of Its Flow Structures and Physical Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sima Nasirzade</w:t>
+                <w:t xml:space="preserve">Transient Rayleigh-Bénard Thermal Convection With Radiation Heat Transfer in Participating Media Using the Control Volume Finite Element Method (CVFEM) and Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2021 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual Event, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2021-65627⟩</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2021-65629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536949v1</w:t>
+                <w:t xml:space="preserve">hal-03536801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations on the Effect of a Wavy Surface on Hydrodynamic Instabilities in a Taylor-Couette System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+                <w:t xml:space="preserve">Elementary Numerical Analysis of Wet Foam Formation and Study of Its Flow Structures and Physical Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sima Nasirzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2021 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual Event, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2021-65631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2021-65627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536856v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigating of Oscillatory Flow and Heat Transfer Through Stirling Regenerator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Experimental Investigations on the Effect of a Wavy Surface on Hydrodynamic Instabilities in a Taylor-Couette System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2021 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual Event, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2021-65624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2021-65631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536923v1</w:t>
+                <w:t xml:space="preserve">hal-03536856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Rayleigh-Bénard Thermal Convection With Radiation Heat Transfer in Participating Media Using the Control Volume Finite Element Method (CVFEM) and Lattice Boltzmann Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
+                <w:t xml:space="preserve">Numerical Investigating of Oscillatory Flow and Heat Transfer Through Stirling Regenerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2021 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual Event, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2021-65629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2021-65624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536801v1</w:t>
+                <w:t xml:space="preserve">hal-03536923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic optimization of Stirling engines for the valorization of exhaust gas issued from ICE and its use in transport and sustainable energy</w:t>
               </w:r>
@@ -11058,64 +11058,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of Couette-Taylor Flow With Periodic Oscillation of the Inner Cylinder in Different Flow Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shima Mahmoudirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrahim Shirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11156,325 +11156,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Analysis of LBM-LES Numerical Data on Lid-Driven Cavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Model and Flow Sheet Improvements for Coal fired Power Plants Equipped with a CO2 Capture Process Using Monoethanolamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyang Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Exergy, Energy and EnvironmentSymposium (IEEES-12)</w:t>
+              <w:t xml:space="preserve">12th International Exergy, Energy and Environment Symposium (IEEES-12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Doha (en ligne), Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161225v1</w:t>
+                <w:t xml:space="preserve">hal-04161203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and Flow Sheet Improvements for Coal fired Power Plants Equipped with a CO2 Capture Process Using Monoethanolamine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Weiyang Fei</w:t>
+                <w:t xml:space="preserve">Theoretical Investigations of Stirling Engine Performances for Different Working Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Exergy, Energy and Environment Symposium (IEEES-12)</w:t>
+              <w:t xml:space="preserve">12th International Exergy, Energyand Environment Symposium (IEEES-12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Doha (en ligne), Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161203v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Investigations of Stirling Engine Performances for Different Working Fluids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Spectral Analysis of LBM-LES Numerical Data on Lid-Driven Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Exergy, Energyand Environment Symposium (IEEES-12)</w:t>
+              <w:t xml:space="preserve">12th International Exergy, Energy and EnvironmentSymposium (IEEES-12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Doha (en ligne), Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161214v1</w:t>
+                <w:t xml:space="preserve">hal-04161225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heating Rate Effect on Tetrapak Paper Pyrolysis: Thermogravimetric Analysis</w:t>
               </w:r>
@@ -11802,51 +11802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann Method Based on Large-Eddy Simulation (LES) Used to Investigate the Unsteady Turbulent Flow on Series of Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12001,103 +12001,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleaning in Place by flowing foams: a sustainable way to remove Bacillus spores from stainless steel surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants JDD2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12122,90 +12122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative and eco-efficient strategies for designing and cleaning industrial equipment: Applications for the vegetables and potatoes processing industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants JDD2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12256,51 +12256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12358,325 +12358,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Expérimentale du Comportement Rhéologique de mousse en écoulement : Application du Nettoyage En Place</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
+                <w:t xml:space="preserve">PIV and POD Investigations of Coherent Vortices Downstream Circular or Rectangular Obstacles Located Between Two Parallel Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Elawady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piyush-Kumar Jha</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khaled J Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Edition Wallonie/Nord de France de la Journée des Jeunes Chercheurs Vers la conception de procédés éco-innovants JJC2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference, AJKFluids 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/AJKFluids2019-4651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125190v1</w:t>
+                <w:t xml:space="preserve">hal-03679776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIV and POD Investigations of Coherent Vortices Downstream Circular or Rectangular Obstacles Located Between Two Parallel Plates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation Expérimentale du Comportement Rhéologique de mousse en écoulement : Application du Nettoyage En Place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush-Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference, AJKFluids 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6ème Edition Wallonie/Nord de France de la Journée des Jeunes Chercheurs Vers la conception de procédés éco-innovants JJC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mons, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679776v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD Simulations of the Rheological Behavior of Aqueous Foam Flow Through a Half-Sudden Expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12740,51 +12740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann Model for Incompressible Axisymmetric Thermal Flows With Swirl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12952,90 +12952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowing foam for the removal of B. subtilis and B. cereus spores from stainless steel surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13077,90 +13077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD characterization of a wet foam flow rheological behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13205,334 +13205,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation CFD des échangeurs de chaleur dans un moteur Stirling à Double effet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Fuel Production From Plastic Wastes Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Frikha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houda Hachem</w:t>
+                <w:t xml:space="preserve">Asma Dhahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de la Thermique 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439563v1</w:t>
+                <w:t xml:space="preserve">hal-02407249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel Production From Plastic Wastes Pyrolysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Touati</w:t>
+                <w:t xml:space="preserve">Simulation CFD des échangeurs de chaleur dans un moteur Stirling à Double effet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Internationales de la Thermique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Monastir, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407249v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on the Effects of Surface Roughness on the Behaviors of Hydrodynamic Instabilities of Couette-Taylor Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Monfared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrahim Shirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13717,64 +13717,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel production from thermoplastic wastes pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Dhahak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13933,64 +13933,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy Generation for Oscillatory Flow Inside Thermal-Lag Type Stirling Engine: Numerical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14152,312 +14152,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability Assessment of Five Different RANS-Based Turbulence Models to Simulate the Various Regions of Slot Turbulent Impingement Jet Flow</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation des écoulements de cavité asymétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436532v1</w:t>
+                <w:t xml:space="preserve">hal-03465277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des écoulements de cavité asymétriques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capability Assessment of Five Different RANS-Based Turbulence Models to Simulate the Various Regions of Slot Turbulent Impingement Jet Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Charmiyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Reza Azimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465277v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of the Operation Conditions of Stability on a Gamma Stirling Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14543,51 +14543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2016 Fluids Engineering Division Summer Meeting collocated with the ASME 2016 Heat Transfer Summer Conference and the ASME 2016 14th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14634,51 +14634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of Flow and Heat Transfer at a Backward-Facing Step With an Obstacle Based on Lattice Boltzmann Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14738,64 +14738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical behavior over an asymmetrical deep cavity at high Reynolds numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14863,64 +14863,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective Flow and Heat Transfer Inside a Beta Type Stirling Engine Based on Control Volume Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Zahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15019,51 +15019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME-JSMEKSME Joint Fluids Engineering Conference 2015, AJK2015-FED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Séoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15097,90 +15097,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the vortex dynamic of shear-driven deep cavity with asymmetrical walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cornu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15218,64 +15218,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Operating Parameters on Beta Type Regenerative Stirling Machine Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15335,51 +15335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Regenerator Matrix Through Figure of Merit Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15491,51 +15491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couzinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Exergy, Energy and Environment Symposium (IEEES7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Valenciennes, France</w:t>
@@ -15590,51 +15590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Séoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15662,482 +15662,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on Oscillatory Couette-Taylor Flows Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Berrich</w:t>
+                <w:t xml:space="preserve">Gas-Liquid Foam Through Straight Ducts and Singularities: CFD Simulations and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 Fluids Engineering Division Summer Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Incline Village, United States. </w:t>
+              <w:t xml:space="preserve">ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2013-16308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206891v1</w:t>
+                <w:t xml:space="preserve">hal-03474238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Liquid Foam Through Straight Ducts and Singularities: CFD Simulations and Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Chovet</w:t>
+                <w:t xml:space="preserve">Experimental Study on Oscillatory Couette-Taylor Flows Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">ASME 2013 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Incline Village, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2013-16308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474238v1</w:t>
+                <w:t xml:space="preserve">hal-01206891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Behaviour Around Square and Circular Obstacles in 2D and 3D Configurations Using Lattice Boltzmann Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of the Separate Flow Induced by a Wall-Mounted Bump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21211⟩</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342191v1</w:t>
+                <w:t xml:space="preserve">hal-03436221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of the Separate Flow Induced by a Wall-Mounted Bump</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Flow Behaviour Around Square and Circular Obstacles in 2D and 3D Configurations Using Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Laval</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436221v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modelling of a beta-type stirling machine</w:t>
               </w:r>
@@ -16248,51 +16248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Gamma Stirling Engine Heat Transfers in its Heat Exchangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16460,51 +16460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Heat Transfer Inside a Gamma Stirling Engine Regenerator During Quasi-Steady Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16707,64 +16707,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Labraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Incline Village, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16945,51 +16945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 Fluids Engineering Division Summer Meeting collocated with the ASME 2012 Heat Transfer Summer Conference and the ASME 2012 10th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rio Grande, France. pp.889-898, </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17166,51 +17166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME-JSME-KSME 2011 Joint Fluids Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Hamamatsu, France. pp.3047-3055, </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17257,51 +17257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection expérimentale de structures tourbillonnaires au sein d’un jet plan confiné en impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Koched</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17479,103 +17479,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleaning in Place by flowing foams: a sustainable way to remove soiled Bacillus spores from stainless steel surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Demeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lille, France</w:t>
@@ -17604,90 +17604,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulations of the aqueous foam flow rheological behavior through a half-sudden expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17725,103 +17725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of foam flowing regimes devoted for the detachment of bacillus spores from stainless surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Heat Exchanger Fouling &amp; Cleaning Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Józefów, Poland</w:t>
@@ -17850,90 +17850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleaning in Place by flowing foams: a sustainable way to remove biofilms from stainless steel pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17975,77 +17975,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleaning in Place by flowing foams: a sustainable way to remove soiled Bacillus spores from stainless steel surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Setiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18145,64 +18145,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Thermal Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Sonthalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9780443190179</w:t>
             </w:r>
           </w:p>
@@ -18229,51 +18229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and Exergy for Sustainable and Clean Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
@@ -18322,51 +18322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of performance and exhaust emissions of pyrolytic olive pomaces biofuels blends without and with additives fueled internal combustion engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoura Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18432,51 +18432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and Exergy for Sustainable and Clean Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
@@ -18538,51 +18538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Dincer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2018, Green Energy and Technology, 978-3-319-62575-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
@@ -18631,51 +18631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Dincer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2018, Green Energy and Technology, 978-3-319-62572-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18926,51 +18926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Performance and Exhaust Emissions of Pyrolytic Olive Pomaces biofuels blends without and with additives fuelled Internal Combustion Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoura Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19038,64 +19038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste-heat driven Stirling engine systems: Conception and Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19137,51 +19137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and catalytic pyrolysis of date palm stones: Production, characterization of pyrolytic oil and study of performance and emission characteristics in CI engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19379,51 +19379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Heat Integration from CO2 Compression on Energy Requirement and Equipment Costs in Power Plants Using Post-combustion Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Bentorki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19608,51 +19608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann Equation for Axisymmetric Swirling Thermal Flows Between Two Concentric Cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19827,1143 +19827,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette-Taylor Flow Wall Shear Stress Behaviour Using Electrochemical Technique: High Modulation Effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of Biofuel and Undistilled Biofuel from Waste Fish Fat in Diesel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Energy and Technology book series, in Exergy for A Better Environment and Improved Sustainability 1: Fundamentals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.527-542, 2018, </w:t>
+              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1339-1359, 2018, Green Energy and Technology, 978-3-319-62572-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547286v1</w:t>
+                <w:t xml:space="preserve">hal-03432725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial Distribution of Mass Transfer and Wall Shear Instantaneous Rates in Couette-Taylor Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+                <w:t xml:space="preserve">A CFD Analysis of the Air Flow Through the Stirling Engine’s Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meihong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Energy and Technology book series, in Exergy for A Better Environment and Improved Sustainability 1: Fundamentals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.583-599, 2018, </w:t>
+              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.271-287, 2018, Green Energy and Technology, 978-3-319-62572-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547338v1</w:t>
+                <w:t xml:space="preserve">hal-03432775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations of Taylor-Couette Flow Using PIV and Electrochemical Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
+                <w:t xml:space="preserve">Stirling Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.559-581, 2018, 978-3-319-62572-0. </w:t>
+              <w:t xml:space="preserve">Comprehensive Energy Systems Energy conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Elsevier, pp.169-208, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809597-3.00409-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547333v1</w:t>
+                <w:t xml:space="preserve">hal-03450107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Biofuel and Undistilled Biofuel from Waste Fish Fat in Diesel Engine</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Vortex Dynamic of Shear-Driven Deep Cavity Flows with Asymmetrical Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel O. Deville; Vincent Couaillier; Jean-Luc Estivalezes; Vincent Gleize; Thiên HiêpLê; Marc Terracol; Stéphane Vincent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1339-1359, 2018, Green Energy and Technology, 978-3-319-62572-0. </w:t>
+              <w:t xml:space="preserve">Turbulence and Interactions. Proceedings of the TI 2015 Conference, June 11-14, 2015, Cargèse, Corsica, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135, Springer, pp.115-121, 2018, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, 978-3-319-86851-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60387-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432725v1</w:t>
+                <w:t xml:space="preserve">hal-03674339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CFD Analysis of the Air Flow Through the Stirling Engine’s Singularities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramla Gheith</w:t>
+                <w:t xml:space="preserve">Experimental Investigations on Oscillatory Couette-Taylor Flow Wall Shear Stress Behaviour Using Electrochemical Technique: High Modulation Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.271-287, 2018, Green Energy and Technology, 978-3-319-62572-0. </w:t>
+              <w:t xml:space="preserve">Green Energy and Technology book series, in Exergy for A Better Environment and Improved Sustainability 1: Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.527-542, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432775v1</w:t>
+                <w:t xml:space="preserve">hal-02547286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stirling Engines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houda Hachem</w:t>
+                <w:t xml:space="preserve">Radial Distribution of Mass Transfer and Wall Shear Instantaneous Rates in Couette-Taylor Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Energy Systems Energy conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, Elsevier, pp.169-208, 2018, </w:t>
+              <w:t xml:space="preserve">Green Energy and Technology book series, in Exergy for A Better Environment and Improved Sustainability 1: Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.583-599, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809597-3.00409-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450107v1</w:t>
+                <w:t xml:space="preserve">hal-02547338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Vortex Dynamic of Shear-Driven Deep Cavity Flows with Asymmetrical Walls</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Michel O. Deville; Vincent Couaillier; Jean-Luc Estivalezes; Vincent Gleize; Thiên HiêpLê; Marc Terracol; Stéphane Vincent. </w:t>
+                <w:t xml:space="preserve">Experimental Investigations of Taylor-Couette Flow Using PIV and Electrochemical Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence and Interactions. Proceedings of the TI 2015 Conference, June 11-14, 2015, Cargèse, Corsica, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 135, Springer, pp.115-121, 2018, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, 978-3-319-86851-6. </w:t>
+              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.559-581, 2018, 978-3-319-62572-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60387-2_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674339v1</w:t>
+                <w:t xml:space="preserve">hal-02547333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Investigation of Flows Inside a Gamma Stirling Engine Regenerator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houda Hachem</w:t>
+                <w:t xml:space="preserve">Combustion Analysis of Biofuel Derived from Waste Fish Fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability : Fundamentals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Springer International Publishing, pp.383-395, 2018, Green Energy and Technology, 978-3-319-62571-30. </w:t>
+              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1311-1328, 2018, Green Energy and Technology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432033v1</w:t>
+                <w:t xml:space="preserve">hal-03449993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Analysis of Biofuel Derived from Waste Fish Fat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+                <w:t xml:space="preserve">Experimental and Theoretical Investigation of Flows Inside a Gamma Stirling Engine Regenerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1311-1328, 2018, Green Energy and Technology, </w:t>
+              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability : Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Springer International Publishing, pp.383-395, 2018, Green Energy and Technology, 978-3-319-62571-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_84⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449993v1</w:t>
+                <w:t xml:space="preserve">hal-03432033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Dynamic Study of Flow Instabilities and Heat Transfer at a Backward-Facing Step Using the Lattice Boltzmann Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21036,51 +21036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Polypropylene Pyrolysis for Fuel Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Dhahak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aziz Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21374,51 +21374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Clean Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, , pp.891-908, 2015, Analysis and Modeling, 978-3-319-16709-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21645,51 +21645,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78D14F88"/>
+    <w:nsid w:val="2559871F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21876,51 +21876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fethi-aloui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2157-9528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188103767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15144648150840552576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAN-7079-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163850v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Praveena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femilda Josephin Joseph Shobana Bai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhinesh Balasubramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvarajan Devarajan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoura Salhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106815" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Soltani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101295" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2022.123277" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Geo Varuvel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiyagarajan Subramanian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sonthalia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prakash" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Dallagi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.09.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03551423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Deleplace" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.110976" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03550558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wauquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.12.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Gheith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.7875" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03534076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Mahmoudirad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-021-03265-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03052084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Saabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Rauwel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110273" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerome Stanley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03534331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2021.1974128" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03447193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thiruvenkatachari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Saravanan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vikneswaran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Udayakumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03709886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6172" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03445981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Deponte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Djendar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Eckert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Augustin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103651" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Nagarajan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118644" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Rejeb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachemi Chahbani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijgw.2020.106593" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Modaresi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Charmiyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Koched" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/SCI.2018.50369.1663" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prabhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maiyalagan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.05.198" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03605901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paganelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2019.098615" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godwin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.115806" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Z4GS0G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mehrez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4727" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj Jesu Godwin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leenus Jesu Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.03.063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL0QXTCH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341975v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagarajan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagalingam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043698" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449872v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3484-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.04.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-635L0SCQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Femilda Josephin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bharatiraja" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2018.095995" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.06.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DG9HM64-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Edwin Geo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11783-018-1063-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Charmiyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Azimian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Degouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-017-1029-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.02.019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Reza Azimian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-016-1303-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Zacchello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Oko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meihong Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40789-016-0150-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01349723v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/JAFM.9.SI1.25827" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25825" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446002v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Monfared" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Salimpour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-016-1592-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545268v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.26163" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fellah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ben Brahim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030082" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448182v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25826" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2016.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Ahmadi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Ahmadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ashouri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astarei Razie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghayeh Ghasempour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015098" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03443040v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Chovet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25822" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Tounsi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Mestiri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.225.24488" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347759v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040107" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527258v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25910" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Fadla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.228.23945" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03668719v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.59" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462028v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0305" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03447147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dincer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2016.076863" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342074v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030487" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450995v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK7SXP9M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448409v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.07.063" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448497v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Creyx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delacourt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e17117331" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448568v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.02.065" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X052LPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627513v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.09.043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6TMPCNS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627483v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed-Bensoltane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.7.04.21752" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03613074v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Oueslati" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Wajdi Dahmouni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hadaji" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2328573" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186729v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ayed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03520746v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.07.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C93BHM94-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03521107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007888" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935904v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2906" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J15KQC0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629690v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Nasrallah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2964" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6W7D3LFX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165587v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935914v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.04.056" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165632v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935916v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.01.067" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935911v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1872" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5M65MGFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935910v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.035" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH1P2MH6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165553v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-012-0218-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HV3G2H4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534159v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.06.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851603v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508716v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rehimi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubliez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.12.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-203VTXK6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150797v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150769v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150884v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04154012v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2022-87569" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04153980v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Marzougui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2022-86938" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04153743v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04154038v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7285" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150875v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04160261v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7286" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Chaabane" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8274-2_28" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536949v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Nasirzade" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65627" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536923v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65624" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536801v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65629" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04160267v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536893v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65626" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161225v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161203v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hahn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyang Fei" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161214v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161239v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouazizi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bekri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Srasra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03691451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20326" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677888v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elawady" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20322" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696667v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20329" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519791v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hiba" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahbani Mohamed Hachemi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125609v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127656v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125190v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush-Kumar Jha" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679776v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled J Hammad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4651" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125278v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ajkfluids2019-4650" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676498v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Nasrallah" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83337" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407499v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008733v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83338" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439563v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frikha" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407249v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69086" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407401v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69252" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465773v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436515v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163469v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436504v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69010" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465673v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich-Betouche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436532v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69203" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465277v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439166v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7912" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439199v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7918" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439135v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7915" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432913v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Graziani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439152v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Zahi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7911" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567739v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14086" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432977v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433921v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-22088" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433929v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-22087" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567734v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierrat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gros" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433925v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14039" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206891v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16308" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474238v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21190" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342191v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21211" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436221v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21136" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663280v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Della Torre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guzzetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Montenegro" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Cerri" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Onorati" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434487v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21189" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440606v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Kardous" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Chaker" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163448v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16311" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464702v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16391" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206899v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16309" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439707v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342315v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72232" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935917v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72292" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342302v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJK2011-13005" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390866v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362532v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Chiekh" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367053v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demeester" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127920v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127916v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127902v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367034v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Setiao" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruguier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04132772v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/handbook-of-thermal-management-systems/aloui/978-0-443-19017-9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03817504v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-16-8274-2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8274-2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814863v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00031-3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03817483v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-16-8278-0" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442250v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-62575-1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442242v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561790v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi S. Bennasrallah" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150242v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Chowdhury" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8274-2_29" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166809v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04167008v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166860v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00013-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150517v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150472v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Bentorki" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_39" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150155v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_38" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150503v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_40" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519746v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547286v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_35" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547338v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_38" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547333v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_37" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432725v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_86" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432775v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_19" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450107v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809597-3.00409-0" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03674339v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_11" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432033v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_27" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449993v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_84" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432047v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_34" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634670v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Touati" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_33" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677137v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_89" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579829v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16709-1_66" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567304v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16709-1_65" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751726v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL055N" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fethi-aloui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2157-9528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188103767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15144648150840552576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAN-7079-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163850v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Praveena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femilda Josephin Joseph Shobana Bai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhinesh Balasubramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvarajan Devarajan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Soltani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101295" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoura Salhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106815" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Dallagi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.09.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2022.123277" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Geo Varuvel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiyagarajan Subramanian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sonthalia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prakash" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03551423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Deleplace" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.110976" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hachem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Gheith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.7875" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03550558v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wauquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.12.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03052084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Saabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Rauwel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110273" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03534076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Mahmoudirad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-021-03265-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerome Stanley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03534331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2021.1974128" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03447193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thiruvenkatachari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Saravanan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vikneswaran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Udayakumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03709886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6172" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03445981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Deponte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Djendar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Eckert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Augustin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103651" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Nagarajan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118644" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Rejeb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachemi Chahbani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijgw.2020.106593" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Modaresi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Charmiyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Koched" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/SCI.2018.50369.1663" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prabhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maiyalagan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.05.198" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03605901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paganelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2019.098615" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godwin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.115806" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Z4GS0G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mehrez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4727" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj Jesu Godwin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leenus Jesu Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.03.063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL0QXTCH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341975v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagarajan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagalingam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043698" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.04.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-635L0SCQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449872v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3484-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Femilda Josephin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bharatiraja" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2018.095995" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.06.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DG9HM64-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Edwin Geo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11783-018-1063-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451908v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.02.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663319v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Charmiyan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Azimian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Degouet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-017-1029-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Reza Azimian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-016-1303-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Zacchello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Oko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meihong Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40789-016-0150-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.26163" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fellah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ben Brahim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030082" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2016.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Ahmadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Ahmadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ashouri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astarei Razie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghayeh Ghasempour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015098" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01349723v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pierrat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/JAFM.9.SI1.25827" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448221v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25825" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446002v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Monfared" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Salimpour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-016-1592-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448182v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25826" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03443040v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Chovet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25822" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Tounsi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Mestiri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.225.24488" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347759v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040107" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03447147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dincer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2016.076863" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Fadla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.228.23945" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0305" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03668719v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.59" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527258v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25910" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448409v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.07.063" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Creyx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delacourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e17117331" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.02.065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X052LPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450995v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK7SXP9M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342074v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030487" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627483v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed-Bensoltane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.7.04.21752" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03613074v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Oueslati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Wajdi Dahmouni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hadaji" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2328573" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627513v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.09.043" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6TMPCNS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186729v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ayed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03520746v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.07.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C93BHM94-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03521107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007888" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935904v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2906" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J15KQC0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629690v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Nasrallah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2964" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6W7D3LFX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165587v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165632v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935914v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.04.056" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935916v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.01.067" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935911v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1872" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5M65MGFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935910v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.035" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH1P2MH6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165553v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-012-0218-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HV3G2H4P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851603v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534159v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.06.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508716v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rehimi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubliez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.12.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-203VTXK6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150797v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04154012v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2022-87569" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04153743v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Marzougui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150884v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04153980v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2022-86938" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04154038v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7285" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150875v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04160261v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7286" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Chaabane" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8274-2_28" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536801v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65629" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536949v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Nasirzade" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65627" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536923v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65624" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04160267v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536893v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65626" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161203v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hahn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Chen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyang Fei" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161214v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161225v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04161239v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouazizi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bekri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Srasra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03691451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20326" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677888v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elawady" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20322" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696667v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20329" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519791v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hiba" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahbani Mohamed Hachemi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125609v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127656v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679776v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled J Hammad" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4651" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125190v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush-Kumar Jha" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125278v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ajkfluids2019-4650" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676498v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Nasrallah" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83337" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407499v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008733v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83338" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407249v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69086" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439563v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frikha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407401v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69252" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465773v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436515v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163469v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436504v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69010" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465673v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich-Betouche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465277v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436532v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69203" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439166v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7912" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439199v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7918" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439135v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7915" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432913v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Graziani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439152v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Zahi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2016-7911" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567739v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14086" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432977v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433921v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-22088" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433929v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-22087" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567734v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierrat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gros" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433925v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14039" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474238v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21190" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206891v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16308" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436221v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21136" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342191v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21211" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663280v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Della Torre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guzzetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Montenegro" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Cerri" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Onorati" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434487v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21189" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440606v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Kardous" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Chaker" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04163448v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16311" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464702v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16391" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206899v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16309" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439707v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342315v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72232" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935917v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72292" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342302v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJK2011-13005" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390866v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362532v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Chiekh" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367053v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demeester" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127920v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127916v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127902v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367034v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Setiao" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruguier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04132772v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/handbook-of-thermal-management-systems/aloui/978-0-443-19017-9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03817504v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-16-8274-2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8274-2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814863v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00031-3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03817483v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-16-8278-0" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442250v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-62575-1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442242v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561790v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi S. Bennasrallah" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150242v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Chowdhury" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8274-2_29" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166809v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04167008v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166860v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00013-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150517v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150472v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Bentorki" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_39" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150155v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_38" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150503v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8278-0_40" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519746v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_52" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432725v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_86" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432775v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_19" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450107v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809597-3.00409-0" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03674339v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_11" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547286v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_35" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547338v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_38" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547333v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_37" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449993v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_84" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432033v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_27" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432047v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_34" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634670v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Touati" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_33" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677137v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_89" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579829v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16709-1_66" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567304v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16709-1_65" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751726v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL055N" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>