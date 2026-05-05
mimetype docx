--- v0 (2026-03-19)
+++ v1 (2026-05-05)
@@ -304,840 +304,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La radicalisation vue par l'auteur de &amp;quot;Un furieux désir de sacrifice, le surmusulman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La « niche écologique islamo-occidentale », matrice de la radicalisation islamiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benslama</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Menia Salah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatrie française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N°23, pp.15a - 26a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rep1.023.0015a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132273v1</w:t>
+                <w:t xml:space="preserve">hal-04139775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La folie des fondements</w:t>
+                <w:t xml:space="preserve">La radicalisation vue par l'auteur de &amp;quot;Un furieux désir de sacrifice, le surmusulman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bydlowski Monique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menia Salah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n°54</w:t>
+              <w:t xml:space="preserve">Psychiatrie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXXXVIII (2/17), pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132252v1</w:t>
+                <w:t xml:space="preserve">hal-04132273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la radicalisation et de ses traitements</w:t>
+                <w:t xml:space="preserve">La folie des fondements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benslama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017/1 (N° 69), pp.115-124</w:t>
+              <w:t xml:space="preserve">Lignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132496v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No title</w:t>
+                <w:t xml:space="preserve">De la radicalisation et de ses traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benslama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 69 (1), pp.115-124</w:t>
+              <w:t xml:space="preserve">, 2017, 2017/1 (N° 69), pp.115-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132193v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The Islamo-Occidental Ecological Niche,” The Matrix of Islamist Radicalization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No title</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benslama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (1), pp.115-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rep1.023.0015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04133412v1</w:t>
+                <w:t xml:space="preserve">hal-04132193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « niche écologique islamo-occidentale », matrice de la radicalisation islamiste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">“The Islamo-Occidental Ecological Niche,” The Matrix of Islamist Radicalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benslama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, N°23, pp.15a - 26a. </w:t>
+              <w:t xml:space="preserve">, 2017, Radicalization / Radicalisation, 23, pp.15 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rep1.023.0015a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rep1.023.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139775v1</w:t>
+                <w:t xml:space="preserve">hal-04133412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The subjectiveimpact of the jihadist offer</w:t>
+                <w:t xml:space="preserve">Subjectivité et politique de la radicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benslama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Journal for Religion and Transformation in Contemporary Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Clinique lacanienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/1 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cla.027.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132203v1</w:t>
+                <w:t xml:space="preserve">hal-04133407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaises dans les religions</w:t>
+                <w:t xml:space="preserve">The subjectiveimpact of the jihadist offer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benslama</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres de la société de psychanalyse freudienne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interdisciplinary Journal for Religion and Transformation in Contemporary Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2:2,, pp.75-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133416v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avenir de la ségrégation</w:t>
+                <w:t xml:space="preserve">Malaises dans les religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.9-20. </w:t>
+              <w:t xml:space="preserve">Les Lettres de la société de psychanalyse freudienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N°36, pp.29 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cm.094.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lspf.036.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133360v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjectivité et politique de la radicalisation</w:t>
+                <w:t xml:space="preserve">L’avenir de la ségrégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benslama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Clinique lacanienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016/1 (27), </w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cla.027.0183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cm.094.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133407v1</w:t>
+                <w:t xml:space="preserve">hal-04133360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un délire du père</w:t>
               </w:r>
@@ -2318,165 +2318,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La radicalisation, aspects cliniques et politiques</w:t>
+                <w:t xml:space="preserve">Radicalization, clinical and political aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benslama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychanalyse et terrorise, perspectives américaines et françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre on TerCenter on terrorism John Jay College, UFR Etudes psychanalytique, Université Paris-Diderot, Sulisom, Université de Strasbourg, Mar 2016, New York, États-Unis</w:t>
+              <w:t xml:space="preserve">Psychoanalysis and terrorisme, French and american perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Jay College, center on terrorism, UFR Etudes psychanalytiques, Université Paris 7, Sulisom, Université de Strasbourg, Mar 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133367v1</w:t>
+                <w:t xml:space="preserve">hal-04133015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicalization, clinical and political aspects</w:t>
+                <w:t xml:space="preserve">La radicalisation, aspects cliniques et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benslama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoanalysis and terrorisme, French and american perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Jay College, center on terrorism, UFR Etudes psychanalytiques, Université Paris 7, Sulisom, Université de Strasbourg, Mar 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">Psychanalyse et terrorise, perspectives américaines et françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre on TerCenter on terrorism John Jay College, UFR Etudes psychanalytique, Université Paris-Diderot, Sulisom, Université de Strasbourg, Mar 2016, New York, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133015v1</w:t>
+                <w:t xml:space="preserve">hal-04133367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au miroir de la révolution</w:t>
               </w:r>
@@ -3104,51 +3104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEA439E7"/>
+    <w:nsid w:val="AE6E43B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3335,51 +3335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fethibenslama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029255252" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132206v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Benslama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132219v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132273v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bydlowski Monique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menia Salah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132193v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.023.0015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.023.0015a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lspf.036.0029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.094.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cla.027.0183" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.775.1658" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pestre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.011.0018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.011.0213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.166.0033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.102.0071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.073.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.062.100" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.175.0045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.085.0139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes1.008.0186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes0.032.0032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes0.024.0034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fethibenslama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029255252" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132206v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Benslama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132219v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139775v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.023.0015a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bydlowski Monique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menia Salah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.023.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cla.027.0183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lspf.036.0029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.094.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.775.1658" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pestre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.011.0018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.011.0213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.166.0033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.102.0071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.073.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.062.100" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.175.0045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.085.0139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes1.008.0186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes0.032.0032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes0.024.0034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>