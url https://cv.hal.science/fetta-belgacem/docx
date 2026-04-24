--- v1 (2026-03-30)
+++ v2 (2026-04-24)
@@ -518,372 +518,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activisme numérique et l’action collective en Méditerranée : le cas de la Kabylie et la France</w:t>
+                <w:t xml:space="preserve">Militants berbères : Entre légitimité épistémologique d’un « champ » et enquête en terrain « sensible »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Amazighs- Tamazight/ Berbère (s). IREMAM- MMSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Aix en provence, France</w:t>
+              <w:t xml:space="preserve">Doctoriades- IMSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519047v1</w:t>
+                <w:t xml:space="preserve">hal-03519040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Militants berbères : Entre légitimité épistémologique d’un « champ » et enquête en terrain « sensible »</w:t>
+                <w:t xml:space="preserve">L’activisme numérique et l’action collective en Méditerranée : le cas de la Kabylie et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriades- IMSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Amazighs- Tamazight/ Berbère (s). IREMAM- MMSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519040v1</w:t>
+                <w:t xml:space="preserve">hal-03519047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles voies/ voix politiques à l’ère d’Internet en Algérie.</w:t>
+                <w:t xml:space="preserve">Traitement médiatique du printemps berbère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque international du Réseau Discours d’Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Intervention- table ronde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519024v1</w:t>
+                <w:t xml:space="preserve">hal-03519112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le médiactivisme kabyle à l’ère du web</w:t>
+                <w:t xml:space="preserve">Les nouvelles voies/ voix politiques à l’ère d’Internet en Algérie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence- débat, la Maison des droits de l’homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Tizi Ouzou, Algérie</w:t>
+              <w:t xml:space="preserve">6e Colloque international du Réseau Discours d’Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519106v1</w:t>
+                <w:t xml:space="preserve">hal-03519024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement médiatique du printemps berbère</w:t>
+                <w:t xml:space="preserve">Le médiactivisme kabyle à l’ère du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention- table ronde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conférence- débat, la Maison des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tizi Ouzou, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519112v1</w:t>
+                <w:t xml:space="preserve">hal-03519106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1409,51 +1409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956725v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetta Belgacem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tanti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956773v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04187927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956725v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetta Belgacem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tanti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956773v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519040v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04187927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>