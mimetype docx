--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,96 +191,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Militants et journalistes : associés ou rivaux ? Regards croisés en contexte distinct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetta Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, https://refsicom.org/1539</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d’une grille d’évaluation des Systèmes d’information- Une étude de terrain dans le cadre du Système de Gestion des Connaissances sanitaires des armées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetta Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aïssa MERAH, Michèle GELLEREAU et Nabila Aldjia BOUCHAALA (dir.) (2017), Reconfiguration des expressions culturelles à l'ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communication.12368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -290,51 +450,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des mégadonnées de santé du web social par les armées françaises : de nouveaux défis méthodologiques - entre révolution et disruption.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -350,534 +510,534 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre révolutions et disruptions : les enjeux et défis des innovations et ruptures technologiques sur les pratiques professionnelles en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RESIPROC, Oct 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activist lawyers, journalists and militants : collaborative citizen mobilization in authoritarian context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International ResearchForum organizedby the DepartmentofElectronicMedia andMass Communication, PondicherryUniversity, India incollaboration withUFR Ingémédia,Universityof Toulon,France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulon - Pondicherry, Mar 2023, Toulon - Pondicherry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storytelling politique et riposte transmédiatique citoyenne : quand les États hégémoniques s'emparent du film &amp;quot;Barbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale du transmédia : transmédialité et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMSIC; BABEL; Observatoire des mondes imaginaires, Dec 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Militants berbères : Entre légitimité épistémologique d’un « champ » et enquête en terrain « sensible »</w:t>
+                <w:t xml:space="preserve">L’activisme numérique et l’action collective en Méditerranée : le cas de la Kabylie et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriades- IMSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Amazighs- Tamazight/ Berbère (s). IREMAM- MMSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519040v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activisme numérique et l’action collective en Méditerranée : le cas de la Kabylie et la France</w:t>
+                <w:t xml:space="preserve">Militants berbères : Entre légitimité épistémologique d’un « champ » et enquête en terrain « sensible »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Amazighs- Tamazight/ Berbère (s). IREMAM- MMSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Aix en provence, France</w:t>
+              <w:t xml:space="preserve">Doctoriades- IMSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519047v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement médiatique du printemps berbère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention- table ronde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles voies/ voix politiques à l’ère d’Internet en Algérie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Colloque international du Réseau Discours d’Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le médiactivisme kabyle à l’ère du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence- débat, la Maison des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tizi Ouzou, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -887,91 +1047,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations sociales à l’épreuve du numérique Une comparaison France/Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. 2024, 978-2-336-46481-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -981,171 +1141,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autogestion des villages kabyles face au Covid-19 : entre maintien des valeurs ancestrales et dynamiques nouvelles de mobilisation en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES ÉMERGENCES DU MONDE D'APRÈS L'information-communication à l'épreuve d'une crise sanitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-14-035038-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles formes de contestation à l’ère du Web en Méditerranée : Le cas de l’Algérie et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses de l’action citoyenne. Bilan d’une décennie de recherche sur les réseaux numériques. Agadir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1155,114 +1315,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilisations citoyennes informationnelles et l'évolution des cadres de luttes : pratiques collectives et médiactivistes numériques : le cas de la France et de l'Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université d'Aix Marseille, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04187927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1409,51 +1569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956725v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetta Belgacem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tanti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956773v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519040v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04187927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956725v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetta Belgacem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tanti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12368" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189624v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04187927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>