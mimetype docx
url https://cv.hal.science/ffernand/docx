--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -331,243 +331,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Assessing and Improving Deep Neural Networks Reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of High-Level-Synthesis on Reliability of Artificial Neural Network Hardware Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Design &amp; Test</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3377596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748638v1</w:t>
+                <w:t xml:space="preserve">hal-04514579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of High-Level-Synthesis on Reliability of Artificial Neural Network Hardware Accelerators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in Assessing and Improving Deep Neural Networks Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Design &amp; Test</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3377596⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04514579v1</w:t>
+                <w:t xml:space="preserve">hal-04748638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Impact of Compiler Optimizations on GPUs Reliability</w:t>
               </w:r>
@@ -1042,51 +1042,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1095,51 +1095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENFOR-SA: End-to-end Cross-layer Transient Fault Injector for Efficient and Accurate DNN Reliability Assessment on Systolic Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Billig Tonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1203,51 +1203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Reliability Assessment of DNNs through Simultaneous Fault Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Billig Tonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1268,51 +1268,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAC 2026 - IEEE/ACM Design Automation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM/IEEE, Jul 2026, Long Beach (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525686v1</w:t>
+                <w:t xml:space="preserve">hal-05525686v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Limitations of Activation Clipping for Fault Mitigation in Vision and Language Transformers</w:t>
               </w:r>
@@ -1400,787 +1400,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Input Selection For Deep Neural Networks Reliability Evaluation</w:t>
+                <w:t xml:space="preserve">Assessing the Limitations of Activation Clipping for Fault Mitigation in Vision and Language Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Kastriotou</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Carro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC 2025 - IEEE Nuclear &amp; Space Radiation Effects Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2025, Nashville (Tennessee), United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">LATS 2026 - 27th IEEE Latin American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2026, Florianopolis, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006303v1</w:t>
+                <w:t xml:space="preserve">hal-05546010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Test Symposium Teams : an Anniversary Snapshot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability Assessment of Deep Neural Networks and Accelerators Across Design Stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hasan Ahmadilivani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natalia Cherezova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Glaß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David GUERRERO BALAGUERA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maksim Jenihhin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raimund Ubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2025 - 30th IEEE European Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LATS 2026 - 27th IEEE Latin American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Florianopolis, SC, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173907v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Session: Reliability Assessment Recipes for DNN Accelerators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastien Deveautour</w:t>
+                <w:t xml:space="preserve">Strategic Input Selection For Deep Neural Networks Reliability Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kastriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTS 2024 - IEEE VLSI Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NSREC 2025 - IEEE Nuclear &amp; Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2025, Nashville (Tennessee), United States. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572731v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaxiMals: A Low-cost Hardening Technique for Large Vision Transformers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+                <w:t xml:space="preserve">European Test Symposium Teams : an Anniversary Snapshot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Jenihhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaan Raik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Jutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Cherezova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Ubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS 2024 - Conference is an annual on RADiation Effects on Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETS 2025 - 30th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tallinn, Estonia. pp.1-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS63895.2025.11049652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736704v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Assessment of Large DNN Models: Trading Off Performance and Accuracy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Fault Simulation and Beam Data for CNN Error Rate Estimation on RISC-V Commercial Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan-David Guerrero-Balaguera</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI-SoC 2024 - IFIP/IEEE International Conference on Very Large Scale Integration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOLTS 2024 - 30th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA/IRISA Rennes, Jul 2024, Rennes, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736733v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Fault Simulation and Beam Data for CNN Error Rate Estimation on RISC-V Commercial Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability Assessment of Large DNN Models: Trading Off Performance and Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junchao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcello Traiola</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-David Guerrero-Balaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2024 - 30th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VLSI-SoC 2024 - IFIP/IEEE International Conference on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delft University of Technology and University of Abdelmalek Saadi University, Oct 2024, Tanger, Morocco. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5286/ISIS.E.RB2300036)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638468v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Fault Tolerant Semantic Segmentation for Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Iurada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Cavagnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,198 +2199,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNCV 2024 - 3rd Workshop on Uncertainty Quantification for Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milano, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and Security of AI Hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Gnad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Gnad</w:t>
+                <w:t xml:space="preserve">Jonas Krautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Layer Reliability Evaluation and Efficient Hardening of Large Vision Transformers Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2425,1052 +2399,1311 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Automation Conference (DAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron-Induced Error Rate of Vision Transformer Models on GPUs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Special Session: Reliability Assessment Recipes for DNN Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hasan Ahmadilivani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Deveautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Guerrero Balaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS - RADiation and its Effects on Components and Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTS 2024 - IEEE VLSI Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Tempe AZ USA, United States. pp.131788 - 131828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2022.3229767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124814v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability evaluation of Convolutional Neural Network's basic operations on a RISC-V processor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MaxiMals: A Low-cost Hardening Technique for Large Vision Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC 2023 - IEEE Nuclear &amp; Space Radiation Effects Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Nuclear and Plasma Sciences Society (NPSS), Jul 2023, Kansas City, MO, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">RADECS 2024 - Conference is an annual on RADiation Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RADECS Association, Sep 2024, Maspalomas, Canary Islands, Spain. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047058v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of High-Level-Synthesis on Reliability of Neural Network Hardware Accelerators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reliability evaluation of Convolutional Neural Network's basic operations on a RISC-V processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSREC 2023 - IEEE Nuclear &amp; Space Radiation Effects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Kansas City (US), United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">, IEEE Nuclear and Plasma Sciences Society (NPSS), Jul 2023, Kansas City, MO, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113282v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Improving GPUs' Reliability Combining Beam Experiments with Fault Simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rech</w:t>
+                <w:t xml:space="preserve">Impact of High-Level-Synthesis on Reliability of Neural Network Hardware Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC 2023 - IEEE International Test Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NSREC 2023 - IEEE Nuclear &amp; Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Kansas City (US), United States. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITC51656.2023.00034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04398063v1</w:t>
+                <w:t xml:space="preserve">hal-04113282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-Reliability Trade-Off in Graphics Processing Units</w:t>
+                <w:t xml:space="preserve">Understanding and Improving GPUs' Reliability Combining Beam Experiments with Fault Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Carro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADiation Effects on Components and Systems (RADECS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITC 2023 - IEEE International Test Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anaheim, United States. pp.176-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITC51656.2023.00034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680872v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of neutron-induced errors on a multicore RISC-V platform</w:t>
+                <w:t xml:space="preserve">Neutron-Induced Error Rate of Vision Transformer Models on GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2022 - 28th IEEE International Symposium on OnLine Testing and Robust System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Torino, Italy. pp.1-7</w:t>
+              <w:t xml:space="preserve">RADECS - RADiation and its Effects on Components and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697265v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Deep Neural Networks Neutrons-Induced Error Model</w:t>
+                <w:t xml:space="preserve">Performance-Reliability Trade-Off in Graphics Processing Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC 2022 - IEEE Nuclear &amp; Space Radiation Effects Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Provo, United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">RADiation Effects on Components and Systems (RADECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652138v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impact of Mixed-Precision on Fault Propagation for Deep Neural Networks on GPUs</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of neutron-induced errors on a multicore RISC-V platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI 2022 - IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOLTS 2022 - 28th IEEE International Symposium on OnLine Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Torino, Italy. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903347v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterizing Deep Neural Networks Neutrons-Induced Error Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NSREC 2022 - IEEE Nuclear &amp; Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Provo, United States. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the Impact of Mixed-Precision on Fault Propagation for Deep Neural Networks on GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISVLSI 2022 - IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nicosia, Italy. pp.327-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI54635.2022.00071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Special session: How approximate computing impacts verification, test and reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Sekanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdeněk Vašíček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th VLSI Test Symposium (VTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, San Francisco, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VTS.2018.8368628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02421106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3480,411 +3713,626 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Input Selection for Deep Neural Networks Reliability Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kastriotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSREC 2025 - IEEE Nuclear &amp; Space Radiation Effects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nashville (Tennessee), United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of neutron-induced errors on a RISC-V processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RISC-V Week 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Lifetime of HPC Machines: Issues, Implications, and Open Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Boëzennec</w:t>
+                <w:t xml:space="preserve">PC-Posits: Enhanced Soft Error Resilience of Posit Arithmetic Through Analytical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishesh Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbi Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312072v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Strategic Input Selection For Deep Neural Networks Reliability Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kastriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing the Lifetime of HPC Machines: Issues, Implications, and Open Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Boëzennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fault-Aware Design and Training to Enhance DNNs Reliability with Zero-Overhead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Cavagnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3899,95 +4347,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ciccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Averta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4134,51 +4582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Loureiro Coelho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Saveriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Allen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2025.3528764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-024-06119-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514579v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3377596" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Vella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638249" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Cavagnero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciccone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Averta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03865253v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Esteban Rodriguez Condia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Guerrero Balaguera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Rodriguez Condia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3166260" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Billig Tonetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kastriotou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jenihhin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Jutman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cherezova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Ubar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS63895.2025.11049652" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasan Ahmadilivani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3229767" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Esposito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Guerrero-Balaguera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5286/ISIS.E.RB2300036)" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Iurada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gnad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Krautter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04124814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04047058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04113282v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes Dos Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398063v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC51656.2023.00034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI54635.2022.00071" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02421106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sekanina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Va&#353;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2018.8368628" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903370v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tommasi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Loureiro Coelho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Saveriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Allen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2025.3528764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-024-06119-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3377596" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Vella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638249" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Cavagnero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciccone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Averta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03865253v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Esteban Rodriguez Condia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Guerrero Balaguera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Rodriguez Condia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3166260" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Billig Tonetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525686v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasan Ahmadilivani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cherezova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gla&#223;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David GUERRERO BALAGUERA" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jenihhin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kastriotou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Jutman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Ubar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS63895.2025.11049652" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Esposito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Guerrero-Balaguera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5286/ISIS.E.RB2300036)" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Iurada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577494v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gnad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Krautter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3229767" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04047058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04113282v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes Dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC51656.2023.00034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04124814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI54635.2022.00071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02421106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sekanina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Va&#353;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2018.8368628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishesh Mishra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbi Chatterjee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kastriotou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tommasi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>