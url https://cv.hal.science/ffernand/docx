--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1875,789 +1875,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Fault Simulation and Beam Data for CNN Error Rate Estimation on RISC-V Commercial Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Special Session: Reliability Assessment Recipes for DNN Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hasan Ahmadilivani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Deveautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Guerrero Balaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2024 - 30th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTS 2024 - IEEE VLSI Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Tempe AZ USA, United States. pp.131788 - 131828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2022.3229767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638468v1</w:t>
+                <w:t xml:space="preserve">hal-04572731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Assessment of Large DNN Models: Trading Off Performance and Accuracy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Esposito</w:t>
+                <w:t xml:space="preserve">MaxiMals: A Low-cost Hardening Technique for Large Vision Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI-SoC 2024 - IFIP/IEEE International Conference on Very Large Scale Integration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RADECS 2024 - Conference is an annual on RADiation Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RADECS Association, Sep 2024, Maspalomas, Canary Islands, Spain. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736733v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Fault Tolerant Semantic Segmentation for Autonomous Driving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability Assessment of Large DNN Models: Trading Off Performance and Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junchao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Iurada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Niccolò Cavagnero</w:t>
+                <w:t xml:space="preserve">Giuseppe Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rech</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-David Guerrero-Balaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNCV 2024 - 3rd Workshop on Uncertainty Quantification for Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VLSI-SoC 2024 - IFIP/IEEE International Conference on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delft University of Technology and University of Abdelmalek Saadi University, Oct 2024, Tanger, Morocco. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5286/ISIS.E.RB2300036)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684784v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and Security of AI Hardware</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient Fault Tolerant Semantic Segmentation for Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Meyers</w:t>
+                <w:t xml:space="preserve">Leonardo Iurada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Cavagnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Averta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-10</w:t>
+              <w:t xml:space="preserve">UNCV 2024 - 3rd Workshop on Uncertainty Quantification for Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milano, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577494v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Layer Reliability Evaluation and Efficient Hardening of Large Vision Transformers Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Fault Simulation and Beam Data for CNN Error Rate Estimation on RISC-V Commercial Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation Conference (DAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">IOLTS 2024 - 30th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA/IRISA Rennes, Jul 2024, Rennes, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456702v1</w:t>
+                <w:t xml:space="preserve">hal-04638468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Session: Reliability Assessment Recipes for DNN Accelerators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability and Security of AI Hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Bosio</w:t>
+                <w:t xml:space="preserve">Dennis Gnad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Deveautour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan David Guerrero Balaguera</w:t>
+                <w:t xml:space="preserve">Jonas Krautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTS 2024 - IEEE VLSI Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572731v1</w:t>
+                <w:t xml:space="preserve">hal-04577494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaxiMals: A Low-cost Hardening Technique for Large Vision Transformers</w:t>
+                <w:t xml:space="preserve">Cross-Layer Reliability Evaluation and Efficient Hardening of Large Vision Transformers Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
@@ -2692,488 +2692,488 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS 2024 - Conference is an annual on RADiation Effects on Components and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RADECS Association, Sep 2024, Maspalomas, Canary Islands, Spain. pp.1-5</w:t>
+              <w:t xml:space="preserve">Design Automation Conference (DAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736704v1</w:t>
+                <w:t xml:space="preserve">hal-04456702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability evaluation of Convolutional Neural Network's basic operations on a RISC-V processor</w:t>
+                <w:t xml:space="preserve">Neutron-Induced Error Rate of Vision Transformer Models on GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC 2023 - IEEE Nuclear &amp; Space Radiation Effects Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Nuclear and Plasma Sciences Society (NPSS), Jul 2023, Kansas City, MO, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">RADECS - RADiation and its Effects on Components and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047058v1</w:t>
+                <w:t xml:space="preserve">hal-04124814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of High-Level-Synthesis on Reliability of Neural Network Hardware Accelerators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Fernandes Dos Santos</w:t>
+                <w:t xml:space="preserve">Reliability evaluation of Convolutional Neural Network's basic operations on a RISC-V processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSREC 2023 - IEEE Nuclear &amp; Space Radiation Effects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Kansas City (US), United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">, IEEE Nuclear and Plasma Sciences Society (NPSS), Jul 2023, Kansas City, MO, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113282v2</w:t>
+                <w:t xml:space="preserve">hal-04047058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Improving GPUs' Reliability Combining Beam Experiments with Fault Simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rech</w:t>
+                <w:t xml:space="preserve">Impact of High-Level-Synthesis on Reliability of Neural Network Hardware Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC 2023 - IEEE International Test Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NSREC 2023 - IEEE Nuclear &amp; Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Kansas City (US), United States. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398063v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron-Induced Error Rate of Vision Transformer Models on GPUs</w:t>
+                <w:t xml:space="preserve">Understanding and Improving GPUs' Reliability Combining Beam Experiments with Fault Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Carro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS - RADiation and its Effects on Components and Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITC 2023 - IEEE International Test Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anaheim, United States. pp.176-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITC51656.2023.00034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124814v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-Reliability Trade-Off in Graphics Processing Units</w:t>
               </w:r>
@@ -3587,51 +3587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Sekanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdeněk Vašíček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4582,51 +4582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Loureiro Coelho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Saveriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Allen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2025.3528764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-024-06119-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3377596" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Vella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638249" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Cavagnero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciccone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Averta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03865253v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Esteban Rodriguez Condia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Guerrero Balaguera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Rodriguez Condia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3166260" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Billig Tonetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525686v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasan Ahmadilivani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cherezova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gla&#223;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David GUERRERO BALAGUERA" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jenihhin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kastriotou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Jutman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Ubar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS63895.2025.11049652" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Esposito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Guerrero-Balaguera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5286/ISIS.E.RB2300036)" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Iurada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577494v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gnad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Krautter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3229767" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04047058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04113282v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes Dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC51656.2023.00034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04124814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI54635.2022.00071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02421106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sekanina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Va&#353;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2018.8368628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishesh Mishra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbi Chatterjee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kastriotou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tommasi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Loureiro Coelho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Saveriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Allen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2025.3528764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-024-06119-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3377596" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Vella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638249" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Cavagnero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciccone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Averta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03865253v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Esteban Rodriguez Condia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Guerrero Balaguera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Rodriguez Condia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3166260" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Billig Tonetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525686v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasan Ahmadilivani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cherezova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gla&#223;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David GUERRERO BALAGUERA" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jenihhin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kastriotou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Jutman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Ubar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS63895.2025.11049652" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3229767" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Esposito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Guerrero-Balaguera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5286/ISIS.E.RB2300036)" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Iurada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gnad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Krautter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04124814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04047058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04113282v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes Dos Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC51656.2023.00034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI54635.2022.00071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02421106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sekanina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Va&#353;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2018.8368628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishesh Mishra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbi Chatterjee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kastriotou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tommasi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>