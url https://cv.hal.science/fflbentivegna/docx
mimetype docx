--- v0 (2026-03-18)
+++ v1 (2026-05-09)
@@ -896,248 +896,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-selective defect mode amplification in a photonic crystal with intracavity 2D arrays of metallic nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence of voltage-controlled polarization plane rotation in a magnetic and electro-optic heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Moiseev</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (6), pp.1645. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (10), pp.105006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.001645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab2780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142635v1</w:t>
+                <w:t xml:space="preserve">hal-02470364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of voltage-controlled polarization plane rotation in a magnetic and electro-optic heterostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization-selective defect mode amplification in a photonic crystal with intracavity 2D arrays of metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Moiseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Glukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94 (10), pp.105006. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (6), pp.1645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab2780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.001645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470364v1</w:t>
+                <w:t xml:space="preserve">hal-02142635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective polarization generation in an amplifying photonic crystal with 2D array of metal nanoparticles</w:t>
               </w:r>
@@ -1840,63 +1840,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Goos-Hänchen shift with external electric and magnetic fields in an electro-optic/magneto-electric heterostructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
+                <w:t xml:space="preserve">Influence of the linear magneto-electric effect on the lateral shift of light reflected from a magneto-electric film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu S Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1919,118 +1919,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4951717⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 741, pp.012201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/741/1/012201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321102v1</w:t>
+                <w:t xml:space="preserve">hal-02479898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the linear magneto-electric effect on the lateral shift of light reflected from a magneto-electric film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu S Dadoenkova</w:t>
+                <w:t xml:space="preserve">Controlling the Goos-Hänchen shift with external electric and magnetic fields in an electro-optic/magneto-electric heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2053,82 +2053,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 741, pp.012201. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119, pp.203101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/741/1/012201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4951717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479898v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascading processes in the nonlinear diffraction of light by standing acoustic waves</w:t>
               </w:r>
@@ -5420,749 +5420,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-selective defect mode suppression in a deterministic aperiodic photonic crystal through plasmon excitation in an embedded array of metallic nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.G. Moiseev</w:t>
+                <w:t xml:space="preserve">Exploiting plasmon resonances in a composite photonic crystal for polarization-sensitive dichroic filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Glukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics and Plasmonics at the Mesoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874578v1</w:t>
+                <w:t xml:space="preserve">hal-02874576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting plasmon resonances in a composite photonic crystal for polarization-sensitive dichroic filtering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface plasmon polariton generation in a carbon nanotube on dielectric substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Kadochkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Zolotovskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Plasmonics at the Mesoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanophotonics VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2555761⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02874576v1</w:t>
+                <w:t xml:space="preserve">hal-02874577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon polariton generation in a carbon nanotube on dielectric substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey Moiseev</w:t>
+                <w:t xml:space="preserve">Polarization-selective defect mode suppression in a deterministic aperiodic photonic crystal through plasmon excitation in an embedded array of metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Glukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor Zolotovskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics VIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris (online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2555384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02874577v1</w:t>
+                <w:t xml:space="preserve">hal-02874578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Поляризационно-селективное усиление дефектной моды в фотонно-кристаллической структуре с плазмонным метаслоем (Polarization-selective amplification of a defect mode in a photonic crystal structure with a plasmonic metalayer)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtre amplificateur polarisant par excitation d’un plasmon de surface dans un cristal photonique actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Glukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.V. Ivanov</w:t>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">All-Russian Conference on Fiber Optics (ARCFO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Perm, Russia</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique Micro-Ondes JCOM 2019 (Société Française d’Optique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470613v1</w:t>
+                <w:t xml:space="preserve">hal-02470606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective polarization generation in an amplifying photonic crystal with a 2D array of metal nanoparticles</w:t>
+                <w:t xml:space="preserve">Поляризационно-селективное усиление дефектной моды в фотонно-кристаллической структуре с плазмонным метаслоем (Polarization-selective amplification of a defect mode in a photonic crystal structure with a plasmonic metalayer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Glukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I.A. Glukhov</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.A. Vartanyan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O.V. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics + Optoelectronics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">All-Russian Conference on Fiber Optics (ARCFO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Perm, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473105v1</w:t>
+                <w:t xml:space="preserve">hal-02470613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre amplificateur polarisant par excitation d’un plasmon de surface dans un cristal photonique actif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective polarization generation in an amplifying photonic crystal with a 2D array of metal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Moiseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Glukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Vartanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Morel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.A. Fotiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique Micro-Ondes JCOM 2019 (Société Française d’Optique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">SPIE Optics + Optoelectronics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470606v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Влияние положения и параметров двумерного массива металлических наночастиц на дефектную моду фотонного кристалла (Effect of the position and parameters of a two-dimensional array of metal nanoparticles on the defect mode of a photonic crystal)</w:t>
               </w:r>
@@ -6502,51 +6502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu S Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6923,51 +6923,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral shift of light reflected from a magneto-electric film</w:t>
+                <w:t xml:space="preserve">Goos-Hänchen shift of a light beam upon reflection from a magnetic film on a non-magnetic substrate: effect of misfit strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
@@ -6981,127 +6981,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.P. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saint-Petersburg OPEN 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual International Conference “Days on Diffraction - 2016”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Saint-Petersburg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291965v1</w:t>
+                <w:t xml:space="preserve">hal-02470584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goos-Hänchen shift of a light beam upon reflection from a magnetic film on a non-magnetic substrate: effect of misfit strain</w:t>
+                <w:t xml:space="preserve">Lateral shift of light reflected from a magneto-electric film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
@@ -7115,90 +7102,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.V. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference “Days on Diffraction - 2016”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Saint-Petersburg OPEN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Petersbourg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/741/1/012201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470584v1</w:t>
+                <w:t xml:space="preserve">hal-01291965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric and magnetic tuning of the Goos-Hänchen shift of a light beam upon reflection from a magneto-electric heterostructure</w:t>
               </w:r>
@@ -7513,51 +7513,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint Petersburg OPEN 2016 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Saint Petersburg, Russia. pp.012201, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/741/1/012201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397322v1</w:t>
@@ -8201,446 +8201,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral properties of amplified spontaneous emission in laterally-coupled integrated micro-resonators</w:t>
+                <w:t xml:space="preserve">Theoretical description of a 2D volume hologram with sources”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann G. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Galstian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moussa Djama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TaCoNa-Photonics 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Optical Society Topical Meeting on Diffractive Optics (DO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940268v1</w:t>
+                <w:t xml:space="preserve">hal-01123997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear acousto-optical diffraction by standing acoustic waves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
+                <w:t xml:space="preserve">Couplage d'un émetteur dans les modes de résonance d'un cristal photonique bidimensionnel actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann G. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deka Moussa Djama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Transparent Optical Networks (ICTON 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Coventry, United Kingdom</w:t>
+              <w:t xml:space="preserve">31èmes Journées Nationales d’Optique Guidée (JNOG 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123988v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage d'un émetteur dans les modes de résonance d'un cristal photonique bidimensionnel actif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann G. Boucher</w:t>
+                <w:t xml:space="preserve">Nonlinear acousto-optical diffraction by standing acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Shevchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.P. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées Nationales d’Optique Guidée (JNOG 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Transparent Optical Networks (ICTON 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Coventry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123992v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical description of a 2D volume hologram with sources”</w:t>
+                <w:t xml:space="preserve">Spectral properties of amplified spontaneous emission in laterally-coupled integrated micro-resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann G. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Moussa Djama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Optical Society Topical Meeting on Diffractive Optics (DO 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TaCoNa-Photonics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Bad Honnef, Germany. pp.113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4750113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123997v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical diffraction by standing acoustic waves in a GaAs Film</w:t>
               </w:r>
@@ -9512,274 +9512,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting plasmon resonances in a composite photonic crystal for polarization-sensitive dichroic filtering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface plasmon polariton generation in a carbon nanotube on dielectric substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Kadochkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Zolotovskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Plasmonics at the Mesoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2555761⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1134521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540815v1</w:t>
+                <w:t xml:space="preserve">hal-02540821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon polariton generation in a carbon nanotube on dielectric substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting plasmon resonances in a composite photonic crystal for polarization-sensitive dichroic filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Glukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor Zolotovskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics VIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2555384⟩</w:t>
+              <w:t xml:space="preserve">Photonics and Plasmonics at the Mesoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.113680F. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540821v1</w:t>
+                <w:t xml:space="preserve">hal-02540815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the Goos-Hänchen and Imbert-Fedorov effects in a magneto-electric liquid-crystal-based system for applications to tunable chemical vapor detection</w:t>
               </w:r>
@@ -10368,260 +10368,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of matrix-dopant interactions for all-optical memorization in doped xerogels</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">1994, pp.609. </w:t>
+                <w:t xml:space="preserve">Studies on an optical memory effect in doped gel matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.188998⟩</w:t>
+                <w:t xml:space="preserve">M. Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1994, pp.34-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.1994.635808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471320v1</w:t>
+                <w:t xml:space="preserve">hal-02471321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on an optical memory effect in doped gel matrices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of matrix-dopant interactions for all-optical memorization in doped xerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1994, pp.609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.188998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chaput</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02471321v1</w:t>
+                <w:t xml:space="preserve">hal-02471320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10800,51 +10800,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD3A304A"/>
+    <w:nsid w:val="5466D588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11031,51 +11031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fflbentivegna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1793-2157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180027859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikodem Le&#347;niewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dadoenkova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bentivegna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Gruszecki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21700" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Zolotovskii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Dadoenkova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kadochkin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Moiseev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109593" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04444-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Glukhov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Moiseev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008652" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kadochkin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Svetukhin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abb8c4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001645" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470364v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab2780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Vartanyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Fotiadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520788" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.S. Dadoenkova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Petrov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Bichurin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010162" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2842640" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. S. Dadoenkova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa7f51" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Svetukhin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Zhukov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6691-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Dadoenkova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Lyubchanskii" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/19/1/015610" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4951717" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu S Dadoenkova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/741/1/012201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013815" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Shevchenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2012.05.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Zabolotin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.002216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tariaki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulvert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Topomondzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2007.07025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kimel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Pisarev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rzhevskiy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.E. Kalinin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sitnikov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kimel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pisarev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rasing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190214785" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentivegna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Gridnev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Pavlov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvernault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Petukhov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126754v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nyvlt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jamet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.369537" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jurdik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Meerts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jamet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imhoff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367952" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00665701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363425" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668968v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larrue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zarzycki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.109585" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Abramov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Glukhov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31868/RFL.2022.136-137" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251010v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874578v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874576v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555761" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874577v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Kadochkin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zolotovskii" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555384" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Ivanov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473105v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Vartanyan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Fotiadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470606v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470617v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470572v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470634v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470594v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatarenko A.S." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737757v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470591v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Sheikh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123994v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Al Sheikh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4750113" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123992v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deka Moussa Djama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123997v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Galstian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussa Djama" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shyshmakov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940296v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940319v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulbry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540815v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540821v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695359v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2017.8261704" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD.2017.8168001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293733v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD.2016.7756824" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471336v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471324v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Darracq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.312917" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.188998" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471321v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaput" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.1994.635808" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00713894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fflbentivegna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1793-2157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180027859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikodem Le&#347;niewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dadoenkova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bentivegna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Gruszecki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21700" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Zolotovskii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Dadoenkova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kadochkin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Moiseev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109593" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04444-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Glukhov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Moiseev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008652" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kadochkin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Svetukhin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abb8c4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab2780" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001645" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Vartanyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Fotiadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520788" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.S. Dadoenkova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Petrov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Bichurin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010162" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2842640" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. S. Dadoenkova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa7f51" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Svetukhin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Zhukov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6691-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Dadoenkova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Lyubchanskii" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/19/1/015610" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu S Dadoenkova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/741/1/012201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4951717" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013815" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Shevchenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2012.05.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Zabolotin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.002216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tariaki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulvert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Topomondzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2007.07025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kimel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Pisarev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rzhevskiy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.E. Kalinin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sitnikov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kimel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pisarev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rasing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190214785" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentivegna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Gridnev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Pavlov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvernault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Petukhov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126754v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nyvlt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jamet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.369537" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jurdik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Meerts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jamet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imhoff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367952" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00665701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363425" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668968v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larrue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zarzycki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.109585" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Abramov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Glukhov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31868/RFL.2022.136-137" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251010v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555761" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Kadochkin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zolotovskii" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555384" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874578v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470606v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Ivanov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473105v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Vartanyan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Fotiadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470617v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470572v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470634v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470594v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatarenko A.S." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737757v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470591v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Sheikh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123994v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Al Sheikh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123997v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Galstian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussa Djama" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123992v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deka Moussa Djama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4750113" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shyshmakov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940296v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940319v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulbry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540821v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540815v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695359v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2017.8261704" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD.2017.8168001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293733v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD.2016.7756824" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471336v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471324v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Darracq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.312917" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471321v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaput" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.1994.635808" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.188998" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00713894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>