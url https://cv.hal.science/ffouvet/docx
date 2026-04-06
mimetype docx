--- v0 (2026-03-12)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -238,165 +238,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accords conventionnels en matière d'heures supplémentaires : erreur et leurres</w:t>
+                <w:t xml:space="preserve">Objectivité et réalisme : soutènements de l'édifice jurisprudentiel du régime des mutations du rapport d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.399-405</w:t>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8/9, pp.6-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098890v1</w:t>
+                <w:t xml:space="preserve">hal-04961730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectivité et réalisme : soutènements de l'édifice jurisprudentiel du régime des mutations du rapport d'emploi</w:t>
+                <w:t xml:space="preserve">Les accords conventionnels en matière d'heures supplémentaires : erreur et leurres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8/9, pp.6-18</w:t>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.399-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961730v1</w:t>
+                <w:t xml:space="preserve">hal-04098890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les accords conventionnels en matière d'heures supplémentaires : erreur et leurres</w:t>
               </w:r>
@@ -652,303 +652,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04096425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’attribution des frais liés à l’activité de l’entreprise</w:t>
+                <w:t xml:space="preserve">Le fait religieux dans l'entreprise. Les suites françaises des arrêts de la Cour de justice de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11, pp.725-730</w:t>
+              <w:t xml:space="preserve">Hungarian Labour Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.28-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050511v1</w:t>
+                <w:t xml:space="preserve">hal-04050492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fait religieux dans l'entreprise. Les suites françaises des arrêts de la Cour de justice de l’Union européenne</w:t>
+                <w:t xml:space="preserve">L’attribution des frais liés à l’activité de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hungarian Labour Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, pp.28-40</w:t>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.725-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050492v1</w:t>
+                <w:t xml:space="preserve">hal-04050511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une distinction entre les libertés instituantes et les libertés-prérogatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.309</w:t>
+              <w:t xml:space="preserve">, 2017, 5, pp.309-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050507v1</w:t>
+                <w:t xml:space="preserve">halshs-02242174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'une distinction entre les libertés instituantes et les libertés-prérogatives</w:t>
+                <w:t xml:space="preserve">L’avantage individuel acquis, le contrat et le projet de loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5, pp.309-315</w:t>
+              <w:t xml:space="preserve">, 2016, pp.429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02242174v1</w:t>
+                <w:t xml:space="preserve">hal-04050514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avantage individuel acquis, le contrat et le projet de loi</w:t>
               </w:r>
@@ -997,431 +997,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02242081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avantage individuel acquis, le contrat et le projet de loi</w:t>
+                <w:t xml:space="preserve">L'exercice constitutionnellement garanti du droit individuel de faire grève face à l'exigence d'un préavis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.429</w:t>
+              <w:t xml:space="preserve">, 2015, 6, pp.411-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050514v1</w:t>
+                <w:t xml:space="preserve">halshs-02241976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exercice constitutionnellement garanti du droit individuel de faire grève face à l'exigence d'un préavis</w:t>
+                <w:t xml:space="preserve">L’exercice constitutionnellement garanti du droit individuel de faire grève face à l’exigence d’un préavis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, pp.411-414</w:t>
+              <w:t xml:space="preserve">, 2015, pp.411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02241976v1</w:t>
+                <w:t xml:space="preserve">hal-04050517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exercice constitutionnellement garanti du droit individuel de faire grève face à l’exigence d’un préavis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Fouvet</w:t>
+                <w:t xml:space="preserve">Panorama de droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Géniaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jeammaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.411</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz Sirey de doctrine de jurisprudence et de législation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.3033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050517v1</w:t>
+                <w:t xml:space="preserve">hal-04050521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama de droit du travail</w:t>
-[...86 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43, pp.3033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02210474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1431,788 +1362,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discipline du droit du travail au service de la défense des intérêts des travailleurs, des intérêts entrepreneuriaux ou de la justice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la gauche des facultés de droit(e)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'histoire et d'Anthropologie du Droit de l'Université Paris Nanterre, Jun 2024, Nanterre (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opposabilité à l’employeur des prérogatives de la personne du salarié : évolutions et enjeux d’un mouvement contemporain</w:t>
+                <w:t xml:space="preserve">La vie amoureuse du salarié sous les radars de l'employeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de l’Institut de Formation Syndicale relative aux « Libertés dans l’entreprise »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Amours et désamours dans l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, May 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050534v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie amoureuse du salarié sous les radars de l'employeur</w:t>
+                <w:t xml:space="preserve">L’opposabilité à l’employeur des prérogatives de la personne du salarié : évolutions et enjeux d’un mouvement contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amours et désamours dans l'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, May 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude de l’Institut de Formation Syndicale relative aux « Libertés dans l’entreprise »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098876v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les salaires minima hiérarchiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la jurisprudence du Conseil d’Etat en matière de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFDT, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une réforme destinée à rendre “le droit à la négociation des petites entreprises universel”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Centre de Recherche Critique sur le Droit (CERCRID), Référendum d’entreprise, regards sur le contenu des accords</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctions administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la jurisprudence du Conseil d’Etat en matière de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFDT, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail, enjeu d’émancipation des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e rencontres juridiques Les Transversales de Lyon 2, « Les combats juridiques de Julie-Victoire Daubié »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les accords portant sur les heures supplémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Centre de Recherche Critique sur le Droit (CERCRID), Référendum d’entreprise, regards sur le contenu des accords</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loyauté de la preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’Institut de Formation Syndicale relative à « La preuve en matière prud’homale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les suites françaises des arrêts de la CJUE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Le fait religieux dans l'entreprise : perspectives internationales et comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche Critique sur le Droit (CERCRID), Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La sollicitation directe des salariés : le référendum »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque, Quelle place pour les salariés dans l’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, du Centre de Recherche Critique sur le Droit (CERCRID), Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2222,273 +2153,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue social dans les entreprises en région Auvergne-Rhône-Alpes : évaluation de l'impact des ordonnances du 22 septembre 2017. Analyse des accords obtenus par référendum dans les TPE de la région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Berthier</w:t>
+                <w:t xml:space="preserve">Serge Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Fouvet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Nicod</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Percher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] France stratégie. 2022, 198 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03796597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle justice ? Analyse de la mise en œuvre des dispositions de la loi du 15 août 2015 relative à la contrainte pénale et à la libération sous contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mouhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mouhanna</w:t>
+                <w:t xml:space="preserve">Jennifer Boirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Boirot</w:t>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+                <w:t xml:space="preserve">Hélène Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIP Mission de recherche Droit et Justice. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01730702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2498,102 +2429,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sollicitation directe des salariés : le référendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place des salariés dans l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Mare et Martin, pp.119-137, 2019, Droit privé &amp; science criminelle, 978-2-84934-410-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2603,122 +2534,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe de libre exercice d'une activité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jeammaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, 2018, Bibliothèque de droit social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2865,51 +2796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961729v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal G&#233;niaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeammaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Frossard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Percher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961729v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961730v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal G&#233;niaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeammaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Frossard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Percher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>