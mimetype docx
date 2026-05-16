--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -238,786 +238,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectivité et réalisme : soutènements de l'édifice jurisprudentiel du régime des mutations du rapport d'emploi</w:t>
+                <w:t xml:space="preserve">Une réforme destinée à rendre « le droit à la négociation des petites entreprises universel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8/9, pp.6-18</w:t>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.384-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961730v1</w:t>
+                <w:t xml:space="preserve">halshs-04096425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accords conventionnels en matière d'heures supplémentaires : erreur et leurres</w:t>
+                <w:t xml:space="preserve">La vie amoureuse du salarié sous les radars de l'employeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 5, pp.399-405</w:t>
+              <w:t xml:space="preserve">, 2023, 12, pp.969-977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098890v1</w:t>
+                <w:t xml:space="preserve">halshs-04498020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accords conventionnels en matière d'heures supplémentaires : erreur et leurres</w:t>
+                <w:t xml:space="preserve">Objectivité et réalisme : soutènements de l'édifice jurisprudentiel du régime des mutations du rapport d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 05, pp.399-405</w:t>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8/9, pp.6-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04097448v1</w:t>
+                <w:t xml:space="preserve">hal-04961730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie amoureuse du salarié sous les radars de l'employeur</w:t>
+                <w:t xml:space="preserve">Les accords conventionnels en matière d'heures supplémentaires : erreur et leurres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12, pp.969-977</w:t>
+              <w:t xml:space="preserve">, 2023, 5, pp.399-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04498020v1</w:t>
+                <w:t xml:space="preserve">hal-04098890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une réforme destinée à rendre &amp;quot;le droit à la négociation des petites entreprises universel</w:t>
+                <w:t xml:space="preserve">Les accords conventionnels en matière d'heures supplémentaires : erreur et leurres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 5, pp.384-389</w:t>
+              <w:t xml:space="preserve">, 2023, 05, pp.399-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098885v1</w:t>
+                <w:t xml:space="preserve">halshs-04097448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une réforme destinée à rendre « le droit à la négociation des petites entreprises universel »</w:t>
+                <w:t xml:space="preserve">Le fait religieux dans l'entreprise. Les suites françaises des arrêts de la Cour de justice de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 05, pp.384-389</w:t>
+              <w:t xml:space="preserve">Hungarian Labour Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.28-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04096425v1</w:t>
+                <w:t xml:space="preserve">hal-04050492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fait religieux dans l'entreprise. Les suites françaises des arrêts de la Cour de justice de l’Union européenne</w:t>
+                <w:t xml:space="preserve">L’attribution des frais liés à l’activité de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hungarian Labour Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, pp.28-40</w:t>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.725-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050492v1</w:t>
+                <w:t xml:space="preserve">hal-04050511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’attribution des frais liés à l’activité de l’entreprise</w:t>
+                <w:t xml:space="preserve">D'une distinction entre les libertés instituantes et les libertés-prérogatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11, pp.725-730</w:t>
+              <w:t xml:space="preserve">, 2017, 5, pp.309-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050511v1</w:t>
+                <w:t xml:space="preserve">halshs-02242174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'une distinction entre les libertés instituantes et les libertés-prérogatives</w:t>
+                <w:t xml:space="preserve">L’avantage individuel acquis, le contrat et le projet de loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5, pp.309-315</w:t>
+              <w:t xml:space="preserve">, 2016, pp.429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02242174v1</w:t>
+                <w:t xml:space="preserve">hal-04050514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avantage individuel acquis, le contrat et le projet de loi</w:t>
+                <w:t xml:space="preserve">L'avantage individuel acquis, le contrat et le projet de loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.429</w:t>
+              <w:t xml:space="preserve">, 2016, 06, pp.429-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050514v1</w:t>
+                <w:t xml:space="preserve">halshs-02242081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avantage individuel acquis, le contrat et le projet de loi</w:t>
+                <w:t xml:space="preserve">L’exercice constitutionnellement garanti du droit individuel de faire grève face à l’exigence d’un préavis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 06, pp.429-432</w:t>
+              <w:t xml:space="preserve">, 2015, pp.411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02242081v1</w:t>
+                <w:t xml:space="preserve">hal-04050517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exercice constitutionnellement garanti du droit individuel de faire grève face à l'exigence d'un préavis</w:t>
               </w:r>
@@ -1066,293 +1066,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02241976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exercice constitutionnellement garanti du droit individuel de faire grève face à l’exigence d’un préavis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Fouvet</w:t>
+                <w:t xml:space="preserve">Panorama de droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Géniaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jeammaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.411</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz Sirey de doctrine de jurisprudence et de législation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.3033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050517v1</w:t>
+                <w:t xml:space="preserve">hal-04050521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama de droit du travail</w:t>
-[...86 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43, pp.3033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02210474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1362,788 +1293,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discipline du droit du travail au service de la défense des intérêts des travailleurs, des intérêts entrepreneuriaux ou de la justice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la gauche des facultés de droit(e)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'histoire et d'Anthropologie du Droit de l'Université Paris Nanterre, Jun 2024, Nanterre (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie amoureuse du salarié sous les radars de l'employeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amours et désamours dans l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Franche-Comté, May 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opposabilité à l’employeur des prérogatives de la personne du salarié : évolutions et enjeux d’un mouvement contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’Institut de Formation Syndicale relative aux « Libertés dans l’entreprise »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les salaires minima hiérarchiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la jurisprudence du Conseil d’Etat en matière de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFDT, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une réforme destinée à rendre “le droit à la négociation des petites entreprises universel”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Centre de Recherche Critique sur le Droit (CERCRID), Référendum d’entreprise, regards sur le contenu des accords</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctions administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la jurisprudence du Conseil d’Etat en matière de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFDT, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail, enjeu d’émancipation des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e rencontres juridiques Les Transversales de Lyon 2, « Les combats juridiques de Julie-Victoire Daubié »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les accords portant sur les heures supplémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Centre de Recherche Critique sur le Droit (CERCRID), Référendum d’entreprise, regards sur le contenu des accords</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loyauté de la preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’Institut de Formation Syndicale relative à « La preuve en matière prud’homale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les suites françaises des arrêts de la CJUE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Le fait religieux dans l'entreprise : perspectives internationales et comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche Critique sur le Droit (CERCRID), Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La sollicitation directe des salariés : le référendum »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque, Quelle place pour les salariés dans l’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, du Centre de Recherche Critique sur le Droit (CERCRID), Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2153,273 +2084,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue social dans les entreprises en région Auvergne-Rhône-Alpes : évaluation de l'impact des ordonnances du 22 septembre 2017. Analyse des accords obtenus par référendum dans les TPE de la région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Berthier</w:t>
+                <w:t xml:space="preserve">Serge Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Fouvet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Nicod</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Percher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] France stratégie. 2022, 198 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03796597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle justice ? Analyse de la mise en œuvre des dispositions de la loi du 15 août 2015 relative à la contrainte pénale et à la libération sous contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mouhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mouhanna</w:t>
+                <w:t xml:space="preserve">Jennifer Boirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Boirot</w:t>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+                <w:t xml:space="preserve">Hélène Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIP Mission de recherche Droit et Justice. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01730702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2429,102 +2360,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sollicitation directe des salariés : le référendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place des salariés dans l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Mare et Martin, pp.119-137, 2019, Droit privé &amp; science criminelle, 978-2-84934-410-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2534,122 +2465,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe de libre exercice d'une activité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jeammaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, 2018, Bibliothèque de droit social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2796,51 +2727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961729v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961730v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal G&#233;niaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeammaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Frossard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Percher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961729v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096425v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242174v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal G&#233;niaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeammaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Frossard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Percher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>