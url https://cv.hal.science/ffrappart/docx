--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Frappart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche (DR2) INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ffrappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4661-8274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10905024X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (198)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel calibration of global soil roughness effects for SMOS-IC soil moisture and L-VOD products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preethi Konkathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanpin Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 329, pp.114946. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Dynamics of the Lanalhue Lake Basin in South-Central Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Fuentes-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Bravo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martínez-Retureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (8), pp.1114. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17081114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Cover in the Congo Basin: Consistency Evaluation of Seven Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (10), pp.1609. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f16101609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Source Satellite Altimetry for Monitoring Storm Wave Footprints in the English Channel’s Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saiful Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), pp.3262. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of L-band zeroth-order vegetation scattering albedo from SMAP observations in tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 328, pp.114890. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From theory to hydrological practice: Leveraging CYGNSS data over seven years for advanced soil moisture monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Hai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunglok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wade Crow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Yueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 316, pp.114509. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic Variability of the Grey River Basin (Chilean Patagonia): Trends and Relationship with Large-Scale Climatic Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Fuentes-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.1895. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17131895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capabilities of Optical and C-Band Radar Satellite Data to Detect and Understand Faba Bean Phenology over a 6-Year Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herivanona Ramiakatrarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.1933. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17111933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1 vegetation optical depth retrievals over the international soil moisture network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixuan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.2555412. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2025.2555412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced phycocyanin detection in a south American lake using landsat imagery and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Francisco Bustos Usta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Bravo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1633522. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1633522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based mapping of annual canopy height and aboveground biomass in African dense forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien de Truchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Sean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Jörg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1724950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large live biomass carbon losses from droughts in the northern temperate ecosystems during 2016-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4980. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59999-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of forest cover in the Pacific coast of Ecuador (1960–2019): a comparison of Land Use/Land Cover (LULC) remote sensing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1536105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Coupled Patterns of Teleconnection Between Rainfall in the Ogooué River Basin and Sea Surface Temperature in Tropical Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakaros Bogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brice Ebode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Onguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.753. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17050753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Avocado Plantations as Driver of Land Use and Land Cover Change in Chile’s Aconcagua Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés A Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mondaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martínez-Retureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.750. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land14040750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting surface temperature in Lake Villarrica (Chilean Patagonia) using a long short-term memory model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bustos Usta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Bravo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.40091. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-23937-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal Monitoring of Ecuadorian Andean High Wetlands Using Radar and Multispectral Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Huaraca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Zapata-Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Páez-Bimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braulio Lahuatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.1637. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17111637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological control of groundwater variations in the Congo River Basin revealed by GRACE water storage change decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M Kitambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael M Tshimanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Blazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.102810. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread and Exceptional Reduction in River Water Levels Across the Amazon Basin During the 2023 Extreme Drought Revealed by Satellite Altimetry and SWOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fassoni‐andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (11), pp.e2025GL116180. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025gl116180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IB-AGC: Annual 25 km global live biomass carbon product from SMOS L-band passive microwave vegetation optical depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Scipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1156. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05470-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and patterns of land cover change in the Piura River Basin (Peruvian Pacific slope and coast) in the last two decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorela Castillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1529044. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1529044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global long-term (2002–2022) C-band vegetation optical depth record retrieved after merging AMSR-E, AMSR2 and WindSat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongbo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle De Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.104961. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SWOT altimetry data for monitoring coastal hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.104982. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use-induced soil carbon loss in the dry tropics nearly offsets gains in northern lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.10008. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-64929-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing SWOT interferometric SAR altimetry for inland water monitoring: insights from Lake Léman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1572114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of 1 km surface soil moisture from Sentinel-1 over bare soil and grassland on the Qinghai-Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanpin Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 318, pp.114563. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Variations in Biophysical Water Quality Parameters: An Integrated In Situ and Remote Sensing Analysis of an Urban Lake in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Yépez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Saavedra-Passache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pincheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.427. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16020427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of various proxies for downscaling coarse-resolution VOD products over the contiguous United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangyuan Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130, pp.103910. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2024.103910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Time Series of Water Volume in Lake Ranco (South Chile) through Satellite Altimetry and Its Relationship with Climatic Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Fuentes-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (14), pp.1997. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16141997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314, pp.114401. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal Pigment Estimation Models to Assess Bloom Toxicity in a South American Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Francisco Bustos Usta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Bravo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (24), pp.3708. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16243708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal-scale intercomparison of SMAP and fused SMOS-SMAP soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanpin Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunglok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2024.1440891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving mean water lake surface elevation estimates using dense lidar measurements from the GEDI satellite mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crétaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.101213. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global carbon balance of the forest: satellite-based L-VOD results over the last decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2024.1338618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “ReCuSum: A polyvalent method to monitor tropical forest disturbances” [ISPRS J. Photogramm. Rem. Sens. 203 (2023) 358–372]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisy Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 211, pp.298. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorophyll-a Detection Algorithms at Different Depths Using In Situ, Meteorological, and Remote Sensing Data in a Chilean Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bustos Usta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Bravo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (4), pp.647. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16040647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the temporal resolution of water levels from altimetry using D-InSAR: A case study of 10 Swedish Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Aminjafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jaramillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.100162. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2024.100162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Machine Learning and Remote Sensing for Water Quality Analysis in Lake Ranco, Southern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Bravo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Ruíz-Guirola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Montejo-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (18), pp.3401. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16183401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-Observed Increase in Aboveground Carbon over Southwest China during 2013-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuemin Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/remotesensing.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based monitoring of China's above-ground biomass carbon sink from 2015 to 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongqian Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfeng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356, pp.110172. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-real-time tropical deforestation monitoring algorithm based on the CuSum change detection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.1416550. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2024.1416550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctive patterns of water level change in Swedish lakes driven by climate and human regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aminjafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I A Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (3), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023wr036160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel AMSR2 retrieval algorithm for global C-band vegetation optical depth and soil moisture (AMSR2 IB): Parameters' calibration, evaluation and inter-comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengli Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 313, pp.114370. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Asymmetric Response of Pantropical Gross Primary Productivity to Precipitation Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangming Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfeng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (10), pp.e2024EF004760. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024ef004760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal model-based temperature inputs for global soil moisture and vegetation optical depth retrievals from SMAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 311, pp.114240. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic disturbance exacerbates resilience loss in the Amazon rainforests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengli Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.e17006. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite observed aboveground carbon dynamics in Africa during 2003–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengli Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 301, pp.113927. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of surface water extent and volume in the Inner Niger Delta (IND) over 2000–2022 using multispectral imagery and radar altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Telly Diepkilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), pp.2311203. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2024.2311203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp decline in surface water resources for agriculture and fisheries in the Lower Mekong Basin over 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 950, pp.175259. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Soil Salinity Estimation at 10 m Using Multi-Source Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruhollah Taghizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/remotesensing.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the time variability of GIEMS-2 satellite-derived surface water extent over 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2024.1399234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall Erosivity in Peru: A New Gridded Dataset Based on GPM-IMERG and Comprehensive Assessment (2000-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Sabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (22), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15225432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04831616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panta Rhei benchmark dataset: socio-hydrological data of paired events of floods and droughts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Kreibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Di Baldassarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne F van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.2009 - 2023. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-2009-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Bottom-Up Satellite Precipitation Products on River Streamflow Estimations in the Peruvian Pacific Drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Qquenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo Lavado-Casimiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland surface waters quantity monitored from remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-023-09803-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of optical and microwave remotely sensed vegetation proxies in monitoring aboveground carbon in tropical Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxiang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 293, pp.113619. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weekly mapping of surface water extent in the intertropical wetlands using spaceborne GNSS reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 626, pp.130305. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.130305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Aboveground Carbon Dynamic of China Using Optical and Microwave Remote-Sensing Datasets from 2013 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongbing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of remote sensing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/remotesensing.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03993153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new global C-band vegetation optical depth product from ASCAT: Description, evaluation, and inter-comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 299, pp.113850. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Sea Ice Thickness Estimation From Passive Microwave Satellite Observations Between 1.4 and 36 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.e2022EA002542. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022EA002542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03986534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of L-band surface soil moisture products from SMOS and SMAP in the tropical areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangyuan Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianzhi Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.113344. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of automatically generated radar altimetry water levels from unsupervised classification to study hydrological connectivity within Amazon floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.101397. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Space-Based Observations for Groundwater Resource Monitoring over Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Owor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stieglitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1), pp.123-172. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-022-09759-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03957494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of 9 km SMAP soil moisture: Evidence of narrowing the gap between satellite retrievals and model-based reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanpin Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Colliander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 296, pp.113721. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global increase in biomass carbon stock dominated by growth of northern young forests over past decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (10), pp.886-892. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01274-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric response of primary productivity to precipitation anomalies in Southwest China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 331, pp.109350. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Water Quality Parameters through a Combination of Deep Learning and Remote Sensing Techniques in a Lake in Southern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bustos Usta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Bravo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Yépez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (17), pp.4157. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15174157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coastal areas, estuaries and deltas from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vignudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Oceanography, Hydrology and Glaciology from Space, 44 (5), pp.1309 - 1356. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-022-09757-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReCuSum: A polyvalent method to monitor tropical forest disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.358-372. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term monthly surface water storage dataset for the Congo basin from 1992 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M Kitambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael M Tshimanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-2957-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS-R monitoring of soil moisture dynamics in areas of severe drought: example of Dahra in the Sahelian climatic zone (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Cuong Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2022.2156931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A copula-supported Bayesian framework for spatial downscaling of GRACE-derived terrestrial water storage flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad J Tourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyman Saemian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Sneeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 295, pp.113685. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Response Assessment of Land Cover Change in a Peruvian Amazonian Basin Impacted by Deforestation Using the SWAT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo Lavado-Casimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (24), pp.5774. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15245774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in vegetation water content retrieved from microwave remote sensing over Amazon intact forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.113409. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Lake Volume Variation from Space Using Satellite Observations—A Case Study in Thac Mo Reservoir (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Pham-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Tran-Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tong Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14164023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined use of in situ and satellite-derived observations to characterize surface hydrology and its variability in the Congo River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kitambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael M. Tshimanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.1857-1882. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-1857-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of satellite and reanalysis estimates of surface and root-zone soil moisture in croplands of Jiangsu Province, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanpin Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle De Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 282, pp.113283. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siberian carbon sink reduced by forest disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-01087-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting GEDI Water Level Estimates for Inland Waterbodies Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Pantaleoni Reluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2361. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14102361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of unprecedented floods and droughts in risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Kreibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-04917-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SMAP soil moisture and vegetation optical depth product (SMAP-IB): Algorithm, assessment and inter-comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon H Yueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 271, pp.112921. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.112921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Global Mapping of Flood Dynamics Using Gnss-Reflectometry and the Cygnss Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Darrozes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.93-100. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-93-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03867010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil slicks in the Gulf of Guinea -10 years of Envisat Advanced Synthetic Aperture Radar observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhour Najoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Riazanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.4569-4588. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4569-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating High-Resolution Soil Moisture Over Mountainous Regions Using Remotely-Sensed Multispectral and Topographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.3637 - 3649. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2022.3166974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of High-Resolution Vegetation Optical Depth from Sentinel-1 Data over a Grassland Region in the Heihe River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (21), pp.5468. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14215468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first global soil moisture and vegetation optical depth product retrieved from fused SMOS and SMAP L-band observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle De Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 282, pp.113272. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of GEDI’s Elevation Accuracy from the First and Second Data Product Releases over Inland Waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.340. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14020340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal and Seasonal Variations of Passive and Active Microwave Satellite Observations Over Tropical Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Anh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (2), </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JG006677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Groundwater systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkatesh M Merwade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.1097789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of CYGNSS coherent reflectivity over land for the characterization of pan-tropical inundation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 282, pp.113278. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Year-round sea ice and snow characterization from combined passive and active microwave observations and radiative transfer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 278, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Rainfall Variability in the Decline of the Surface Suspended Sediment in the Upper Madeira Basin (2003-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Ayes Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Molina-Carpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhan Carlo Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Gutierrez-Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilmar L. Ceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.738527. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.738527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Satellite Waveform Altimetry Measurements With a Probabilistic Relaxation Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Lei Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (6), pp.4733-4748. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2020.3010184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNR-Based Water Height Retrieval in Rivers: Application to High Amplitude Asymmetric Tides in the Garonne River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1856. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13091856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon Hydrology From Space: Scientific Advances and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Santos Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cauduro Dias De Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020RG000728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatology study of the Ogooué River basin using hydrological modeling and satellite altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakaros Bogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, pp.672-690. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2020.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03665314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering signatures at Ka, Ku, C and S bands from low resolution radar altimetry over land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.989-1012. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2020.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Inland Water Bodies along Altimetry Tracks for Estimating Surface Water Storage Variations in the Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.3804. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13193804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring loss of tropical forest cover from Sentinel-1 time-series: A CuSum-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Performances of Radar and Lidar Altimetry Missions for Water Level Retrievals in Mountainous Environment: The Case of the Swiss Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bergé-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crétaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13112196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the altimetry-based water levels from Sentinel-3A and B in the Inner Niger Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Telly Diepkilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Egon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.31-35. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-31-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Water Storage in Rivers and Wetlands Derived from Satellite Observations: A Review of Current Advances and Future Opportunities for Hydrological Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.4162. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13204162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susheel Adusumilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.319-363. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03215002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first assessment of satellite and reanalysis estimates of surface and root-zone soil moisture over the permafrost region of Qinghai-Tibet Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanpin Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 265, pp.112666. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale assessment and inter-comparison of recently developed/reprocessed microwave satellite vegetation optical depth products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.112208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of historic and operational satellite radar altimetry missions for constructing consistent long-term lake water level records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.1643-1670. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-1643-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASCAT IB: A radar-based vegetation optical depth retrieved from the ASCAT scatterometer satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.112587. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC data record of soil moisture and L-VOD: Historical development, applications and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.112238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative AMSR2 vegetation optical depth for monitoring vegetation at large scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 263, pp.112556. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Seafloor Topography by Extended Kalman Filtering of Marine Gravity Data without Ship-Track Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beirens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14010169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring intertidal topography using the future SWOT (Surface Water and Ocean Topography) mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.100578. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2021.100578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03958456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent record of vegetation optical depth retrieved from the AMSR-E and AMSR2 X-band observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lake Chad hydrology under current climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Pham-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62417-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater Storage Changes in the Major North African Transboundary Aquifer Systems during the GRACE Era (2003-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2669. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12102669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Sentinel-3 SAR altimetry waveform retracking algorithms for deriving temporally consistent water levels over ice-covered lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.111643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Estimation of Water Level over Freshwater Ice Cover using Altimetry Satellite Active and Passive Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Ziyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalifa Goita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramata Magagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12060967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global monitoring of the vegetation dynamics from the Vegetation Optical Depth (VOD): A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2915. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Rapid Water Mass Changes (RWMC) by Kalman Filtering of GRACE Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Forootan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12081299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric responses of ecosystem productivity to rainfall anomalies vary inversely with mean annual rainfall over the conterminous United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al‐yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Ballantyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (12), pp.6959 - 6973. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal topography mapping using the waterline method from Sentinel-1 & -2 images: The examples of Arcachon and Veys Bays in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.98-120. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of GEDI Elevation Data Accuracy for Inland Waterbodies Altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2714), </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12172714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared performances of SMOS-IC soil moisture and vegetation optical depth retrievals based on Tau-Omega and Two-Stream microwave emission models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, pp.111502. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.111502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing multidecadal runoff (1970-2010) using regional hydrological modelling under data and water scarcity conditions in Peruvian Pacific catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (1), pp.20-35. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.13318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Heygster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (19), pp.2212. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the Near-Shore Oceanic Circulation Off Central Chile to Coastal Wind Profiles Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Rutllant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Goubanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JC014051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil moisture at a high resolution over mountainous regions by integrating in situ measurements, topography data, and MODIS land surface temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Swenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11060656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of High-Resolution Pléiades Imagery to Monitor Salt Marsh Evolution After Spartina Invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Proença</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.968. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11080968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying 2010 Xynthia Storm Signature in GNSS-R-Based Tide Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Lan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Cuong Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.782. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11070782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Evolution of Corn Mass Production Based on Agro-Meteorological Modelling Controlled by Satellite Optical and SAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11171978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the impacts of droughts and agricultural intensification on the Altiplano water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Pillco Zolá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 279, pp.107710. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatio-temporal variability of groundwater storage in the Amazon River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tomasella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of inundation area in the Amazon basin from a combination of L-band passive microwave, optical and radar datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrogo Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81, pp.58-71. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of surface and subsurface water storage in the lower Mekong Basin (Vietnam and Cambodia) from multisatellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Pham-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11010075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements for a Coastal Hazards Observing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vignudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Fenoglio-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Part of the Research Topic Oceanobs'19: An Ocean of Opportunity, 6, 24p. / Article 348. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimate of Greenland and Antarctic ice-sheet total discharge from multiple GRACE solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-38. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-2019-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Suspended Sediment Variability in a Large Highly Turbid Estuary Using a 5-Year-Long Remotely Sensed Data Archive at High Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.7661-7682. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JC015417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Surface Soil Moisture Variations on Radar Altimetry Echoes at Ku and Ka Bands in Semi-Arid Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blumstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), 182, p. 1-23. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10040582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic change disparity of Peruvian Pacific drainage catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134 (1-2), pp.139-153. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-017-2263-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based estimates of surface water dynamics in the Congo River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alsdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.196 - 209. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Benefits of the Ka-Band as Evidenced from the SARAL/AltiKa Altimetric Mission: Quality Assessment and Unique Characteristics of AltiKa Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Berge-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10010083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Water Levels and Discharges Using Radar Altimetry in an Ungauged River Basin: The Case of the Ogooué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakaros Bogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.350. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Jason-3 tracking modes over French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schaedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blumstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.77-89. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Satellite Altimeter Validation along the French Atlantic Coast in the Southern Bay of Biscay from ERS-2 to SARAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.93. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10010093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of surface water volume changes in the Mackenzie Delta using satellite multi-mission data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.1543-1561. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-1543-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Performances of Radar Altimetry Missions from ERS-2 to Sentinel-3A over the Inner Niger Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Telly Diepkilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10060833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Sea Level and Topography of Coastal Lagoons Using Satellite Radar Altimetry: The Example of the Arcachon Bay in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Spodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of recent climatic events on the surface water storage of the Tonle Sap Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 636, pp.1520-1533. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH, a critical zone observatory in West Africa monitoring a megion in transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.03.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping dynamic water fraction under the tropical rain forests of the amazonian basin from SMOS brightness temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9050350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of GRACE with Continental Evapotranspiration Estimates in Australian Semi-Arid and Arid Basins: Sensitivity to Climate Variability and Extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien O’grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (9), pp.614. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9090614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of reflected GNSS SNR data to retrieve either soil moisture or vegetation height from a wheat crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Cuong Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.4767-4784. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-21-4767-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Field Measurements of an Undular Bore Using a 2D LiDAR Scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Detandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.462. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite radar altimetry water elevations performance over a 200 m wide river: Evaluation over the Garonne River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blumstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.128-146. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2016.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Spatio-Temporal Dynamics of the Floods in the Guayas Watershed (Ecuadorian Pacific Coast) Using Global Monitoring ENVISAT ASAR Images and Rainfall Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Riofrío Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.12 - 31. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9010012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen Years (1993–2007) of Surface Freshwater Storage Variability in the Ganges-Brahmaputra River Basin Using Multi-Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuruputur Venugopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9040245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Backscattering Coefficient Over Bare Soils at Ka-Band Close to Nadir Angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (9), p. 1290-1294. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2016.2582382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea level monitoring and sea state estimate using a single geodetic receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 171, pp.261-277. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2013 Ibiza Calibration Campaign of Jason-2 and SARAL Altimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Biancale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Martinez Benjamín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (1), pp.219-232. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2015.1008711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Assessment of SARAL/AltiKa Observations over the Ganges-Brahmaputra and Irrawaddy Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Malbeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (sup1), pp.568-580. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2014.990591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar altimetry backscattering signatures at Ka, Ku, C, and S bands over West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Diepkilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83-84, pp.96-110. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Freshwater Storage Variations in the Orinoco Floodplains Using Multi-Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Malbéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.89-110. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70100089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of direct and reflected wave trajectories for ground-based GNSS-R experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.2261 - 2279. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-7-2261-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low- water maps of the groundwater table in the central Amazon by satellite altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (6), pp.1981-1987. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013gl059134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining high-resolution satellite images and altimetry to estimate the volume of small lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maubant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (5), pp.2007-2020. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-2007-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03326218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale hydrologic and hydrodynamic modelling of the Amazon River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cauduro Dias De Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Costa Buarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Collischonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), pp.1226-1243. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wrcr.20067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional GRACE-based estimates of water mass variations over Australia: validation and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (12), pp.4925-4939. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-4925-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03620486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface freshwater storage and variability in the Amazon basin from multi-satellite observations, 1993-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. V. Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (21), pp.11951-11965. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013jd020500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of GRACE-derived terrestrial water storage from a regional approach over South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 137, pp.69-83. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The major floods in the Amazonas River and tributaries (Western Amazon Basin) during the 1970–2012 period: A focus on the 2012 flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhan Carlo Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo Lavado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), pp.1000-1008. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-12-0100.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in terrestrial water storage versus rainfall and discharges in the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (14), pp.3029-3046. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.3647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of central africa forested wetlands using remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), p. 531 - p. 542. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2269733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven interannual ice mass evolution in Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82-83, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface freshwater storage and dynamics in the Amazon basin during the 2005 exceptional drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joecila Santos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.044010. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/7/4/044010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Regional Recovery of Continental Water Mass Time-variations from GRACE-based Geopotential Anomalies over South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Biancale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (5), pp.887-905. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-012-9177-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface soil moisture over Sahel using ENVISAT radar altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 123 (8), pp.496-507. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibraçao e validaçao de modelo hidrologico com observaçoes in situ alimetria e gravimetria espaciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.V. Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Rotunno Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Mansur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Recursos Hidricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.29-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based estimates of groundwater storage variations in large drainage basins with extensive floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werth Susanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joecila Santos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (6), pp.1588-1594. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water balance of the Arctic drainage system using GRACE gravimetry products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Famiglietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.431-453. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160903474954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping surface soil moisture over the Gourma mesoscale site (Mali) by using ENVISAT ASAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.603-616. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-15-603-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land water storage variability over West Africa estimated by GRACE and land surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.W05549. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009WR008856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An independent component analysis filtering approach for estimating continental hydrology in the GRACE gravity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (1), pp.187-204. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based high latitude snow volume trend, variability and contribution to sea level over 1989/2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Mognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Llovel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (3-4), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variations of the terrestrial water storage in the Lower Ob' Basin from a multisatellite approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werth Susanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (12), pp.2443-2453. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-2443-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising satellite gravity signals by independent component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maisongrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), pp.421-425. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2009.2037837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA-CATCH Gourma observatory site in Mali : relating climatic variations to changes in vegetation, surface hydrology, fluxes and natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375, pp.HYDROL 16662. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00402391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall regime over the Sahelian climate gradient in the Gourma region, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variations of river water storage from a multisatellite approach: a case study for the Rio Negro River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Famiglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Rossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113, pp.D21104. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JD009438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of surface water extent and water storage in large river basins: A comparison of different global data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Rossow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.L11401. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling large-scale inundation of Amazonian seasonally flooded wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Alsdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Forsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Horrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.L15404. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL030156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water volume change in the lower Mekong from satellite altimetry and imagery data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dominh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien L'Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 167 (2), pp.570-584. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1345-246X.2006.03184.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-variations of the regional evapotranspiration rate from GRACE satellite gravimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Ngo-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.W10403. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005WR004331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of high-latitude snow mass derived from the GRACE gravimetry mission (2002-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Mognard-Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.L02501. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL024778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-variations of evapotranspiration rate from Gravity Recovery and Climate Experiment (GRACE) satellite gravimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ngo-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.W10403. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005WR004331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rating curves and estimation of average water depth at the upper Negro River based on satellite altimeter data and modeled discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gabriel Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cauhopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328 (3-4), pp.481-496. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2005.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of ENVISAT RA-2-derived water levels validation over the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cauhopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (2), pp.252-264. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2005.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain water storage in the Negro River basin estimated from microwave remote sensing of inundation area and water levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gabriel Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 99 (4), pp.387-399. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2005.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00385169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time variations of land water storage from an inversion of 2 year of GRACE geoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 235, pp.283-301. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is SWOT able to detect deforestation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2025 - 2025 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Brisbane, France. pp.3505-3509, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS55030.2025.11243420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Calibration of Soil Roughness Effects in the SMOS-IC Algorithm for Soil Moisture and VOD Retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konkathi Preethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanpin Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.6701-6704, </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWOT Monitoring of Land-Water Interfaces Topography: Intertidal Coastal Areas and River Floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, France. pp.1418-1421, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10640806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Water Maps of the Groundwater Table in the Inner Niger Delta Using Multisatellite Datasets Over 2000-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, France. pp.4402-4405, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuSum-Nrt as a Crop Monitoring System: A Sentinel-1 Application to Sunflower and Sorghum in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.10117-10120, </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10640953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Monitoring of the Titicaca Lake Water Storage Variations : From Nadir Altimetry to Swot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Visitacion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, France. pp.3168-3171, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Variation of Reservoir Water Volume Using SAR Sentinel-1 Observations and Jason-3 Radar Altimetry Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Pham-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.7988-7991, </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOOD EXTENT AND VOLUME CHANGES ANALYSIS IN CURUAI FLOODPLAIN USING REMOTE SENSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Pires Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marie-Louise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sergipe, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume changes of Lake Bracciano during the sentinels acquisition period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Riazanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.6217-6220, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Water Extent and Volume in the Inner Niger Delta (IND) Over 2000-2022 Using Multispectral Imagery and Radar Altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Telly Diepkilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Zwarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.2727-2730, </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INUNDATION PROJECTED UNDER CLIMATE CHANGE WITHIN THE CURUAI FLOODPLAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Torres Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fassoni-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cauduro Dias Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Santos Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sergipe, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonian floodplains modeling sensitivity to grid size and diffuse runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Torres-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fassoni-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cauduro Dias Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IAHR World Congress "Rivers - connecting mountains an coasts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Temporal Evolution of the Floods in the Lower Mekong Basin using Multisatellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5877-5880, </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and Deforestation Monitoring Using Sentinel-1 C-SAR Images in a Temperate Exploited Pine Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.691-694, </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Gedi's Elevation Accuracy from the First and Second Data Product Releases Over Inland Waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5614-5617, </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the SMOS-IC version 2 (V2) soil moisture product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.4434-4437, </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOLUTION OF THE LAKES NETWORK OF CURUAI FLOODPLAIN BY CLASSIFICATION OF RADAR ALTIMETRY ECHOES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating links between rainfall variations in the Ogooué River basin and ENSO in the Pacific Ocean over the period 1940-1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakaros Bogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Onguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology of large river basins in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cotonou, Benin. pp.181--186, </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-181-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Inland Water Bodies Along Altimetry Tracks Using Radar Backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.6052-6055, </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor topography variations mapped by regional gravity tensor analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering Signatures at Ku Band Over Africa from Jason-3 and Swim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aoulad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.8007-8010, </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ascat vegetation optical depth (IB-VOD) retrievals over Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5011-5013, </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Retrievals of ASCAT IB VOD (Vegetation Optical Depth) at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.6403-6406, </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation optical depth retrieval from AMSR-E/AMSR2 observations using L-MEB inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.5003-5006, </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-VOD vegetation index capabilities for monitoring the dynamics of above-ground biomass: results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangming Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanwei Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Francisco (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland classification using L-band SAR images and satellite altimetry: the example of the Congo « Cuvette Centrale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourlet Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Surface Water Product Reliability for Amazon Floodplain Hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréa Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and SWOT potentiality to measure hydro-meteo-marine phenomena in the coastal and estuarine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective 2018 du Programme National de Télédétection Spatiale (PNTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of the future SWOT satellite to measure the hydrodynamics in the estuarine and coastal zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we learn about the impact of extreme hydrological events on tropical wetlands from the synergistic use of altimetry from Sentinel-3/SARAL-Altika and L-Band radiometry from SMOS/SMAP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cauduro Dias de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2017, Vienna, Austria. pp.18439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are the wetlands over tropical basins impacted by the extreme hydrological events?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Nov 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of the floods in the Guayas watersheds (Ecuatorian Pacific coast) using Envisat Asar images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale analysis of in-situ precipitation data across the Sahelian Gourma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna (Austria), Austria. pp.EGU2010-9271-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlTiS Software for generating Time-Series of Water Levels from Radar Altimetry Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakaros Bogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Ocean Surface Topography Science Team Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24400/527896/a03-2022.3453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Chad hydrological cycle under current climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crétaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Berge-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Pham Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Mahamat Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2021 (EGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, Austria. , 2021, </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03226322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between SWOT and L-Band sensors over wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWOT Science team meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pasadena, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of Surface Soil Moisture from Radar Altimetry Backscattering in Semi-Arid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. IEEE, pp.9110-9113, 2018, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armazenamento total de água e armazenamento de águas subterrâneas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fassoni-Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fassoni-Andrade, A. (ed.); Fleischmann, A. (ed.); Papa, Fabrice (ed.); Paiva, R. (ed.); Wongchuig, S. (ed.); Melack, J. (ed.); Ferreira, H. (trad.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidrologia da Amazônia vista do espaço : avanços cientificos e desafios futuros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABRHidro, pp.88-94, 2023, 978-85-88686-48-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nível da água</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fassoni-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fassoni-Andrade, A. (ed.); Fleischmann, A. (ed.); Papa, Fabrice (ed.); Paiva, R. (ed.); Wongchuig, S. (ed.); Melack, J. (ed.); Ferreira, H. (trad.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidrologia da Amazônia vista do espaço : avanços cientificos e desafios futuros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABRHidro, pp.51-61, 2023, 978-85-88686-48-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations hydrologiques à long terme du bassin de l'Ogooué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakaros Bogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrologie, climat et biogéochimie du bassin du Congo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, American Geophysical Union (AGU), pp.375-399, 2022, 9781119842125. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119842125.ch19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in monitoring water resources in large tropical transboundary basins based on remote sensing and radar altimetry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Silva J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leon J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blöschl, G. Van de Giesen, N. Muralidharan, D. Ren, L. Seyler, F. Sharma, U. Vrba, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Integrated Surface and Groundwater Resources Management in a Vulnerable and Changing Word</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS Publication, pp. 282-288, 2009, 978-1-907161-01-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologie spatiale :Développement d'applications pour l'utilisation de la télédétection sur les grands bassins fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00080744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId935"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Frappart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche (DR2) INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ffrappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4661-8274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10905024X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (198)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Dynamics of the Lanalhue Lake Basin in South-Central Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Fuentes-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Bravo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martínez-Retureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (8), pp.1114. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17081114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel calibration of global soil roughness effects for SMOS-IC soil moisture and L-VOD products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preethi Konkathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanpin Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 329, pp.114946. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic Variability of the Grey River Basin (Chilean Patagonia): Trends and Relationship with Large-Scale Climatic Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Fuentes-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.1895. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17131895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capabilities of Optical and C-Band Radar Satellite Data to Detect and Understand Faba Bean Phenology over a 6-Year Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herivanona Ramiakatrarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.1933. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17111933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1 vegetation optical depth retrievals over the international soil moisture network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixuan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.2555412. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2025.2555412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced phycocyanin detection in a south American lake using landsat imagery and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Francisco Bustos Usta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Bravo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1633522. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1633522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Cover in the Congo Basin: Consistency Evaluation of Seven Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (10), pp.1609. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f16101609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Source Satellite Altimetry for Monitoring Storm Wave Footprints in the English Channel’s Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saiful Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), pp.3262. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From theory to hydrological practice: Leveraging CYGNSS data over seven years for advanced soil moisture monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Hai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunglok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wade Crow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Yueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 316, pp.114509. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of L-band zeroth-order vegetation scattering albedo from SMAP observations in tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 328, pp.114890. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based mapping of annual canopy height and aboveground biomass in African dense forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien de Truchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Sean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Jörg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1724950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large live biomass carbon losses from droughts in the northern temperate ecosystems during 2016-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4980. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59999-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of forest cover in the Pacific coast of Ecuador (1960–2019): a comparison of Land Use/Land Cover (LULC) remote sensing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1536105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Avocado Plantations as Driver of Land Use and Land Cover Change in Chile’s Aconcagua Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés A Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mondaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martínez-Retureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.750. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land14040750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Coupled Patterns of Teleconnection Between Rainfall in the Ogooué River Basin and Sea Surface Temperature in Tropical Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakaros Bogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brice Ebode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Onguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.753. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17050753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting surface temperature in Lake Villarrica (Chilean Patagonia) using a long short-term memory model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bustos Usta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Bravo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.40091. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-23937-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal Monitoring of Ecuadorian Andean High Wetlands Using Radar and Multispectral Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Huaraca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Zapata-Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Páez-Bimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braulio Lahuatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.1637. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17111637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological control of groundwater variations in the Congo River Basin revealed by GRACE water storage change decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M Kitambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael M Tshimanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Blazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.102810. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread and Exceptional Reduction in River Water Levels Across the Amazon Basin During the 2023 Extreme Drought Revealed by Satellite Altimetry and SWOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fassoni‐andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (11), pp.e2025GL116180. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025gl116180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IB-AGC: Annual 25 km global live biomass carbon product from SMOS L-band passive microwave vegetation optical depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Scipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1156. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05470-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and patterns of land cover change in the Piura River Basin (Peruvian Pacific slope and coast) in the last two decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorela Castillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1529044. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1529044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global long-term (2002–2022) C-band vegetation optical depth record retrieved after merging AMSR-E, AMSR2 and WindSat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongbo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle De Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.104961. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use-induced soil carbon loss in the dry tropics nearly offsets gains in northern lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.10008. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-64929-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SWOT altimetry data for monitoring coastal hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.104982. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing SWOT interferometric SAR altimetry for inland water monitoring: insights from Lake Léman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1572114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of 1 km surface soil moisture from Sentinel-1 over bare soil and grassland on the Qinghai-Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanpin Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 318, pp.114563. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of various proxies for downscaling coarse-resolution VOD products over the contiguous United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangyuan Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130, pp.103910. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2024.103910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving mean water lake surface elevation estimates using dense lidar measurements from the GEDI satellite mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crétaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.101213. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global carbon balance of the forest: satellite-based L-VOD results over the last decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2024.1338618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Variations in Biophysical Water Quality Parameters: An Integrated In Situ and Remote Sensing Analysis of an Urban Lake in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Yépez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Saavedra-Passache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pincheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.427. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16020427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal Pigment Estimation Models to Assess Bloom Toxicity in a South American Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Francisco Bustos Usta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Bravo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (24), pp.3708. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16243708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314, pp.114401. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal-scale intercomparison of SMAP and fused SMOS-SMAP soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanpin Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunglok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2024.1440891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Time Series of Water Volume in Lake Ranco (South Chile) through Satellite Altimetry and Its Relationship with Climatic Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Fuentes-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (14), pp.1997. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16141997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctive patterns of water level change in Swedish lakes driven by climate and human regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aminjafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I A Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (3), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023wr036160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel AMSR2 retrieval algorithm for global C-band vegetation optical depth and soil moisture (AMSR2 IB): Parameters' calibration, evaluation and inter-comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengli Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 313, pp.114370. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “ReCuSum: A polyvalent method to monitor tropical forest disturbances” [ISPRS J. Photogramm. Rem. Sens. 203 (2023) 358–372]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisy Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 211, pp.298. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorophyll-a Detection Algorithms at Different Depths Using In Situ, Meteorological, and Remote Sensing Data in a Chilean Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bustos Usta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Bravo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (4), pp.647. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16040647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Machine Learning and Remote Sensing for Water Quality Analysis in Lake Ranco, Southern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Bravo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Ruíz-Guirola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Montejo-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (18), pp.3401. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16183401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-Observed Increase in Aboveground Carbon over Southwest China during 2013-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuemin Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/remotesensing.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the temporal resolution of water levels from altimetry using D-InSAR: A case study of 10 Swedish Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Aminjafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jaramillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.100162. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2024.100162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based monitoring of China's above-ground biomass carbon sink from 2015 to 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongqian Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfeng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356, pp.110172. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-real-time tropical deforestation monitoring algorithm based on the CuSum change detection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.1416550. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2024.1416550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal model-based temperature inputs for global soil moisture and vegetation optical depth retrievals from SMAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 311, pp.114240. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite observed aboveground carbon dynamics in Africa during 2003–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengli Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 301, pp.113927. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic disturbance exacerbates resilience loss in the Amazon rainforests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengli Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.e17006. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Asymmetric Response of Pantropical Gross Primary Productivity to Precipitation Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangming Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfeng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (10), pp.e2024EF004760. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024ef004760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of surface water extent and volume in the Inner Niger Delta (IND) over 2000–2022 using multispectral imagery and radar altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Telly Diepkilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), pp.2311203. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2024.2311203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp decline in surface water resources for agriculture and fisheries in the Lower Mekong Basin over 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 950, pp.175259. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Soil Salinity Estimation at 10 m Using Multi-Source Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruhollah Taghizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/remotesensing.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the time variability of GIEMS-2 satellite-derived surface water extent over 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2024.1399234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of optical and microwave remotely sensed vegetation proxies in monitoring aboveground carbon in tropical Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxiang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 293, pp.113619. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Bottom-Up Satellite Precipitation Products on River Streamflow Estimations in the Peruvian Pacific Drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Qquenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo Lavado-Casimiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall Erosivity in Peru: A New Gridded Dataset Based on GPM-IMERG and Comprehensive Assessment (2000-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Sabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (22), </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15225432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04831616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panta Rhei benchmark dataset: socio-hydrological data of paired events of floods and droughts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Kreibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Di Baldassarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne F van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.2009 - 2023. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-2009-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland surface waters quantity monitored from remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-023-09803-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of L-band surface soil moisture products from SMOS and SMAP in the tropical areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangyuan Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianzhi Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.113344. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Aboveground Carbon Dynamic of China Using Optical and Microwave Remote-Sensing Datasets from 2013 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongbing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of remote sensing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/remotesensing.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03993153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weekly mapping of surface water extent in the intertropical wetlands using spaceborne GNSS reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 626, pp.130305. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.130305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new global C-band vegetation optical depth product from ASCAT: Description, evaluation, and inter-comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 299, pp.113850. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Sea Ice Thickness Estimation From Passive Microwave Satellite Observations Between 1.4 and 36 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.e2022EA002542. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022EA002542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03986534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of 9 km SMAP soil moisture: Evidence of narrowing the gap between satellite retrievals and model-based reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanpin Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Colliander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 296, pp.113721. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global increase in biomass carbon stock dominated by growth of northern young forests over past decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (10), pp.886-892. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01274-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Space-Based Observations for Groundwater Resource Monitoring over Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Owor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stieglitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1), pp.123-172. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-022-09759-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03957494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of automatically generated radar altimetry water levels from unsupervised classification to study hydrological connectivity within Amazon floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.101397. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric response of primary productivity to precipitation anomalies in Southwest China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 331, pp.109350. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Water Quality Parameters through a Combination of Deep Learning and Remote Sensing Techniques in a Lake in Southern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bustos Usta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Bravo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Yépez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (17), pp.4157. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15174157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coastal areas, estuaries and deltas from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vignudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Oceanography, Hydrology and Glaciology from Space, 44 (5), pp.1309 - 1356. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-022-09757-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReCuSum: A polyvalent method to monitor tropical forest disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.358-372. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in vegetation water content retrieved from microwave remote sensing over Amazon intact forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.113409. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term monthly surface water storage dataset for the Congo basin from 1992 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M Kitambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael M Tshimanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-2957-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS-R monitoring of soil moisture dynamics in areas of severe drought: example of Dahra in the Sahelian climatic zone (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Cuong Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2022.2156931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A copula-supported Bayesian framework for spatial downscaling of GRACE-derived terrestrial water storage flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad J Tourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyman Saemian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Sneeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 295, pp.113685. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Response Assessment of Land Cover Change in a Peruvian Amazonian Basin Impacted by Deforestation Using the SWAT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo Lavado-Casimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (24), pp.5774. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15245774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of satellite and reanalysis estimates of surface and root-zone soil moisture in croplands of Jiangsu Province, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanpin Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle De Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 282, pp.113283. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Lake Volume Variation from Space Using Satellite Observations—A Case Study in Thac Mo Reservoir (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Pham-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Tran-Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tong Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14164023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined use of in situ and satellite-derived observations to characterize surface hydrology and its variability in the Congo River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kitambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael M. Tshimanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.1857-1882. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-1857-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SMAP soil moisture and vegetation optical depth product (SMAP-IB): Algorithm, assessment and inter-comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon H Yueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 271, pp.112921. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.112921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Global Mapping of Flood Dynamics Using Gnss-Reflectometry and the Cygnss Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Darrozes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.93-100. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-93-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03867010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil slicks in the Gulf of Guinea -10 years of Envisat Advanced Synthetic Aperture Radar observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhour Najoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Riazanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.4569-4588. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4569-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating High-Resolution Soil Moisture Over Mountainous Regions Using Remotely-Sensed Multispectral and Topographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.3637 - 3649. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2022.3166974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siberian carbon sink reduced by forest disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-01087-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of unprecedented floods and droughts in risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Kreibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-04917-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting GEDI Water Level Estimates for Inland Waterbodies Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Pantaleoni Reluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2361. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14102361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of High-Resolution Vegetation Optical Depth from Sentinel-1 Data over a Grassland Region in the Heihe River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (21), pp.5468. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14215468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first global soil moisture and vegetation optical depth product retrieved from fused SMOS and SMAP L-band observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle De Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 282, pp.113272. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of GEDI’s Elevation Accuracy from the First and Second Data Product Releases over Inland Waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.340. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14020340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal and Seasonal Variations of Passive and Active Microwave Satellite Observations Over Tropical Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Anh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (2), </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JG006677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Year-round sea ice and snow characterization from combined passive and active microwave observations and radiative transfer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 278, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of CYGNSS coherent reflectivity over land for the characterization of pan-tropical inundation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 282, pp.113278. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Groundwater systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkatesh M Merwade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.1097789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Satellite Waveform Altimetry Measurements With a Probabilistic Relaxation Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Lei Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (6), pp.4733-4748. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2020.3010184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Rainfall Variability in the Decline of the Surface Suspended Sediment in the Upper Madeira Basin (2003-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Ayes Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Molina-Carpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhan Carlo Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Gutierrez-Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilmar L. Ceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.738527. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.738527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNR-Based Water Height Retrieval in Rivers: Application to High Amplitude Asymmetric Tides in the Garonne River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1856. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13091856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon Hydrology From Space: Scientific Advances and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Santos Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cauduro Dias De Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020RG000728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first assessment of satellite and reanalysis estimates of surface and root-zone soil moisture over the permafrost region of Qinghai-Tibet Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanpin Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 265, pp.112666. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susheel Adusumilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.319-363. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03215002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Water Storage in Rivers and Wetlands Derived from Satellite Observations: A Review of Current Advances and Future Opportunities for Hydrological Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.4162. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13204162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring loss of tropical forest cover from Sentinel-1 time-series: A CuSum-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Inland Water Bodies along Altimetry Tracks for Estimating Surface Water Storage Variations in the Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.3804. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13193804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering signatures at Ka, Ku, C and S bands from low resolution radar altimetry over land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.989-1012. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2020.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatology study of the Ogooué River basin using hydrological modeling and satellite altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakaros Bogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, pp.672-690. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2020.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03665314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Performances of Radar and Lidar Altimetry Missions for Water Level Retrievals in Mountainous Environment: The Case of the Swiss Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bergé-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crétaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13112196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the altimetry-based water levels from Sentinel-3A and B in the Inner Niger Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Telly Diepkilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Egon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.31-35. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-31-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of historic and operational satellite radar altimetry missions for constructing consistent long-term lake water level records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.1643-1670. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-1643-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale assessment and inter-comparison of recently developed/reprocessed microwave satellite vegetation optical depth products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.112208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASCAT IB: A radar-based vegetation optical depth retrieved from the ASCAT scatterometer satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.112587. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC data record of soil moisture and L-VOD: Historical development, applications and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.112238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative AMSR2 vegetation optical depth for monitoring vegetation at large scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 263, pp.112556. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Seafloor Topography by Extended Kalman Filtering of Marine Gravity Data without Ship-Track Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beirens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14010169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring intertidal topography using the future SWOT (Surface Water and Ocean Topography) mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.100578. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2021.100578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03958456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent record of vegetation optical depth retrieved from the AMSR-E and AMSR2 X-band observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lake Chad hydrology under current climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Pham-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62417-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Estimation of Water Level over Freshwater Ice Cover using Altimetry Satellite Active and Passive Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Ziyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalifa Goita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramata Magagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12060967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater Storage Changes in the Major North African Transboundary Aquifer Systems during the GRACE Era (2003-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2669. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12102669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Sentinel-3 SAR altimetry waveform retracking algorithms for deriving temporally consistent water levels over ice-covered lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.111643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Rapid Water Mass Changes (RWMC) by Kalman Filtering of GRACE Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Forootan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12081299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global monitoring of the vegetation dynamics from the Vegetation Optical Depth (VOD): A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2915. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric responses of ecosystem productivity to rainfall anomalies vary inversely with mean annual rainfall over the conterminous United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al‐yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Ballantyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (12), pp.6959 - 6973. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal topography mapping using the waterline method from Sentinel-1 & -2 images: The examples of Arcachon and Veys Bays in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.98-120. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of GEDI Elevation Data Accuracy for Inland Waterbodies Altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2714), </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12172714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared performances of SMOS-IC soil moisture and vegetation optical depth retrievals based on Tau-Omega and Two-Stream microwave emission models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, pp.111502. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.111502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Heygster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (19), pp.2212. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing multidecadal runoff (1970-2010) using regional hydrological modelling under data and water scarcity conditions in Peruvian Pacific catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (1), pp.20-35. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.13318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Evolution of Corn Mass Production Based on Agro-Meteorological Modelling Controlled by Satellite Optical and SAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11171978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the impacts of droughts and agricultural intensification on the Altiplano water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Pillco Zolá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 279, pp.107710. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying 2010 Xynthia Storm Signature in GNSS-R-Based Tide Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Lan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Cuong Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.782. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11070782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of High-Resolution Pléiades Imagery to Monitor Salt Marsh Evolution After Spartina Invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Proença</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.968. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11080968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil moisture at a high resolution over mountainous regions by integrating in situ measurements, topography data, and MODIS land surface temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Swenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11060656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the Near-Shore Oceanic Circulation Off Central Chile to Coastal Wind Profiles Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Rutllant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Goubanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JC014051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatio-temporal variability of groundwater storage in the Amazon River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tomasella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of inundation area in the Amazon basin from a combination of L-band passive microwave, optical and radar datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrogo Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81, pp.58-71. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of surface and subsurface water storage in the lower Mekong Basin (Vietnam and Cambodia) from multisatellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Pham-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11010075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements for a Coastal Hazards Observing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vignudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Fenoglio-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Part of the Research Topic Oceanobs'19: An Ocean of Opportunity, 6, 24p. / Article 348. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimate of Greenland and Antarctic ice-sheet total discharge from multiple GRACE solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-38. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-2019-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Suspended Sediment Variability in a Large Highly Turbid Estuary Using a 5-Year-Long Remotely Sensed Data Archive at High Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.7661-7682. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JC015417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based estimates of surface water dynamics in the Congo River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alsdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.196 - 209. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Surface Soil Moisture Variations on Radar Altimetry Echoes at Ku and Ka Bands in Semi-Arid Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blumstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), 182, p. 1-23. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10040582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic change disparity of Peruvian Pacific drainage catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134 (1-2), pp.139-153. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-017-2263-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Benefits of the Ka-Band as Evidenced from the SARAL/AltiKa Altimetric Mission: Quality Assessment and Unique Characteristics of AltiKa Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Berge-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10010083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Satellite Altimeter Validation along the French Atlantic Coast in the Southern Bay of Biscay from ERS-2 to SARAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.93. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10010093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Water Levels and Discharges Using Radar Altimetry in an Ungauged River Basin: The Case of the Ogooué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakaros Bogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.350. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Jason-3 tracking modes over French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schaedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blumstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.77-89. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of surface water volume changes in the Mackenzie Delta using satellite multi-mission data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.1543-1561. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-1543-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Performances of Radar Altimetry Missions from ERS-2 to Sentinel-3A over the Inner Niger Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Telly Diepkilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10060833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Sea Level and Topography of Coastal Lagoons Using Satellite Radar Altimetry: The Example of the Arcachon Bay in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Spodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of recent climatic events on the surface water storage of the Tonle Sap Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 636, pp.1520-1533. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH, a critical zone observatory in West Africa monitoring a megion in transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.03.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of reflected GNSS SNR data to retrieve either soil moisture or vegetation height from a wheat crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Cuong Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.4767-4784. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-21-4767-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping dynamic water fraction under the tropical rain forests of the amazonian basin from SMOS brightness temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9050350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of GRACE with Continental Evapotranspiration Estimates in Australian Semi-Arid and Arid Basins: Sensitivity to Climate Variability and Extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien O’grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (9), pp.614. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9090614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Field Measurements of an Undular Bore Using a 2D LiDAR Scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Detandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.462. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite radar altimetry water elevations performance over a 200 m wide river: Evaluation over the Garonne River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blumstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.128-146. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2016.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Spatio-Temporal Dynamics of the Floods in the Guayas Watershed (Ecuadorian Pacific Coast) Using Global Monitoring ENVISAT ASAR Images and Rainfall Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Riofrío Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.12 - 31. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9010012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen Years (1993–2007) of Surface Freshwater Storage Variability in the Ganges-Brahmaputra River Basin Using Multi-Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuruputur Venugopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9040245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Backscattering Coefficient Over Bare Soils at Ka-Band Close to Nadir Angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (9), p. 1290-1294. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2016.2582382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea level monitoring and sea state estimate using a single geodetic receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 171, pp.261-277. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2013 Ibiza Calibration Campaign of Jason-2 and SARAL Altimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Biancale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Martinez Benjamín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (1), pp.219-232. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2015.1008711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Assessment of SARAL/AltiKa Observations over the Ganges-Brahmaputra and Irrawaddy Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Malbeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (sup1), pp.568-580. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2014.990591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar altimetry backscattering signatures at Ka, Ku, C, and S bands over West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Diepkilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83-84, pp.96-110. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Freshwater Storage Variations in the Orinoco Floodplains Using Multi-Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Malbéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.89-110. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70100089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of direct and reflected wave trajectories for ground-based GNSS-R experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.2261 - 2279. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-7-2261-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low- water maps of the groundwater table in the central Amazon by satellite altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (6), pp.1981-1987. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013gl059134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining high-resolution satellite images and altimetry to estimate the volume of small lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maubant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (5), pp.2007-2020. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-2007-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03326218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The major floods in the Amazonas River and tributaries (Western Amazon Basin) during the 1970–2012 period: A focus on the 2012 flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhan Carlo Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo Lavado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), pp.1000-1008. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-12-0100.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale hydrologic and hydrodynamic modelling of the Amazon River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cauduro Dias De Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Costa Buarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Collischonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), pp.1226-1243. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wrcr.20067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional GRACE-based estimates of water mass variations over Australia: validation and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (12), pp.4925-4939. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-4925-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03620486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of GRACE-derived terrestrial water storage from a regional approach over South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 137, pp.69-83. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface freshwater storage and variability in the Amazon basin from multi-satellite observations, 1993-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. V. Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (21), pp.11951-11965. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013jd020500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in terrestrial water storage versus rainfall and discharges in the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (14), pp.3029-3046. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.3647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of central africa forested wetlands using remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), p. 531 - p. 542. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2269733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven interannual ice mass evolution in Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82-83, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface soil moisture over Sahel using ENVISAT radar altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 123 (8), pp.496-507. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Regional Recovery of Continental Water Mass Time-variations from GRACE-based Geopotential Anomalies over South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Biancale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (5), pp.887-905. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-012-9177-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface freshwater storage and dynamics in the Amazon basin during the 2005 exceptional drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joecila Santos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.044010. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/7/4/044010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibraçao e validaçao de modelo hidrologico com observaçoes in situ alimetria e gravimetria espaciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.V. Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Rotunno Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Mansur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Recursos Hidricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.29-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based estimates of groundwater storage variations in large drainage basins with extensive floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werth Susanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joecila Santos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (6), pp.1588-1594. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water balance of the Arctic drainage system using GRACE gravimetry products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Famiglietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.431-453. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160903474954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping surface soil moisture over the Gourma mesoscale site (Mali) by using ENVISAT ASAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.603-616. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-15-603-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land water storage variability over West Africa estimated by GRACE and land surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.W05549. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009WR008856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An independent component analysis filtering approach for estimating continental hydrology in the GRACE gravity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (1), pp.187-204. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based high latitude snow volume trend, variability and contribution to sea level over 1989/2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Mognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Llovel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (3-4), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variations of the terrestrial water storage in the Lower Ob' Basin from a multisatellite approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werth Susanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (12), pp.2443-2453. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-2443-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising satellite gravity signals by independent component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maisongrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), pp.421-425. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2009.2037837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA-CATCH Gourma observatory site in Mali : relating climatic variations to changes in vegetation, surface hydrology, fluxes and natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375, pp.HYDROL 16662. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00402391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall regime over the Sahelian climate gradient in the Gourma region, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variations of river water storage from a multisatellite approach: a case study for the Rio Negro River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Famiglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Rossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113, pp.D21104. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JD009438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of surface water extent and water storage in large river basins: A comparison of different global data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Rossow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.L11401. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling large-scale inundation of Amazonian seasonally flooded wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Alsdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Forsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Horrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.L15404. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL030156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water volume change in the lower Mekong from satellite altimetry and imagery data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dominh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien L'Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 167 (2), pp.570-584. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1345-246X.2006.03184.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-variations of the regional evapotranspiration rate from GRACE satellite gravimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Ngo-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.W10403. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005WR004331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of high-latitude snow mass derived from the GRACE gravimetry mission (2002-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Mognard-Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.L02501. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL024778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-variations of evapotranspiration rate from Gravity Recovery and Climate Experiment (GRACE) satellite gravimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ngo-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.W10403. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005WR004331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rating curves and estimation of average water depth at the upper Negro River based on satellite altimeter data and modeled discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gabriel Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cauhopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328 (3-4), pp.481-496. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2005.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of ENVISAT RA-2-derived water levels validation over the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cauhopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (2), pp.252-264. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2005.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain water storage in the Negro River basin estimated from microwave remote sensing of inundation area and water levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gabriel Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 99 (4), pp.387-399. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2005.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00385169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time variations of land water storage from an inversion of 2 year of GRACE geoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 235, pp.283-301. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is SWOT able to detect deforestation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2025 - 2025 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Brisbane, France. pp.3505-3509, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS55030.2025.11243420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWOT Monitoring of Land-Water Interfaces Topography: Intertidal Coastal Areas and River Floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, France. pp.1418-1421, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10640806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Calibration of Soil Roughness Effects in the SMOS-IC Algorithm for Soil Moisture and VOD Retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konkathi Preethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanpin Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.6701-6704, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Water Maps of the Groundwater Table in the Inner Niger Delta Using Multisatellite Datasets Over 2000-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, France. pp.4402-4405, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuSum-Nrt as a Crop Monitoring System: A Sentinel-1 Application to Sunflower and Sorghum in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.10117-10120, </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10640953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Monitoring of the Titicaca Lake Water Storage Variations : From Nadir Altimetry to Swot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Visitacion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, France. pp.3168-3171, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Variation of Reservoir Water Volume Using SAR Sentinel-1 Observations and Jason-3 Radar Altimetry Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Pham-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.7988-7991, </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOOD EXTENT AND VOLUME CHANGES ANALYSIS IN CURUAI FLOODPLAIN USING REMOTE SENSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Pires Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marie-Louise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sergipe, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume changes of Lake Bracciano during the sentinels acquisition period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Riazanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.6217-6220, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Water Extent and Volume in the Inner Niger Delta (IND) Over 2000-2022 Using Multispectral Imagery and Radar Altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Telly Diepkilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Zwarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.2727-2730, </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INUNDATION PROJECTED UNDER CLIMATE CHANGE WITHIN THE CURUAI FLOODPLAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Torres Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fassoni-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cauduro Dias Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Santos Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sergipe, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonian floodplains modeling sensitivity to grid size and diffuse runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Torres-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fassoni-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cauduro Dias Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IAHR World Congress "Rivers - connecting mountains an coasts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and Deforestation Monitoring Using Sentinel-1 C-SAR Images in a Temperate Exploited Pine Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.691-694, </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Temporal Evolution of the Floods in the Lower Mekong Basin using Multisatellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5877-5880, </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Gedi's Elevation Accuracy from the First and Second Data Product Releases Over Inland Waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5614-5617, </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating links between rainfall variations in the Ogooué River basin and ENSO in the Pacific Ocean over the period 1940-1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakaros Bogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Onguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology of large river basins in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cotonou, Benin. pp.181--186, </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-181-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the SMOS-IC version 2 (V2) soil moisture product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.4434-4437, </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOLUTION OF THE LAKES NETWORK OF CURUAI FLOODPLAIN BY CLASSIFICATION OF RADAR ALTIMETRY ECHOES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Inland Water Bodies Along Altimetry Tracks Using Radar Backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.6052-6055, </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor topography variations mapped by regional gravity tensor analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering Signatures at Ku Band Over Africa from Jason-3 and Swim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aoulad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.8007-8010, </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Retrievals of ASCAT IB VOD (Vegetation Optical Depth) at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.6403-6406, </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ascat vegetation optical depth (IB-VOD) retrievals over Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5011-5013, </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation optical depth retrieval from AMSR-E/AMSR2 observations using L-MEB inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.5003-5006, </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-VOD vegetation index capabilities for monitoring the dynamics of above-ground biomass: results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangming Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanwei Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Francisco (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Surface Water Product Reliability for Amazon Floodplain Hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréa Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland classification using L-band SAR images and satellite altimetry: the example of the Congo « Cuvette Centrale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourlet Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and SWOT potentiality to measure hydro-meteo-marine phenomena in the coastal and estuarine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective 2018 du Programme National de Télédétection Spatiale (PNTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of the future SWOT satellite to measure the hydrodynamics in the estuarine and coastal zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we learn about the impact of extreme hydrological events on tropical wetlands from the synergistic use of altimetry from Sentinel-3/SARAL-Altika and L-Band radiometry from SMOS/SMAP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cauduro Dias de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2017, Vienna, Austria. pp.18439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are the wetlands over tropical basins impacted by the extreme hydrological events?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Nov 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of the floods in the Guayas watersheds (Ecuatorian Pacific coast) using Envisat Asar images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale analysis of in-situ precipitation data across the Sahelian Gourma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna (Austria), Austria. pp.EGU2010-9271-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlTiS Software for generating Time-Series of Water Levels from Radar Altimetry Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakaros Bogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Ocean Surface Topography Science Team Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24400/527896/a03-2022.3453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Chad hydrological cycle under current climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crétaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Berge-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Pham Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Mahamat Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2021 (EGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, Austria. , 2021, </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03226322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between SWOT and L-Band sensors over wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWOT Science team meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pasadena, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of Surface Soil Moisture from Radar Altimetry Backscattering in Semi-Arid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. IEEE, pp.9110-9113, 2018, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armazenamento total de água e armazenamento de águas subterrâneas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fassoni-Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fassoni-Andrade, A. (ed.); Fleischmann, A. (ed.); Papa, Fabrice (ed.); Paiva, R. (ed.); Wongchuig, S. (ed.); Melack, J. (ed.); Ferreira, H. (trad.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidrologia da Amazônia vista do espaço : avanços cientificos e desafios futuros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABRHidro, pp.88-94, 2023, 978-85-88686-48-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nível da água</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fassoni-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fassoni-Andrade, A. (ed.); Fleischmann, A. (ed.); Papa, Fabrice (ed.); Paiva, R. (ed.); Wongchuig, S. (ed.); Melack, J. (ed.); Ferreira, H. (trad.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidrologia da Amazônia vista do espaço : avanços cientificos e desafios futuros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABRHidro, pp.51-61, 2023, 978-85-88686-48-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations hydrologiques à long terme du bassin de l'Ogooué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakaros Bogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrologie, climat et biogéochimie du bassin du Congo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, American Geophysical Union (AGU), pp.375-399, 2022, 9781119842125. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119842125.ch19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in monitoring water resources in large tropical transboundary basins based on remote sensing and radar altimetry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Silva J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leon J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blöschl, G. Van de Giesen, N. Muralidharan, D. Ren, L. Seyler, F. Sharma, U. Vrba, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Integrated Surface and Groundwater Resources Management in a Vulnerable and Changing Word</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS Publication, pp. 282-288, 2009, 978-1-907161-01-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologie spatiale :Développement d'applications pour l'utilisation de la télédétection sur les grands bassins fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00080744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId935"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3DA54A4"/>
+    <w:nsid w:val="0198C45A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ffrappart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4661-8274" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10905024X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Konkathi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez-Moran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhuo Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanpin Xing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114946" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Fuentes-Aguilera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Bravo Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;nez-Retureta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iongel Duran-Llacer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17081114" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Renaudineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peaucelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Sollier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16101609" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saiful Islam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Domingues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183262" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114890" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Hai Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunglok Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Crow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Yueh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wagner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17131895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461850v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Battista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herivanona Ramiakatrarivony" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17111933" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixuan Lu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Bai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2025.2555412" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Francisco Bustos Usta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1633522" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Truchis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Sean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1724950" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Fensholt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chave" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59999-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couvreur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1536105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakaros Bogning" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brice Ebode" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Onguene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17050753" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Salazar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mondaca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14040750" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bustos Usta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23937-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Huaraca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zapata-R&#237;os" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#225;ez-Bimos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio Lahuatte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111637" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kitambo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Tshimanga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blazquez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102810" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni&#8208;andrade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Fleischmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116180" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Scipal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05470-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorela Castill&#243;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1529044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476786v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongbo Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Peng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle De Lannoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104961" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Islam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez Solano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104982" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grassi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64929-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bazzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Nhi Ngo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Normandin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1572114" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114563" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Y&#233;pez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vel&#225;squez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Saavedra-Passache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pincheira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16020427" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Zhong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyuan Zeng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103910" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16141997" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871284v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16243708" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1440891" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;taux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101213" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621517v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brandt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G Canadell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1338618" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684855v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisy Christophe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.04.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502041v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Alvarez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16040647" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Aminjafari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brown" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jaramillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2024.100162" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727429v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Ru&#237;z-Guirola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Montejo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183401" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615129v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Dong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemin Yue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/remotesensing.0113" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675334v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqian Fang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Xiao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110172" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1416550" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aminjafari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Brown" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr036160" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692111v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjia Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Tao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114370" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777441v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangming Xiao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ef004760" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643923v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114240" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275249v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Green" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321198v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113927" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Telly Diepkil&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2024.2311203" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678931v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175259" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615121v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Huang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhollah Taghizadeh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/remotesensing.0130" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621384v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bernard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jimenez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1399234" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831616v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Huerta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Sabino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225432" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kreibich" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schr&#246;ter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Di Baldassarre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F van Loon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mazzoleni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2009-2023" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643891v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Qquenta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Lavado-Casimiro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211455v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-023-09803-x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106289v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxiang Cui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fensholt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113619" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491029v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jim&#233;nez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130305" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993153v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbing Chang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ping Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/remotesensing.0005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113850" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986534v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soriot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002542" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871062v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Ma" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhi Dong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113344" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185774v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Enguehard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101397" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03957494v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Springer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodolina Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Owor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stieglitz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09759-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542009v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Colliander" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113721" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234962v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01274-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109350" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541100v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174157" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288649v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.08.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182592v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2957-2023" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218460v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Cuong Ha" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2022.2156931" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214595v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Tourian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Saemian" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Ferreira" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Sneeuw" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113685" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400964v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Paiva" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Montesinos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15245774" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095055v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113409" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770572v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Pham-Duc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Tran-Anh" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Tong Si" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Phan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164023" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671375v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kitambo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M. Tshimanga" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1857-2022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111618v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113283" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917698v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01087-x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685718v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Pantaleoni Reluy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102361" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778186v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Loon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Ward" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04917-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560920v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H Yueh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112921" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03867010v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zeiger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darrozes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-93-2022" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109577v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour Najoui" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riazanoff" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aurel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4569-2022" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690519v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Wen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2022.3166974" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877849v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilan Zhou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215468" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787936v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113272" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556864v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14020340" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615921v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Anh Dinh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gentine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JG006677" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056280v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh M Merwade" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1097789" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808024v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113278" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699154v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domine" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113061" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720524v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Ayes Rivera" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina-Carpio" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gutierrez-Cori" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmar L. Ceron" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.738527" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720543v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Shu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Liu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lei Kang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3010184" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491036v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091856" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671317v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RG000728" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665314v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ni&#241;o" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.03.045" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045692v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.06.043" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352440v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bellot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13193804" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357778v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frappart" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102532" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251365v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112196" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669210v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Egon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-31-2021" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720511v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13204162" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612873v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112666" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121281v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112208" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671347v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Beck" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Korhonen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1643-2021" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318149v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112587" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146319v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112238" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265319v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sun" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112556" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522088v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Seoane" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beirens" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010169" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958456v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carbonne" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2021.100578" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438966v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102609" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106127v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62417-w" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720550v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102669" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720578v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111643" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720566v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ziyad" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalifa Goita" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramata Magagi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060967" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952474v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182915" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000656v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Schumacher" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Forootan" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12081299" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376713v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al&#8208;yaari" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ballantyne" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15345" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931764v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.03.003" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919169v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172714" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619460v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Schwank" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111502" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099477v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13318" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720595v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Astudillo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewitte" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Rutllant" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014051" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620751v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Swenson" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xiao" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11060656" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294897v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Proen&#231;a" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080968" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383838v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Lan Vu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cuong Ha" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070782" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720605v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baup" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Ameline" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11171978" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375817v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawar Hussain" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Xavier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Salles" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107710" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136041v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;ntner" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomasella" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeffer" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.12.005" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181073v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrogo Paiva" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.04.011" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZR1QLV8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081638v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Aires" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11010075" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380960v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Benveniste" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Fenoglio-Marc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Shah" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00348" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379605v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Russo" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2019-16" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678702v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Normandin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lubac" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ygorra" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015417" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315123v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fatras" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blumstein" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040582" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093333v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-017-2263-x" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671764v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alsdorf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.11.015" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852702v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aublanc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Babu" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berge-Nguyen" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10010083" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01903847v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nino" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020350" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137005v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaedele" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boy" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.02.037" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302144v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vu" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10010093" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678719v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B&#233;langer" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-1543-2018" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387398v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060833" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958463v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Spodar" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Parisot" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020297" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272424v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blarel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourrel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.326" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153117v2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzou Moussa" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.03.0062" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602588v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050350" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610652v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien O&#8217;grady" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9090614" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661359v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Zhang" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-4767-2017" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271937v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Detandt" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bonneton" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050462" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136987v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S Leleu" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.10.008" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425021v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Riofr&#237;o Salazar" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9010012" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696438v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuruputur Venugopal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9040245" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414537v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2016.2582382" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562477v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gay" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.10.011" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02BX9BCB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364274v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Martinez Benjam&#237;n" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2015.1008711" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590739v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malbeteau" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jordy" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2014.990591" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414511v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fatras" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Diepkil&#233;" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2015.05.001" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136674v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Malb&#233;teau" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Le&#243;n" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70100089" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081890v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roussel" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ramillien" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Darrozes" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desjardins" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-2261-2014" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016593v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013gl059134" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326218v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maubant" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2007-2014" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873165v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Costa Buarque" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20067" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620486v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seoane" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramillien" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4925-2013" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991286v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guntner" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. V. Getirana" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jd020500" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873144v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.06.008" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415396v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Lavado" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-12-0100.1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905068v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3647" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966798v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briant" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2269733" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664041v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Bergmann" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.11.005" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779275v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/4/044010" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743877v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gratton" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-012-9177-z" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743876v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.04.013" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370626v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.V. Getirana" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Rotunno Filho" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Mansur" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582647v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werth Susanna" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.02.003" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580544v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Famiglietti" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903474954" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648629v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-603-2011" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649833v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Araud" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008856" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533212v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.017" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575518v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mognard" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.011" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569113v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-2443-2010" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515381v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2037837" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00402391v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.045" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3ZRL6J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392532v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.03.007" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428891v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Rossow" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009438" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442263v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033857" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442256v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wilson" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bates" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Alsdorf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Forsberg" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horrit" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030156" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441537v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dominh" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L'Hermitte" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1345-246X.2006.03184.x" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429435v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngo-Duc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004331" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280239v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mognard-Campbell" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024778" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280250v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ngo-Duc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323534v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Leon" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cauhop&#233;" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2005.12.006" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280286v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.10.027" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385169v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.08.016" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280248v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.005" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457614v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS55030.2025.11243420" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044478v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konkathi Preethi" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642708" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987525v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640806" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987473v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642808" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063537v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin-Comte" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gross" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640953" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987838v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Visitacion" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642480" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099709v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884320" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382083v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pires Pereira" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Louise" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099688v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riazanoff" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taviani" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884169" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982087v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Zwarts" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282131" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382052v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres Miranda" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias Paiva" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382009v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres-Miranda" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099617v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biancamaria" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884026" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099628v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pillot" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884389" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836668v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883394" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165635v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323324" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381915v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873797v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-181-2021" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910426v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellot" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553223" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669241v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12570" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410552v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aoulad" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mougin" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553484" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165644v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324232" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410563v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553244" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165647v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323204" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165689v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanwei Qin" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609375v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder Betbeder" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet Fleury" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399025v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959841v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959834v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528344v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias de Paiva" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528347v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parrens" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Kerr" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287182v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115503v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180138v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Allain" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chevrier" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24400/527896/a03-2022.3453" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226322v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Pham Duc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12738" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463472v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389678v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518637" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351547v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351528v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paiva" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912186v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842125.ch19" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016500v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silva J." TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leon J." TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00080744v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ffrappart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4661-8274" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10905024X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Fuentes-Aguilera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Bravo Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;nez-Retureta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iongel Duran-Llacer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17081114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528800v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Konkathi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez-Moran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhuo Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanpin Xing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114946" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17131895" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Battista" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herivanona Ramiakatrarivony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17111933" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixuan Lu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Bai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2025.2555412" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Francisco Bustos Usta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1633522" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Renaudineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peaucelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Sollier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16101609" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saiful Islam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Domingues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183262" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Hai Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunglok Kim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Crow" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Yueh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wagner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114509" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114890" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Truchis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Sean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1724950" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Fensholt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chave" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59999-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couvreur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1536105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Salazar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mondaca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14040750" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakaros Bogning" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brice Ebode" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Onguene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17050753" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bustos Usta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23937-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Huaraca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zapata-R&#237;os" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#225;ez-Bimos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio Lahuatte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111637" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kitambo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Tshimanga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blazquez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102810" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni&#8208;andrade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Fleischmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116180" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Scipal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05470-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorela Castill&#243;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1529044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476786v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongbo Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Peng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle De Lannoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104961" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grassi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64929-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528769v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Islam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez Solano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104982" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bazzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Nhi Ngo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Normandin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1572114" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114563" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618273v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Zhong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyuan Zeng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103910" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;taux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101213" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brandt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G Canadell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1338618" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Y&#233;pez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vel&#225;squez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Saavedra-Passache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pincheira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16020427" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871284v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16243708" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1440891" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16141997" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aminjafari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Brown" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr036160" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692111v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjia Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Tao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114370" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684855v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisy Christophe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.04.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Alvarez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16040647" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Ru&#237;z-Guirola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Montejo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183401" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Dong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemin Yue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/remotesensing.0113" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820758v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Aminjafari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brown" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jaramillo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2024.100162" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675334v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqian Fang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Xiao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110172" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776706v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1416550" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643923v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114240" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113927" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275249v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Green" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777441v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangming Xiao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ef004760" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Telly Diepkil&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2024.2311203" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678931v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175259" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615121v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Huang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhollah Taghizadeh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/remotesensing.0130" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621384v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bernard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jimenez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1399234" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106289v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxiang Cui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fensholt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113619" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643891v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Qquenta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Lavado-Casimiro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831616v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Huerta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Sabino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225432" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164569v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kreibich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schr&#246;ter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Di Baldassarre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F van Loon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mazzoleni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2009-2023" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211455v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-023-09803-x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871062v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Ma" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhi Dong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113344" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993153v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbing Chang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ping Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/remotesensing.0005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491029v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jim&#233;nez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130305" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113850" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986534v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soriot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002542" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542009v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Colliander" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113721" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234962v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01274-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03957494v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Springer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodolina Lopez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Owor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stieglitz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09759-4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185774v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Enguehard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101397" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109350" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541100v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174157" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288649v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.08.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095055v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113409" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182592v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2957-2023" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218460v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Cuong Ha" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2022.2156931" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214595v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Tourian" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Saemian" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Ferreira" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Sneeuw" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113685" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400964v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Paiva" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Montesinos" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15245774" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111618v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113283" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770572v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Pham-Duc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Tran-Anh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Tong Si" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Phan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164023" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671375v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kitambo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M. Tshimanga" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1857-2022" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560920v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H Yueh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112921" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03867010v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zeiger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darrozes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-93-2022" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109577v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour Najoui" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riazanoff" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aurel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4569-2022" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690519v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Wen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2022.3166974" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917698v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01087-x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778186v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Loon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Ward" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04917-5" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685718v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Pantaleoni Reluy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102361" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877849v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilan Zhou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215468" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787936v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113272" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556864v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14020340" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615921v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Anh Dinh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gentine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JG006677" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113061" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808024v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113278" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056280v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh M Merwade" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1097789" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720543v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Shu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Liu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lei Kang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3010184" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720524v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Ayes Rivera" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina-Carpio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gutierrez-Cori" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmar L. Ceron" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.738527" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491036v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091856" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671317v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RG000728" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612873v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112666" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720511v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13204162" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357778v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frappart" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102532" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352440v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bellot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13193804" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045692v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.06.043" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665314v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ni&#241;o" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.03.045" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251365v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112196" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669210v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Egon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-31-2021" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671347v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Beck" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Korhonen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1643-2021" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121281v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112208" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318149v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112587" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146319v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112238" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265319v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sun" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112556" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522088v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Seoane" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beirens" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010169" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958456v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carbonne" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2021.100578" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438966v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102609" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106127v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62417-w" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720566v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ziyad" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalifa Goita" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramata Magagi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060967" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720550v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102669" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720578v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111643" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000656v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Schumacher" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Forootan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12081299" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952474v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182915" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376713v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al&#8208;yaari" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ballantyne" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15345" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931764v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.03.003" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919169v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172714" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619460v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Schwank" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111502" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099477v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13318" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720605v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baup" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Ameline" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11171978" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375817v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawar Hussain" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Xavier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Salles" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107710" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383838v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Lan Vu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cuong Ha" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070782" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294897v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Proen&#231;a" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080968" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620751v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Swenson" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xiao" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11060656" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720595v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Astudillo" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewitte" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Rutllant" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014051" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136041v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;ntner" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomasella" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeffer" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.12.005" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181073v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrogo Paiva" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.04.011" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZR1QLV8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081638v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Aires" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11010075" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380960v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Benveniste" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Fenoglio-Marc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Shah" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00348" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379605v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Russo" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2019-16" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678702v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Normandin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lubac" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ygorra" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015417" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671764v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alsdorf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.11.015" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315123v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fatras" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blumstein" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040582" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093333v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-017-2263-x" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852702v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aublanc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Babu" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berge-Nguyen" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10010083" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302144v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vu" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10010093" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01903847v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nino" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020350" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137005v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaedele" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boy" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.02.037" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678719v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B&#233;langer" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-1543-2018" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387398v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060833" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958463v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Spodar" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Parisot" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020297" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272424v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blarel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourrel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.326" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153117v2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzou Moussa" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.03.0062" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661359v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Zhang" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-4767-2017" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602588v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050350" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610652v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien O&#8217;grady" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9090614" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271937v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Detandt" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bonneton" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050462" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136987v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S Leleu" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.10.008" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425021v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Riofr&#237;o Salazar" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9010012" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696438v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuruputur Venugopal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9040245" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414537v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2016.2582382" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562477v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gay" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.10.011" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02BX9BCB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364274v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Martinez Benjam&#237;n" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2015.1008711" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590739v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malbeteau" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jordy" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2014.990591" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414511v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fatras" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Diepkil&#233;" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2015.05.001" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136674v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Malb&#233;teau" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Le&#243;n" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70100089" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081890v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roussel" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ramillien" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Darrozes" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desjardins" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-2261-2014" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016593v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013gl059134" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326218v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maubant" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2007-2014" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415396v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Lavado" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-12-0100.1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873165v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Costa Buarque" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20067" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620486v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seoane" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramillien" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4925-2013" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873144v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.06.008" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991286v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guntner" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. V. Getirana" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jd020500" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905068v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3647" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966798v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briant" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2269733" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664041v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Bergmann" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.11.005" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743876v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.04.013" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743877v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gratton" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-012-9177-z" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779275v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/4/044010" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370626v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.V. Getirana" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Rotunno Filho" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Mansur" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582647v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werth Susanna" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.02.003" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580544v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Famiglietti" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903474954" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648629v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-603-2011" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649833v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Araud" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008856" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533212v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.017" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575518v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mognard" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.011" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569113v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-2443-2010" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515381v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2037837" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00402391v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.045" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3ZRL6J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392532v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.03.007" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428891v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Rossow" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009438" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442263v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033857" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442256v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wilson" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bates" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Alsdorf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Forsberg" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horrit" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030156" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441537v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dominh" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L'Hermitte" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1345-246X.2006.03184.x" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429435v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngo-Duc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004331" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280239v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mognard-Campbell" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024778" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280250v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ngo-Duc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323534v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Leon" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cauhop&#233;" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2005.12.006" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280286v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.10.027" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385169v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.08.016" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280248v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.005" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457614v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS55030.2025.11243420" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987525v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640806" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044478v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konkathi Preethi" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642708" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987473v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642808" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063537v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin-Comte" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gross" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640953" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987838v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Visitacion" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642480" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099709v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884320" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382083v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pires Pereira" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Louise" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099688v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riazanoff" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taviani" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884169" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982087v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Zwarts" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282131" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382052v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres Miranda" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias Paiva" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382009v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres-Miranda" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099628v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pillot" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884389" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099617v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biancamaria" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884026" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836668v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883394" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873797v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-181-2021" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165635v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323324" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381915v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910426v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellot" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553223" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669241v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12570" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410552v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aoulad" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mougin" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553484" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410563v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553244" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165644v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324232" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165647v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323204" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165689v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanwei Qin" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399025v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609375v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder Betbeder" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet Fleury" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959841v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959834v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528344v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias de Paiva" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528347v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parrens" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Kerr" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287182v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115503v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180138v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Allain" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chevrier" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24400/527896/a03-2022.3453" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226322v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Pham Duc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12738" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463472v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389678v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518637" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351547v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351528v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paiva" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912186v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842125.ch19" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016500v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silva J." TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leon J." TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00080744v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>