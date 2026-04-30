--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Granjon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sociologue, Professeur (Université Paris 8), Membre de l'UR EXPERICE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fgranjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8346-6209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des métiers de l’accompagnement aux usages numériques. Le cas de la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur les usages du numérique en éducation RUNED2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen Université, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie protestataire et technologies médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Numérisation généralisée de la société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Université du Québec à Montréal/CRICIS, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uzeste/Tout-monde. Un front culturel de résistance populaire à la rencontre d’Édouard Glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Lyannaj-28ème édition du Prix Carbet de la Caraïbe et du Tout-Monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles/Louisiana State University, 2017, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté numérique et nouvelles formes médiatiques : bilan de trente années de la revue Réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Pour les trente ans de la revue Réseaux, Institut national d’histoire de l’art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique au risque de l’engagement : marges disciplinaires, politiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTI, Université de Paris 8 Vincennes à Saint-Denis, Jun 2013, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Division sociale du travail scientifique et interdisciplinarité critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique au risque de l’engagement : marges disciplinaires, politiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTI, Université de Paris 8 Vincennes à Saint-Denis, Jun 2013, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique dans tous ses états : définition, difficultés, défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où (en) est la critique en communication ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales, inégalités numériques : quelle dialectique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermédias et pratiques numériques - H2PTM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations informationnelles à l'ère du &amp;quot; participatif &amp;quot; : de l'émergence d'un nouvel espace public médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement militant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does showing off help to make friends? Experimenting a sociological game on self-exhibition and social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilara Vanessa Trupia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Weblogs and Social media (ICWSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI), 2009, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques éléments programmatiques pour une sociologie critique des usages sociaux des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques éléments programmatiques pour une sociologie critique des usages sociaux des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001136v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Esquisses pour une épistémopolitique de la totalisation intersectionnelle. Intersectionnalité, consubstantialité, dialectique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Savoirs nomologiques versus connaissances critiques. En écho au ‘‘Manifeste pour la science sociale’’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une critique des approches ‘‘média-techniques’’. Théorie-Écologie-Archéologie des médias, médiologie et question de la technique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘Ici, nous cultivons l’esprit critique en situation critique’’. Quand l’émancipation ne fait pas bon ménage avec la solidarité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur L’Âge du capitalisme de surveillance. Le combat pour un avenir humain face aux nouvelles frontières du pouvoir de Shoshana Zuboff »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gilets jaunes, autoformation à la critique des médias et production de soi médiatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Engagements médiactivistes. Entretien avec Antoine Chao »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gilets jaunes et colères noires. Violence, médias et émotions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inégalités sociales, dispositions et usages du numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les violences faites aux femmes : agir en milieu rural. Entretien avec une conseillère conjugale et familiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De quelques travers réels ou supposés de l’engagement en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Éducation Permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uzeste, village créole »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La pratique de l’improvisation comme technique de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des topolitiques culturelles oppositionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Média : l’invention d’un média progressiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uzeste : créolisation critique et résistance radicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour à Reims : une pièce à conviction ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter sur/avec/pour Uzeste. Une sociologie à vivre au risque du dégagement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Jazzcogne : territoires et imaginaires de/en lutte. Dialogue avec Bernard Lubat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Territoires et imaginaires ruraux. Étude de cas des archipels et des processus instituants uzestiens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique : entre ‘‘danger sociologique’’ et ‘‘quiétude négativiste’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements sociaux, espaces publics et usages d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arènes publiques alternatives aux médias dominants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique. La revue de la communication publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien autour de l’ouvrage Mobilisations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Interdisciplinaires de la Recherche en Communication AudioVisuelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et dispositionnalisme. Une discussion de la théorie de la reconnaissance d’Axel Honneth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances en ligne : mobilisation, émotion, identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et Parrêsia. Des pratiques politiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Studies in Improvisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des échelles de la critique – Réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.181-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Uzeste de Bernard Lubat : un front culturel de résistance populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Période – Revue en ligne de théorie marxiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et libération de la production scientifique. Critique de l’économie politique de l’open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Les sciences humaines et sociales au prisme du digital turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique et humanités numériques. Pour une approche matérialiste de l’immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ‘‘nouvelle anthropologie’’ critique ? Jalons pour une épistémologie matérialiste des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142-143, pp.281-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du matérialisme comme principium d’un agenda de la recherche critique en communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.157-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fondements matérialistes de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ilitch Lénine : parti, presse, culture & révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pragmatisme et des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du (dé)contrôle de l’exposition de soi sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.19-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales critiques et Cultural Studies. De quelques commentaires en réponse au texte d’Éric Maigret : ‘‘Ce que les Cultural Studies font aux savoirs disciplinaires’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (25), pp.197-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté, médias et TIC : trente années de liaisons covalentes au sein de la revue Réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (184-185), pp.95-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intranquillité. Pessoa, sujet critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lighthouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematizing social uses of information and communication technology: a critical French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (1), pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences sociales vigilantes aux sciences sociales politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-revue des industries culturelles et numériques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en chiffres de soi. Une approche compréhensive des mesures personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Nikolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (177), pp.97-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Media and Political Engagement Worldwide. A comparative Study. (Eva Anduiza, Michael J. Jensen, Laia Jorba – eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (3-4), pp.757-758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication Sciences as Critical Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des radios de lutte à Internet. Militantismes médiatiques et numériques (Françoise Blum – dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (244), pp.126-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est passée la critique sociale ? Penser le global au croisement des savoirs (Philippe Corcuff)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.441-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R@S : la naissance d'un acteur majeur de l'Internet militant français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torres Asdrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique est-elle indigne de la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages sociaux de l'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Foulgoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques pathologies sociales de l'individualité numérique : exposition de soi et auto-réification sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.75-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitiés 2.0. Le lien social sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition de soi et reconnaissance de singularités subjectives sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.25-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitamorphosis of Music Consumption Practices. The Case of Young Music Lovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.287-314. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0957155809105748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités et familles populaires. Une socio-ethnographie de la mise en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145-146, pp.117-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérimorphose des pratiques de consommation musicale Le cas de jeunes amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145-146 (6), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.145.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux relationnels et éclectisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter à l’aide de carnets de contacts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raisons &amp; Passions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contre-pouvoirs symboliques et discours de lutte. Mosique, mythe, mauvaise foi, mythocratie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation – Culture, médias et critique de l’économie politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 3. Économie politique de la culture, des médias et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, médias et critique de l'économie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon, Jacques Guyot &amp; Christophe Magis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture &amp; communication, Tome 3, Économie politique de la culture, des médias et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp. 9-38, 2019, 978-2-35671-565-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hétérotopies, UZ-topies et sociologie à vivre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Denouël; F. Granjon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’Uzeste ; critiques en étendue (tome 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Commun, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Les sciences sociales à l’épreuve d’Uzeste : retour sur un engagement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait intranquille d’un œuvrier à l’œuvre. Une approche dispositionnelle de l’engagement uzestois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notes liminaires. Uzeste : un travail du commun situé et continué ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Hétérotopies, Uz-topies et sociologie à vivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ – Tome 1 : vivacités critiques du réel, Denouël, Julie, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des mouvements sociaux, Fillieule, Olivier, Mathieu, Lilian, Péchu, Cécile (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie protestataire et technologies médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la critique des rapports entre communication, information, culture et société à l'ère de la numérisation généralisée de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Montréal, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du poïélitique et du populaire : une critique créolisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ – Tome 1 : vivacités critiques du réel, Denouël, Julie, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uzeste mélancolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ. Tome 1, Vivacités critiques du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et Parrêsia. Des pratiques politiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ – Tome 1 : vivacités critiques du réel, Denouël, Julie, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation – Critiques matérialistes, culture et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1. Marxismes, Théorie et sociologie critiques, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.11-36, 2016, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdieu et le matérialisme marxien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1, Marxismes, Théorie et sociologie critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.349-374, 2016, Collection Matérialismes, 978-2-35671-390-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ilitch Lénine : parti, presse, culture et révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1. Marxismes, Théorie et sociologie critiques, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.101-120, 2016, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions citoyennes autonomes : production d’informations d’intérêt général, production de publics et production de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">News producers and the public interest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Montréal, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec les médias ? Comment rendre la parole au peuple ? – Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, "Armand, Communication, cultures populaires et émancipation. Une anthologie en trois volumes (1970-1986)". Tome 2, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7-49, 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Mattelart : repères biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, Armand, "Une anthologie en trois volumes (1970-1986)". Tomes 1, 2 &amp; 3, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.335-346 (in tome 1), 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des Humanités numériques critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités Numériques 2015 : Identités, Pratiques et Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal/MCGill University/CRIHN, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-exposure and recognition of subjective singularities in social network sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erber, Martin, Social Media Book", Tsang, Philip, Henri, James</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre point de vue de classe et regard-monde - Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, Armand, "Communication, idéologie et hégémonies culturelles. Une anthologie en trois volumes (1970-1986)". Tome 1, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7-49, 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche matérialiste des modes de production transnationaux de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, "Armand, Communication transnationale et industries de la culture. Une anthologie en trois volumes (1970-1986)". Tome 3, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7-60, 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité, théorie et connaissance dans les processus d’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’émancipation II. Théories, pratiques et conflits autour de l’émancipation humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Ouest Nanterre, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement, critique et sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche sur l’information et la communication – Regards croisés, Bourdeloie, Hélène, Douyère, David (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.47-77, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication : deux ou trois choses que nous savons d’elles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication, George (Éric), Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.7-20, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. De la participation médiatique à la participation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granjon, Fabien, Denouël, Julie, Aubert, Aurélie, "Médias numériques &amp; participation. Entre engagement citoyen et production de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.165-183, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations informationnelles et expressions citoyennes autonomes à l’ère du ‘‘participatif’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granjon, Fabien, Denouël, Julie, Aubert, Aurélie, "Médias numériques &amp; participation. Entre engagement citoyen et production de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.21-63, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités numériques (inégalités sociales face à Internet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des inégalités, Bihr, Alain, Pfefferkorn, Roland (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.206-207, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique est-elle soluble dans les sciences de l’information et de la communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication, George Éric, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.291-355, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Civic Expressions & Hypersonal Engagement in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Democracy and Citizenship in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigação Media e Jornalismo/Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granjon, Fabien, Denouël, Julie, Aubert Aurélie, "Médias numériques &amp; participation. Entre engagement citoyen et production de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.7-19, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolégomènes. De quoi la critique est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quoi la critique est-elle le nom ?, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.9-93, 2013, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien social, sociabilités numériques et sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques 2.0 : A l'heure des médias sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cercle de la librairie, p. 23-31, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passion musicale et usages des TIC chez les jeunes amateurs : l'hypothèse de la numérimorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Brandl &amp; alii. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de sociologie de la musique en France : Réflexité, écoutes, goûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome 1, L’Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages sociaux des TNIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, p. 5-41, 2011, Sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Denouël; Fabien Granjon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer à l'ère numérique : regards croisés sur la sociologie des usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transvalor - Presses des Mines, pp.7-43, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être enseignant-chercheur et d’extraction populaire, collection L’Atelier du chercheur, Le Bord de l’eau, Lormont, 2024 (en cours).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'eau. A paraître, L'Atelier du chercheur, Manuel Cervera-Marzal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes populaires et usages de l’informatique connectée. Des inégalités sociales-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2022, Matérialismes, Fabien Granjon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 3. Industrie culturelle et économie politique critique de la culture, des médias et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon, Jacques Guyot &amp; Christopge Magis. Presses des Mines, 2019, collection MatérialismeS, 978-2-35671-565-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’Uz : critique en étendue (tome 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Commun, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ. Vivacités critiques du réel. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la rencontre – brochure anniversaire : 40ème hestajada de las arts d’Uzeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEMTI/Institut du Tout-Monde, 50 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations numériques. Politiques du conflit et technologies médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 213 p., 2017, collection « Sciences sociales »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la culture - brochure anniversaire : 40ème hestajada de las arts d’Uzeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEMTI/Institut du Tout-Monde, 57 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les UZ-topies de Bernard Lubat (Dialogiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Outre Mesure, 232 p., 2016, collection Jazz en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1. Marxismes, Théorie et sociologie critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 422 p., 2016, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiactivistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beijing, Social Sciences Academic Press, 122 p., 2015, 9782724614312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 359 p., 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiactivistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de Sciences Po, 200 p., 2013, collection Contester, 9782724614312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et usages d'Internet. Une sociologie critique des pratiques de l'informatique connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.216, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités et citoyenneté à l'ère numérique : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.9-15, 2011, 9782707170064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 320 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias numériques et participation. Entre engagement citoyen et production de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare&amp;Martin, 2011, Collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages sociaux des technologies numériques d'information et de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.7-43, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités et citoyenneté à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.133, 2011, 9782707170064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités numériques. Clivages sociaux et modes d'appropriation des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes science, Lavoisier, 254 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture trash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Création culturelle et conscience possible. Penser les publics avec Lucien Goldmann »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement altermondialiste et militanisme informationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Granjon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sociologue, Professeur (Université Paris 8), Membre de l'UR EXPERICE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fgranjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8346-6209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des métiers de l’accompagnement aux usages numériques. Le cas de la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur les usages du numérique en éducation RUNED2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen Université, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie protestataire et technologies médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Numérisation généralisée de la société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Université du Québec à Montréal/CRICIS, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uzeste/Tout-monde. Un front culturel de résistance populaire à la rencontre d’Édouard Glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Lyannaj-28ème édition du Prix Carbet de la Caraïbe et du Tout-Monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles/Louisiana State University, 2017, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté numérique et nouvelles formes médiatiques : bilan de trente années de la revue Réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Pour les trente ans de la revue Réseaux, Institut national d’histoire de l’art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique au risque de l’engagement : marges disciplinaires, politiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTI, Université de Paris 8 Vincennes à Saint-Denis, Jun 2013, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Division sociale du travail scientifique et interdisciplinarité critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique au risque de l’engagement : marges disciplinaires, politiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTI, Université de Paris 8 Vincennes à Saint-Denis, Jun 2013, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique dans tous ses états : définition, difficultés, défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où (en) est la critique en communication ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales, inégalités numériques : quelle dialectique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermédias et pratiques numériques - H2PTM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations informationnelles à l'ère du &amp;quot; participatif &amp;quot; : de l'émergence d'un nouvel espace public médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement militant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does showing off help to make friends? Experimenting a sociological game on self-exhibition and social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilara Vanessa Trupia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Weblogs and Social media (ICWSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI), 2009, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques éléments programmatiques pour une sociologie critique des usages sociaux des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques éléments programmatiques pour une sociologie critique des usages sociaux des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001136v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Esquisses pour une épistémopolitique de la totalisation intersectionnelle. Intersectionnalité, consubstantialité, dialectique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur L’Âge du capitalisme de surveillance. Le combat pour un avenir humain face aux nouvelles frontières du pouvoir de Shoshana Zuboff »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gilets jaunes, autoformation à la critique des médias et production de soi médiatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une critique des approches ‘‘média-techniques’’. Théorie-Écologie-Archéologie des médias, médiologie et question de la technique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘Ici, nous cultivons l’esprit critique en situation critique’’. Quand l’émancipation ne fait pas bon ménage avec la solidarité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Savoirs nomologiques versus connaissances critiques. En écho au ‘‘Manifeste pour la science sociale’’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Engagements médiactivistes. Entretien avec Antoine Chao »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gilets jaunes et colères noires. Violence, médias et émotions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inégalités sociales, dispositions et usages du numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les violences faites aux femmes : agir en milieu rural. Entretien avec une conseillère conjugale et familiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uzeste, village créole »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De quelques travers réels ou supposés de l’engagement en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Éducation Permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La pratique de l’improvisation comme technique de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour à Reims : une pièce à conviction ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uzeste : créolisation critique et résistance radicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des topolitiques culturelles oppositionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Média : l’invention d’un média progressiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter sur/avec/pour Uzeste. Une sociologie à vivre au risque du dégagement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Jazzcogne : territoires et imaginaires de/en lutte. Dialogue avec Bernard Lubat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Territoires et imaginaires ruraux. Étude de cas des archipels et des processus instituants uzestiens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique : entre ‘‘danger sociologique’’ et ‘‘quiétude négativiste’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements sociaux, espaces publics et usages d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arènes publiques alternatives aux médias dominants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique. La revue de la communication publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances en ligne : mobilisation, émotion, identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien autour de l’ouvrage Mobilisations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Interdisciplinaires de la Recherche en Communication AudioVisuelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et dispositionnalisme. Une discussion de la théorie de la reconnaissance d’Axel Honneth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et Parrêsia. Des pratiques politiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Studies in Improvisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des échelles de la critique – Réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.181-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Uzeste de Bernard Lubat : un front culturel de résistance populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Période – Revue en ligne de théorie marxiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Les sciences humaines et sociales au prisme du digital turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et libération de la production scientifique. Critique de l’économie politique de l’open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique et humanités numériques. Pour une approche matérialiste de l’immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ‘‘nouvelle anthropologie’’ critique ? Jalons pour une épistémologie matérialiste des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142-143, pp.281-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du matérialisme comme principium d’un agenda de la recherche critique en communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.157-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fondements matérialistes de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ilitch Lénine : parti, presse, culture & révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pragmatisme et des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intranquillité. Pessoa, sujet critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lighthouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du (dé)contrôle de l’exposition de soi sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.19-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales critiques et Cultural Studies. De quelques commentaires en réponse au texte d’Éric Maigret : ‘‘Ce que les Cultural Studies font aux savoirs disciplinaires’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (25), pp.197-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté, médias et TIC : trente années de liaisons covalentes au sein de la revue Réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (184-185), pp.95-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematizing social uses of information and communication technology: a critical French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (1), pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences sociales vigilantes aux sciences sociales politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-revue des industries culturelles et numériques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Media and Political Engagement Worldwide. A comparative Study. (Eva Anduiza, Michael J. Jensen, Laia Jorba – eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (3-4), pp.757-758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication Sciences as Critical Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en chiffres de soi. Une approche compréhensive des mesures personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Nikolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (177), pp.97-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des radios de lutte à Internet. Militantismes médiatiques et numériques (Françoise Blum – dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (244), pp.126-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est passée la critique sociale ? Penser le global au croisement des savoirs (Philippe Corcuff)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.441-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R@S : la naissance d'un acteur majeur de l'Internet militant français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torres Asdrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique est-elle indigne de la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques pathologies sociales de l'individualité numérique : exposition de soi et auto-réification sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.75-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages sociaux de l'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Foulgoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitiés 2.0. Le lien social sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition de soi et reconnaissance de singularités subjectives sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.25-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitamorphosis of Music Consumption Practices. The Case of Young Music Lovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.287-314. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0957155809105748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérimorphose des pratiques de consommation musicale Le cas de jeunes amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145-146 (6), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.145.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités et familles populaires. Une socio-ethnographie de la mise en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145-146, pp.117-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux relationnels et éclectisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter à l’aide de carnets de contacts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raisons &amp; Passions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contre-pouvoirs symboliques et discours de lutte. Mosique, mythe, mauvaise foi, mythocratie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, médias et critique de l'économie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon, Jacques Guyot &amp; Christophe Magis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture &amp; communication, Tome 3, Économie politique de la culture, des médias et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp. 9-38, 2019, 978-2-35671-565-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation – Culture, médias et critique de l’économie politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 3. Économie politique de la culture, des médias et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hétérotopies, UZ-topies et sociologie à vivre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Denouël; F. Granjon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’Uzeste ; critiques en étendue (tome 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Commun, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Les sciences sociales à l’épreuve d’Uzeste : retour sur un engagement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait intranquille d’un œuvrier à l’œuvre. Une approche dispositionnelle de l’engagement uzestois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notes liminaires. Uzeste : un travail du commun situé et continué ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Hétérotopies, Uz-topies et sociologie à vivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ – Tome 1 : vivacités critiques du réel, Denouël, Julie, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des mouvements sociaux, Fillieule, Olivier, Mathieu, Lilian, Péchu, Cécile (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du poïélitique et du populaire : une critique créolisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ – Tome 1 : vivacités critiques du réel, Denouël, Julie, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie protestataire et technologies médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la critique des rapports entre communication, information, culture et société à l'ère de la numérisation généralisée de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Montréal, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uzeste mélancolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ. Tome 1, Vivacités critiques du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et Parrêsia. Des pratiques politiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ – Tome 1 : vivacités critiques du réel, Denouël, Julie, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation – Critiques matérialistes, culture et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1. Marxismes, Théorie et sociologie critiques, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.11-36, 2016, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdieu et le matérialisme marxien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1, Marxismes, Théorie et sociologie critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.349-374, 2016, Collection Matérialismes, 978-2-35671-390-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ilitch Lénine : parti, presse, culture et révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1. Marxismes, Théorie et sociologie critiques, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.101-120, 2016, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions citoyennes autonomes : production d’informations d’intérêt général, production de publics et production de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">News producers and the public interest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Montréal, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec les médias ? Comment rendre la parole au peuple ? – Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, "Armand, Communication, cultures populaires et émancipation. Une anthologie en trois volumes (1970-1986)". Tome 2, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7-49, 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Mattelart : repères biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, Armand, "Une anthologie en trois volumes (1970-1986)". Tomes 1, 2 &amp; 3, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.335-346 (in tome 1), 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des Humanités numériques critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités Numériques 2015 : Identités, Pratiques et Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal/MCGill University/CRIHN, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-exposure and recognition of subjective singularities in social network sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erber, Martin, Social Media Book", Tsang, Philip, Henri, James</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre point de vue de classe et regard-monde - Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, Armand, "Communication, idéologie et hégémonies culturelles. Une anthologie en trois volumes (1970-1986)". Tome 1, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7-49, 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche matérialiste des modes de production transnationaux de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, "Armand, Communication transnationale et industries de la culture. Une anthologie en trois volumes (1970-1986)". Tome 3, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7-60, 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité, théorie et connaissance dans les processus d’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’émancipation II. Théories, pratiques et conflits autour de l’émancipation humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Ouest Nanterre, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations informationnelles et expressions citoyennes autonomes à l’ère du ‘‘participatif’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granjon, Fabien, Denouël, Julie, Aubert, Aurélie, "Médias numériques &amp; participation. Entre engagement citoyen et production de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.21-63, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. De la participation médiatique à la participation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granjon, Fabien, Denouël, Julie, Aubert, Aurélie, "Médias numériques &amp; participation. Entre engagement citoyen et production de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.165-183, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement, critique et sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche sur l’information et la communication – Regards croisés, Bourdeloie, Hélène, Douyère, David (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.47-77, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication : deux ou trois choses que nous savons d’elles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication, George (Éric), Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.7-20, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités numériques (inégalités sociales face à Internet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des inégalités, Bihr, Alain, Pfefferkorn, Roland (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.206-207, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique est-elle soluble dans les sciences de l’information et de la communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication, George Éric, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.291-355, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Civic Expressions & Hypersonal Engagement in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Democracy and Citizenship in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigação Media e Jornalismo/Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granjon, Fabien, Denouël, Julie, Aubert Aurélie, "Médias numériques &amp; participation. Entre engagement citoyen et production de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.7-19, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolégomènes. De quoi la critique est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quoi la critique est-elle le nom ?, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.9-93, 2013, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passion musicale et usages des TIC chez les jeunes amateurs : l'hypothèse de la numérimorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Brandl &amp; alii. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de sociologie de la musique en France : Réflexité, écoutes, goûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome 1, L’Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien social, sociabilités numériques et sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques 2.0 : A l'heure des médias sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cercle de la librairie, p. 23-31, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages sociaux des TNIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, p. 5-41, 2011, Sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Denouël; Fabien Granjon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer à l'ère numérique : regards croisés sur la sociologie des usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transvalor - Presses des Mines, pp.7-43, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être enseignant-chercheur et d’extraction populaire, collection L’Atelier du chercheur, Le Bord de l’eau, Lormont, 2024 (en cours).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'eau. A paraître, L'Atelier du chercheur, Manuel Cervera-Marzal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes populaires et usages de l’informatique connectée. Des inégalités sociales-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2022, Matérialismes, Fabien Granjon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 3. Industrie culturelle et économie politique critique de la culture, des médias et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon, Jacques Guyot &amp; Christopge Magis. Presses des Mines, 2019, collection MatérialismeS, 978-2-35671-565-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’Uz : critique en étendue (tome 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Commun, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ. Vivacités critiques du réel. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la rencontre – brochure anniversaire : 40ème hestajada de las arts d’Uzeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEMTI/Institut du Tout-Monde, 50 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations numériques. Politiques du conflit et technologies médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 213 p., 2017, collection « Sciences sociales »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la culture - brochure anniversaire : 40ème hestajada de las arts d’Uzeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEMTI/Institut du Tout-Monde, 57 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les UZ-topies de Bernard Lubat (Dialogiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Outre Mesure, 232 p., 2016, collection Jazz en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1. Marxismes, Théorie et sociologie critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 422 p., 2016, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiactivistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beijing, Social Sciences Academic Press, 122 p., 2015, 9782724614312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 359 p., 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiactivistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de Sciences Po, 200 p., 2013, collection Contester, 9782724614312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et usages d'Internet. Une sociologie critique des pratiques de l'informatique connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.216, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités et citoyenneté à l'ère numérique : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.9-15, 2011, 9782707170064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias numériques et participation. Entre engagement citoyen et production de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare&amp;Martin, 2011, Collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 320 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages sociaux des technologies numériques d'information et de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.7-43, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités et citoyenneté à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.133, 2011, 9782707170064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités numériques. Clivages sociaux et modes d'appropriation des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes science, Lavoisier, 254 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture trash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Création culturelle et conscience possible. Penser les publics avec Lucien Goldmann »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement altermondialiste et militanisme informationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29CED6C5"/>
+    <w:nsid w:val="3CF0FD75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fgranjon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8346-6209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Vanessa Trupia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aguiton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Castelain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fremaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001136v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911064v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911072v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539204v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539208v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Nikolski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Asdrad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Foulgoc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denouel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00447666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Combes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155809105748" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-JW1NTDW5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.145.0291" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Berg&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551474v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551491v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02555579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551494v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551500v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric George" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780869v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780867v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546836v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546838v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548729v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02547400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546843v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jou&#235;t" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976699v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911039v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fgranjon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8346-6209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Vanessa Trupia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aguiton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Castelain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fremaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001136v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910994v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911072v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Nikolski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Asdrad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Foulgoc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denouel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00447666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Combes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155809105748" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-JW1NTDW5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.145.0291" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mercier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Berg&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551474v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551491v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02555579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551494v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551497v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551498v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551500v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric George" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780867v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546836v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546838v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548729v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02547400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546843v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jou&#235;t" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714281v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780860v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976699v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911039v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>