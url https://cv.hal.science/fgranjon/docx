--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Granjon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sociologue, Professeur (Université Paris 8), Membre de l'UR EXPERICE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fgranjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8346-6209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des métiers de l’accompagnement aux usages numériques. Le cas de la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur les usages du numérique en éducation RUNED2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen Université, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie protestataire et technologies médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Numérisation généralisée de la société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Université du Québec à Montréal/CRICIS, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uzeste/Tout-monde. Un front culturel de résistance populaire à la rencontre d’Édouard Glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Lyannaj-28ème édition du Prix Carbet de la Caraïbe et du Tout-Monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles/Louisiana State University, 2017, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté numérique et nouvelles formes médiatiques : bilan de trente années de la revue Réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Pour les trente ans de la revue Réseaux, Institut national d’histoire de l’art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique au risque de l’engagement : marges disciplinaires, politiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTI, Université de Paris 8 Vincennes à Saint-Denis, Jun 2013, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Division sociale du travail scientifique et interdisciplinarité critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique au risque de l’engagement : marges disciplinaires, politiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTI, Université de Paris 8 Vincennes à Saint-Denis, Jun 2013, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique dans tous ses états : définition, difficultés, défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où (en) est la critique en communication ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales, inégalités numériques : quelle dialectique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermédias et pratiques numériques - H2PTM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations informationnelles à l'ère du &amp;quot; participatif &amp;quot; : de l'émergence d'un nouvel espace public médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement militant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does showing off help to make friends? Experimenting a sociological game on self-exhibition and social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilara Vanessa Trupia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Weblogs and Social media (ICWSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI), 2009, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques éléments programmatiques pour une sociologie critique des usages sociaux des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques éléments programmatiques pour une sociologie critique des usages sociaux des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001136v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Esquisses pour une épistémopolitique de la totalisation intersectionnelle. Intersectionnalité, consubstantialité, dialectique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur L’Âge du capitalisme de surveillance. Le combat pour un avenir humain face aux nouvelles frontières du pouvoir de Shoshana Zuboff »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gilets jaunes, autoformation à la critique des médias et production de soi médiatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une critique des approches ‘‘média-techniques’’. Théorie-Écologie-Archéologie des médias, médiologie et question de la technique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘Ici, nous cultivons l’esprit critique en situation critique’’. Quand l’émancipation ne fait pas bon ménage avec la solidarité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Savoirs nomologiques versus connaissances critiques. En écho au ‘‘Manifeste pour la science sociale’’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Engagements médiactivistes. Entretien avec Antoine Chao »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gilets jaunes et colères noires. Violence, médias et émotions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inégalités sociales, dispositions et usages du numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les violences faites aux femmes : agir en milieu rural. Entretien avec une conseillère conjugale et familiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uzeste, village créole »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De quelques travers réels ou supposés de l’engagement en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Éducation Permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La pratique de l’improvisation comme technique de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour à Reims : une pièce à conviction ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uzeste : créolisation critique et résistance radicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des topolitiques culturelles oppositionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Média : l’invention d’un média progressiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter sur/avec/pour Uzeste. Une sociologie à vivre au risque du dégagement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Jazzcogne : territoires et imaginaires de/en lutte. Dialogue avec Bernard Lubat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Territoires et imaginaires ruraux. Étude de cas des archipels et des processus instituants uzestiens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique : entre ‘‘danger sociologique’’ et ‘‘quiétude négativiste’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements sociaux, espaces publics et usages d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arènes publiques alternatives aux médias dominants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique. La revue de la communication publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances en ligne : mobilisation, émotion, identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien autour de l’ouvrage Mobilisations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Interdisciplinaires de la Recherche en Communication AudioVisuelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et dispositionnalisme. Une discussion de la théorie de la reconnaissance d’Axel Honneth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et Parrêsia. Des pratiques politiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Studies in Improvisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des échelles de la critique – Réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.181-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Uzeste de Bernard Lubat : un front culturel de résistance populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Période – Revue en ligne de théorie marxiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Les sciences humaines et sociales au prisme du digital turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et libération de la production scientifique. Critique de l’économie politique de l’open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique et humanités numériques. Pour une approche matérialiste de l’immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ‘‘nouvelle anthropologie’’ critique ? Jalons pour une épistémologie matérialiste des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142-143, pp.281-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du matérialisme comme principium d’un agenda de la recherche critique en communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.157-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fondements matérialistes de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ilitch Lénine : parti, presse, culture & révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pragmatisme et des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intranquillité. Pessoa, sujet critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lighthouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du (dé)contrôle de l’exposition de soi sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.19-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales critiques et Cultural Studies. De quelques commentaires en réponse au texte d’Éric Maigret : ‘‘Ce que les Cultural Studies font aux savoirs disciplinaires’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (25), pp.197-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté, médias et TIC : trente années de liaisons covalentes au sein de la revue Réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (184-185), pp.95-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematizing social uses of information and communication technology: a critical French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (1), pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences sociales vigilantes aux sciences sociales politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-revue des industries culturelles et numériques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Media and Political Engagement Worldwide. A comparative Study. (Eva Anduiza, Michael J. Jensen, Laia Jorba – eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (3-4), pp.757-758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication Sciences as Critical Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en chiffres de soi. Une approche compréhensive des mesures personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Nikolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (177), pp.97-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des radios de lutte à Internet. Militantismes médiatiques et numériques (Françoise Blum – dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (244), pp.126-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est passée la critique sociale ? Penser le global au croisement des savoirs (Philippe Corcuff)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.441-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R@S : la naissance d'un acteur majeur de l'Internet militant français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torres Asdrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique est-elle indigne de la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques pathologies sociales de l'individualité numérique : exposition de soi et auto-réification sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.75-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages sociaux de l'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Foulgoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitiés 2.0. Le lien social sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition de soi et reconnaissance de singularités subjectives sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.25-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitamorphosis of Music Consumption Practices. The Case of Young Music Lovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.287-314. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0957155809105748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérimorphose des pratiques de consommation musicale Le cas de jeunes amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145-146 (6), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.145.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités et familles populaires. Une socio-ethnographie de la mise en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145-146, pp.117-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux relationnels et éclectisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter à l’aide de carnets de contacts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raisons &amp; Passions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contre-pouvoirs symboliques et discours de lutte. Mosique, mythe, mauvaise foi, mythocratie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, médias et critique de l'économie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon, Jacques Guyot &amp; Christophe Magis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture &amp; communication, Tome 3, Économie politique de la culture, des médias et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp. 9-38, 2019, 978-2-35671-565-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation – Culture, médias et critique de l’économie politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 3. Économie politique de la culture, des médias et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hétérotopies, UZ-topies et sociologie à vivre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Denouël; F. Granjon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’Uzeste ; critiques en étendue (tome 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Commun, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Les sciences sociales à l’épreuve d’Uzeste : retour sur un engagement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait intranquille d’un œuvrier à l’œuvre. Une approche dispositionnelle de l’engagement uzestois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notes liminaires. Uzeste : un travail du commun situé et continué ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Hétérotopies, Uz-topies et sociologie à vivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ – Tome 1 : vivacités critiques du réel, Denouël, Julie, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des mouvements sociaux, Fillieule, Olivier, Mathieu, Lilian, Péchu, Cécile (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du poïélitique et du populaire : une critique créolisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ – Tome 1 : vivacités critiques du réel, Denouël, Julie, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie protestataire et technologies médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la critique des rapports entre communication, information, culture et société à l'ère de la numérisation généralisée de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Montréal, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uzeste mélancolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ. Tome 1, Vivacités critiques du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et Parrêsia. Des pratiques politiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ – Tome 1 : vivacités critiques du réel, Denouël, Julie, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation – Critiques matérialistes, culture et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1. Marxismes, Théorie et sociologie critiques, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.11-36, 2016, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdieu et le matérialisme marxien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1, Marxismes, Théorie et sociologie critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.349-374, 2016, Collection Matérialismes, 978-2-35671-390-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ilitch Lénine : parti, presse, culture et révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1. Marxismes, Théorie et sociologie critiques, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.101-120, 2016, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions citoyennes autonomes : production d’informations d’intérêt général, production de publics et production de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">News producers and the public interest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Montréal, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec les médias ? Comment rendre la parole au peuple ? – Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, "Armand, Communication, cultures populaires et émancipation. Une anthologie en trois volumes (1970-1986)". Tome 2, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7-49, 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Mattelart : repères biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, Armand, "Une anthologie en trois volumes (1970-1986)". Tomes 1, 2 &amp; 3, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.335-346 (in tome 1), 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des Humanités numériques critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités Numériques 2015 : Identités, Pratiques et Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal/MCGill University/CRIHN, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-exposure and recognition of subjective singularities in social network sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erber, Martin, Social Media Book", Tsang, Philip, Henri, James</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre point de vue de classe et regard-monde - Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, Armand, "Communication, idéologie et hégémonies culturelles. Une anthologie en trois volumes (1970-1986)". Tome 1, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7-49, 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche matérialiste des modes de production transnationaux de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, "Armand, Communication transnationale et industries de la culture. Une anthologie en trois volumes (1970-1986)". Tome 3, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7-60, 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité, théorie et connaissance dans les processus d’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’émancipation II. Théories, pratiques et conflits autour de l’émancipation humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Ouest Nanterre, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations informationnelles et expressions citoyennes autonomes à l’ère du ‘‘participatif’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granjon, Fabien, Denouël, Julie, Aubert, Aurélie, "Médias numériques &amp; participation. Entre engagement citoyen et production de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.21-63, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. De la participation médiatique à la participation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granjon, Fabien, Denouël, Julie, Aubert, Aurélie, "Médias numériques &amp; participation. Entre engagement citoyen et production de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.165-183, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement, critique et sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche sur l’information et la communication – Regards croisés, Bourdeloie, Hélène, Douyère, David (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.47-77, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication : deux ou trois choses que nous savons d’elles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication, George (Éric), Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.7-20, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités numériques (inégalités sociales face à Internet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des inégalités, Bihr, Alain, Pfefferkorn, Roland (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.206-207, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique est-elle soluble dans les sciences de l’information et de la communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication, George Éric, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.291-355, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Civic Expressions & Hypersonal Engagement in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Democracy and Citizenship in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigação Media e Jornalismo/Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granjon, Fabien, Denouël, Julie, Aubert Aurélie, "Médias numériques &amp; participation. Entre engagement citoyen et production de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.7-19, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolégomènes. De quoi la critique est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quoi la critique est-elle le nom ?, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.9-93, 2013, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passion musicale et usages des TIC chez les jeunes amateurs : l'hypothèse de la numérimorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Brandl &amp; alii. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de sociologie de la musique en France : Réflexité, écoutes, goûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome 1, L’Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien social, sociabilités numériques et sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques 2.0 : A l'heure des médias sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cercle de la librairie, p. 23-31, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages sociaux des TNIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, p. 5-41, 2011, Sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Denouël; Fabien Granjon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer à l'ère numérique : regards croisés sur la sociologie des usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transvalor - Presses des Mines, pp.7-43, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être enseignant-chercheur et d’extraction populaire, collection L’Atelier du chercheur, Le Bord de l’eau, Lormont, 2024 (en cours).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'eau. A paraître, L'Atelier du chercheur, Manuel Cervera-Marzal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes populaires et usages de l’informatique connectée. Des inégalités sociales-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2022, Matérialismes, Fabien Granjon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 3. Industrie culturelle et économie politique critique de la culture, des médias et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon, Jacques Guyot &amp; Christopge Magis. Presses des Mines, 2019, collection MatérialismeS, 978-2-35671-565-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’Uz : critique en étendue (tome 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Commun, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ. Vivacités critiques du réel. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la rencontre – brochure anniversaire : 40ème hestajada de las arts d’Uzeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEMTI/Institut du Tout-Monde, 50 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations numériques. Politiques du conflit et technologies médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 213 p., 2017, collection « Sciences sociales »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la culture - brochure anniversaire : 40ème hestajada de las arts d’Uzeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEMTI/Institut du Tout-Monde, 57 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les UZ-topies de Bernard Lubat (Dialogiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Outre Mesure, 232 p., 2016, collection Jazz en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1. Marxismes, Théorie et sociologie critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 422 p., 2016, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiactivistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beijing, Social Sciences Academic Press, 122 p., 2015, 9782724614312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 359 p., 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiactivistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de Sciences Po, 200 p., 2013, collection Contester, 9782724614312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et usages d'Internet. Une sociologie critique des pratiques de l'informatique connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.216, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités et citoyenneté à l'ère numérique : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.9-15, 2011, 9782707170064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias numériques et participation. Entre engagement citoyen et production de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare&amp;Martin, 2011, Collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 320 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages sociaux des technologies numériques d'information et de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.7-43, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités et citoyenneté à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.133, 2011, 9782707170064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités numériques. Clivages sociaux et modes d'appropriation des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes science, Lavoisier, 254 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture trash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Création culturelle et conscience possible. Penser les publics avec Lucien Goldmann »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement altermondialiste et militanisme informationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Granjon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sociologue, Professeur (Université Paris 8), Membre de l'UR EXPERICE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fgranjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8346-6209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des métiers de l’accompagnement aux usages numériques. Le cas de la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur les usages du numérique en éducation RUNED2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen Université, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie protestataire et technologies médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Numérisation généralisée de la société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Université du Québec à Montréal/CRICIS, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uzeste/Tout-monde. Un front culturel de résistance populaire à la rencontre d’Édouard Glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Lyannaj-28ème édition du Prix Carbet de la Caraïbe et du Tout-Monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles/Louisiana State University, 2017, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté numérique et nouvelles formes médiatiques : bilan de trente années de la revue Réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Pour les trente ans de la revue Réseaux, Institut national d’histoire de l’art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique au risque de l’engagement : marges disciplinaires, politiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTI, Université de Paris 8 Vincennes à Saint-Denis, Jun 2013, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Division sociale du travail scientifique et interdisciplinarité critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique au risque de l’engagement : marges disciplinaires, politiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTI, Université de Paris 8 Vincennes à Saint-Denis, Jun 2013, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique dans tous ses états : définition, difficultés, défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où (en) est la critique en communication ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations informationnelles à l'ère du &amp;quot; participatif &amp;quot; : de l'émergence d'un nouvel espace public médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement militant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales, inégalités numériques : quelle dialectique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermédias et pratiques numériques - H2PTM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does showing off help to make friends? Experimenting a sociological game on self-exhibition and social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilara Vanessa Trupia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Weblogs and Social media (ICWSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI), 2009, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques éléments programmatiques pour une sociologie critique des usages sociaux des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques éléments programmatiques pour une sociologie critique des usages sociaux des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001136v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Esquisses pour une épistémopolitique de la totalisation intersectionnelle. Intersectionnalité, consubstantialité, dialectique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une critique des approches ‘‘média-techniques’’. Théorie-Écologie-Archéologie des médias, médiologie et question de la technique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘Ici, nous cultivons l’esprit critique en situation critique’’. Quand l’émancipation ne fait pas bon ménage avec la solidarité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Savoirs nomologiques versus connaissances critiques. En écho au ‘‘Manifeste pour la science sociale’’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur L’Âge du capitalisme de surveillance. Le combat pour un avenir humain face aux nouvelles frontières du pouvoir de Shoshana Zuboff »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gilets jaunes, autoformation à la critique des médias et production de soi médiatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Engagements médiactivistes. Entretien avec Antoine Chao »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gilets jaunes et colères noires. Violence, médias et émotions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inégalités sociales, dispositions et usages du numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uzeste, village créole »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De quelques travers réels ou supposés de l’engagement en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Éducation Permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les violences faites aux femmes : agir en milieu rural. Entretien avec une conseillère conjugale et familiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uzeste : créolisation critique et résistance radicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des topolitiques culturelles oppositionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Média : l’invention d’un média progressiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour à Reims : une pièce à conviction ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La pratique de l’improvisation comme technique de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter sur/avec/pour Uzeste. Une sociologie à vivre au risque du dégagement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Jazzcogne : territoires et imaginaires de/en lutte. Dialogue avec Bernard Lubat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Territoires et imaginaires ruraux. Étude de cas des archipels et des processus instituants uzestiens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique : entre ‘‘danger sociologique’’ et ‘‘quiétude négativiste’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements sociaux, espaces publics et usages d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arènes publiques alternatives aux médias dominants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique. La revue de la communication publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien autour de l’ouvrage Mobilisations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Interdisciplinaires de la Recherche en Communication AudioVisuelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et dispositionnalisme. Une discussion de la théorie de la reconnaissance d’Axel Honneth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances en ligne : mobilisation, émotion, identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et Parrêsia. Des pratiques politiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Studies in Improvisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des échelles de la critique – Réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.181-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et libération de la production scientifique. Critique de l’économie politique de l’open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Les sciences humaines et sociales au prisme du digital turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Uzeste de Bernard Lubat : un front culturel de résistance populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Période – Revue en ligne de théorie marxiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique et humanités numériques. Pour une approche matérialiste de l’immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fondements matérialistes de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ilitch Lénine : parti, presse, culture & révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ‘‘nouvelle anthropologie’’ critique ? Jalons pour une épistémologie matérialiste des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142-143, pp.281-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du matérialisme comme principium d’un agenda de la recherche critique en communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.157-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pragmatisme et des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du (dé)contrôle de l’exposition de soi sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.19-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales critiques et Cultural Studies. De quelques commentaires en réponse au texte d’Éric Maigret : ‘‘Ce que les Cultural Studies font aux savoirs disciplinaires’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (25), pp.197-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté, médias et TIC : trente années de liaisons covalentes au sein de la revue Réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (184-185), pp.95-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intranquillité. Pessoa, sujet critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lighthouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematizing social uses of information and communication technology: a critical French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (1), pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences sociales vigilantes aux sciences sociales politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web-revue des industries culturelles et numériques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en chiffres de soi. Une approche compréhensive des mesures personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Nikolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (177), pp.97-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Media and Political Engagement Worldwide. A comparative Study. (Eva Anduiza, Michael J. Jensen, Laia Jorba – eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (3-4), pp.757-758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication Sciences as Critical Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des radios de lutte à Internet. Militantismes médiatiques et numériques (Françoise Blum – dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (244), pp.126-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est passée la critique sociale ? Penser le global au croisement des savoirs (Philippe Corcuff)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.441-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R@S : la naissance d'un acteur majeur de l'Internet militant français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torres Asdrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique est-elle indigne de la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques pathologies sociales de l'individualité numérique : exposition de soi et auto-réification sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.75-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages sociaux de l'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Foulgoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitiés 2.0. Le lien social sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition de soi et reconnaissance de singularités subjectives sur les sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.25-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitamorphosis of Music Consumption Practices. The Case of Young Music Lovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.287-314. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0957155809105748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités et familles populaires. Une socio-ethnographie de la mise en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145-146, pp.117-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérimorphose des pratiques de consommation musicale Le cas de jeunes amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145-146 (6), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.145.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux relationnels et éclectisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter à l’aide de carnets de contacts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raisons &amp; Passions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation – Culture, médias et critique de l’économie politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 3. Économie politique de la culture, des médias et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, médias et critique de l'économie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon, Jacques Guyot &amp; Christophe Magis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture &amp; communication, Tome 3, Économie politique de la culture, des médias et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp. 9-38, 2019, 978-2-35671-565-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contre-pouvoirs symboliques et discours de lutte. Mosique, mythe, mauvaise foi, mythocratie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hétérotopies, UZ-topies et sociologie à vivre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Denouël; F. Granjon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’Uzeste ; critiques en étendue (tome 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Commun, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Les sciences sociales à l’épreuve d’Uzeste : retour sur un engagement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait intranquille d’un œuvrier à l’œuvre. Une approche dispositionnelle de l’engagement uzestois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notes liminaires. Uzeste : un travail du commun situé et continué ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uzeste. Politiques d’UZ – tome 2. Critique en étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du poïélitique et du populaire : une critique créolisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ – Tome 1 : vivacités critiques du réel, Denouël, Julie, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie protestataire et technologies médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la critique des rapports entre communication, information, culture et société à l'ère de la numérisation généralisée de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Montréal, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Hétérotopies, Uz-topies et sociologie à vivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ – Tome 1 : vivacités critiques du réel, Denouël, Julie, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des mouvements sociaux, Fillieule, Olivier, Mathieu, Lilian, Péchu, Cécile (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uzeste mélancolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ. Tome 1, Vivacités critiques du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et Parrêsia. Des pratiques politiques de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ – Tome 1 : vivacités critiques du réel, Denouël, Julie, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdieu et le matérialisme marxien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1, Marxismes, Théorie et sociologie critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.349-374, 2016, Collection Matérialismes, 978-2-35671-390-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation – Critiques matérialistes, culture et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1. Marxismes, Théorie et sociologie critiques, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.11-36, 2016, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ilitch Lénine : parti, presse, culture et révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1. Marxismes, Théorie et sociologie critiques, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.101-120, 2016, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions citoyennes autonomes : production d’informations d’intérêt général, production de publics et production de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">News producers and the public interest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Montréal, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec les médias ? Comment rendre la parole au peuple ? – Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, "Armand, Communication, cultures populaires et émancipation. Une anthologie en trois volumes (1970-1986)". Tome 2, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7-49, 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Mattelart : repères biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, Armand, "Une anthologie en trois volumes (1970-1986)". Tomes 1, 2 &amp; 3, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.335-346 (in tome 1), 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des Humanités numériques critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités Numériques 2015 : Identités, Pratiques et Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal/MCGill University/CRIHN, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-exposure and recognition of subjective singularities in social network sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erber, Martin, Social Media Book", Tsang, Philip, Henri, James</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre point de vue de classe et regard-monde - Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, Armand, "Communication, idéologie et hégémonies culturelles. Une anthologie en trois volumes (1970-1986)". Tome 1, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7-49, 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche matérialiste des modes de production transnationaux de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sénécal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mattelart, "Armand, Communication transnationale et industries de la culture. Une anthologie en trois volumes (1970-1986)". Tome 3, édition établie et présentée par Fabien Granjon et Michel Sénécal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7-60, 2015, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. De la participation médiatique à la participation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granjon, Fabien, Denouël, Julie, Aubert, Aurélie, "Médias numériques &amp; participation. Entre engagement citoyen et production de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.165-183, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement, critique et sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche sur l’information et la communication – Regards croisés, Bourdeloie, Hélène, Douyère, David (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.47-77, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication : deux ou trois choses que nous savons d’elles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication, George (Éric), Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.7-20, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations informationnelles et expressions citoyennes autonomes à l’ère du ‘‘participatif’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granjon, Fabien, Denouël, Julie, Aubert, Aurélie, "Médias numériques &amp; participation. Entre engagement citoyen et production de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.21-63, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité, théorie et connaissance dans les processus d’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’émancipation II. Théories, pratiques et conflits autour de l’émancipation humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Ouest Nanterre, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités numériques (inégalités sociales face à Internet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des inégalités, Bihr, Alain, Pfefferkorn, Roland (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.206-207, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique est-elle soluble dans les sciences de l’information et de la communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication, George Éric, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.291-355, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Civic Expressions & Hypersonal Engagement in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Democracy and Citizenship in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigação Media e Jornalismo/Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granjon, Fabien, Denouël, Julie, Aubert Aurélie, "Médias numériques &amp; participation. Entre engagement citoyen et production de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.7-19, 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolégomènes. De quoi la critique est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quoi la critique est-elle le nom ?, Granjon, Fabien (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.9-93, 2013, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien social, sociabilités numériques et sites de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques 2.0 : A l'heure des médias sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cercle de la librairie, p. 23-31, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passion musicale et usages des TIC chez les jeunes amateurs : l'hypothèse de la numérimorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Brandl &amp; alii. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de sociologie de la musique en France : Réflexité, écoutes, goûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome 1, L’Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages sociaux des TNIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, p. 5-41, 2011, Sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Denouël; Fabien Granjon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer à l'ère numérique : regards croisés sur la sociologie des usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transvalor - Presses des Mines, pp.7-43, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être enseignant-chercheur et d’extraction populaire, collection L’Atelier du chercheur, Le Bord de l’eau, Lormont, 2024 (en cours).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'eau. A paraître, L'Atelier du chercheur, Manuel Cervera-Marzal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes populaires et usages de l’informatique connectée. Des inégalités sociales-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2022, Matérialismes, Fabien Granjon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 3. Industrie culturelle et économie politique critique de la culture, des médias et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon, Jacques Guyot &amp; Christopge Magis. Presses des Mines, 2019, collection MatérialismeS, 978-2-35671-565-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’Uz : critique en étendue (tome 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Commun, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’UZ. Vivacités critiques du réel. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Commun, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la rencontre – brochure anniversaire : 40ème hestajada de las arts d’Uzeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEMTI/Institut du Tout-Monde, 50 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations numériques. Politiques du conflit et technologies médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 213 p., 2017, collection « Sciences sociales »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la culture - brochure anniversaire : 40ème hestajada de las arts d’Uzeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEMTI/Institut du Tout-Monde, 57 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les UZ-topies de Bernard Lubat (Dialogiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Outre Mesure, 232 p., 2016, collection Jazz en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture et communication. Tome 1. Marxismes, Théorie et sociologie critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 422 p., 2016, collection MatérialismeS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiactivistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beijing, Social Sciences Academic Press, 122 p., 2015, 9782724614312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique, sciences sociales et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 359 p., 2014, collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiactivistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de Sciences Po, 200 p., 2013, collection Contester, 9782724614312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et usages d'Internet. Une sociologie critique des pratiques de l'informatique connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.216, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias numériques et participation. Entre engagement citoyen et production de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare&amp;Martin, 2011, Collection MediaCritic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 320 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités et citoyenneté à l'ère numérique : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.9-15, 2011, 9782707170064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages sociaux des technologies numériques d'information et de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.7-43, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités et citoyenneté à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.133, 2011, 9782707170064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités numériques. Clivages sociaux et modes d'appropriation des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes science, Lavoisier, 254 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture trash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Création culturelle et conscience possible. Penser les publics avec Lucien Goldmann »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement altermondialiste et militanisme informationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CF0FD75"/>
+    <w:nsid w:val="D34DEB3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fgranjon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8346-6209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Vanessa Trupia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aguiton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Castelain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fremaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001136v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910994v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911072v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Nikolski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Asdrad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Foulgoc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denouel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00447666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Combes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155809105748" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-JW1NTDW5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.145.0291" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mercier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Berg&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551474v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551491v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02555579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551494v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551497v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551498v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551500v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric George" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780867v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546836v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546838v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548729v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02547400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546843v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jou&#235;t" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714281v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780860v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976699v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911039v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fgranjon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8346-6209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Vanessa Trupia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aguiton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Castelain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fremaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001136v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910994v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911072v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02537553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539204v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539208v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Nikolski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Asdrad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Foulgoc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denouel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00447666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Combes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155809105748" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-JW1NTDW5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.145.0291" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Berg&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551477v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551334v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551484v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551491v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02555579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551494v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551500v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric George" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780869v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780867v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546836v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546838v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548729v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02547400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546843v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976688v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jou&#235;t" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976699v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911039v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>