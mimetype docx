--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -636,204 +636,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04113334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lentiviral vector expressing a dendritic cell-targeting multimer induces mucosal anti-mycobacterial CD4+ T-cell immunity</w:t>
+                <w:t xml:space="preserve">A lentiviral vector encoding fusion of light invariant chain and mycobacterial antigens induces protective CD4+ T cell immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jodie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Authié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Wen Ku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41385-022-00566-z⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (4), pp.111142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03909615v1</w:t>
+                <w:t xml:space="preserve">pasteur-03909608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intranasal lentiviral booster reinforces the waning mRNA vaccine-induced SARS-CoV-2 immunity that it targets to lung mucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Noirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -855,210 +855,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2022.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03695076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lentiviral vector encoding fusion of light invariant chain and mycobacterial antigens induces protective CD4+ T cell immunity</w:t>
+                <w:t xml:space="preserve">A lentiviral vector expressing a dendritic cell-targeting multimer induces mucosal anti-mycobacterial CD4+ T-cell immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jodie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Anna</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Moncoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Authié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Min-Wen Ku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (4), pp.111142. </w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (6), pp.1389-1404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41385-022-00566-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03909608v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03909615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Cross‐Protection against SARS‐CoV‐2 Variants by a Lentiviral Vaccine in New Transgenic Mice</w:t>
               </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Authié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Noirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Authié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Nemirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1719,51 +1719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05235063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Authi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moncoq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Noirat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127563" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04601117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Choucha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gransagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Tabbal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Wen Ku" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01693-23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vesin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines11010012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04113334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chardenoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bourgine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105142" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03909615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-022-00566-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.04.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03909608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pawlik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111142" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03388768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202114459" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Nemirov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2020.12.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260307v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Av&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Filali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005222" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02329990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Carniel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cir452" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05235063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Authi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moncoq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Noirat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127563" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04601117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Choucha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gransagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Tabbal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Wen Ku" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01693-23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vesin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines11010012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04113334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chardenoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bourgine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105142" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03909608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Lopez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pawlik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111142" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.04.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03909615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-022-00566-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03388768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202114459" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Nemirov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2020.12.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260307v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Av&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Filali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005222" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02329990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Carniel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cir452" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>