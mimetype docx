--- v0 (2026-03-26)
+++ v1 (2026-04-25)
@@ -1095,295 +1095,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Mercier</w:t>
+                <w:t xml:space="preserve">Spatiotemporal dynamics of fungicide resistance in the wheat pathogen Zymoseptoria tritici in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Couleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14829⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (7), pp.1794-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.5360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618365v1</w:t>
+                <w:t xml:space="preserve">hal-04102002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal dynamics of fungicide resistance in the wheat pathogen Zymoseptoria tritici in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Garnault</w:t>
+                <w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Carpentier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75 (7), pp.1794-1807. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (12), pp.4808-4821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.5360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102002v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological trade-off between intra- and interannual scales in the evolution of aggressiveness in a local plant pathogen population</w:t>
               </w:r>
@@ -2790,256 +2790,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">unterstanding the impact of alternation on resistance evolution by the main of experimental evolution the case of Zymoseptoria tritici the causal gent of septoria leaf blotch</w:t>
+                <w:t xml:space="preserve">Understanding the impact of alternation on resistance evolution by the mean of experimental evolution : the case of Zymoseptoria tritici, the causal agent of septoria leaf blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Torriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Deredec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on cereal leaf blights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCLB19, May 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">19th International Reinhardsbrunn symposium. Modern fungicides and antifungal compounds IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DPG Spectrum phytomedizin, Apr 2019, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302160v1</w:t>
+                <w:t xml:space="preserve">hal-04261468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the impact of alternation on resistance evolution by the mean of experimental evolution : the case of Zymoseptoria tritici, the causal agent of septoria leaf blotch</w:t>
+                <w:t xml:space="preserve">unterstanding the impact of alternation on resistance evolution by the main of experimental evolution the case of Zymoseptoria tritici the causal gent of septoria leaf blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Torriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Deredec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Reinhardsbrunn symposium. Modern fungicides and antifungal compounds IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DPG Spectrum phytomedizin, Apr 2019, Friedrichroda, Germany</w:t>
+              <w:t xml:space="preserve">International symposium on cereal leaf blights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCLB19, May 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261468v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pace of aggressiveness evolution and host adaptation in a plant pathogen population</w:t>
               </w:r>
@@ -4872,103 +4872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5163,51 +5163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03747-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Mayeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Soki-Makilutila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/187147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ugazio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Noly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Wullschleger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Despr&#233;aux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;r&#233;dec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S42003-023-04550-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ragu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01482-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03391093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86900-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03940194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couleaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14829" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5360" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12588" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14072" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.05.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T60BZ4BM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine M. G. M. Camilleri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Dubuisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.177113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Staikovsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002137" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2012-0014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chad&#339;uf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2009.03.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W&#252;llschleger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugazio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torriani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deredec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torriani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couleaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801254v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Oudot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.1530-6860" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130984v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03747-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Mayeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Soki-Makilutila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/187147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ugazio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Noly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Wullschleger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Despr&#233;aux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;r&#233;dec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S42003-023-04550-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ragu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01482-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03391093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86900-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03940194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couleaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5360" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14829" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12588" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14072" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.05.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T60BZ4BM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine M. G. M. Camilleri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Dubuisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.177113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Staikovsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002137" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2012-0014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chad&#339;uf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2009.03.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W&#252;llschleger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugazio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torriani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deredec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torriani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couleaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801254v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Oudot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.1530-6860" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130984v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>