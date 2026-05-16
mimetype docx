--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -753,235 +753,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siland a R package for estimating the spatial influence of landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Efficient-Dose Mixtures a Solution to Reduce Fungicide Load and Delay Evolution of Resistance? An Experimental Evolutionary Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deredec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86900-0⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.2324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9112324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391093v1</w:t>
+                <w:t xml:space="preserve">hal-03470506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Efficient-Dose Mixtures a Solution to Reduce Fungicide Load and Delay Evolution of Resistance? An Experimental Evolutionary Approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Siland a R package for estimating the spatial influence of landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (11), pp.2324. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.7488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9112324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86900-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470506v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale study validates that regional fungicide applications are major determinants of resistance evolution in the wheat pathogen Zymoseptoria tritici in France</w:t>
               </w:r>
@@ -1095,295 +1095,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal dynamics of fungicide resistance in the wheat pathogen Zymoseptoria tritici in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Garnault</w:t>
+                <w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Carpentier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.5360⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (12), pp.4808-4821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102002v1</w:t>
+                <w:t xml:space="preserve">hal-02618365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Mercier</w:t>
+                <w:t xml:space="preserve">Spatiotemporal dynamics of fungicide resistance in the wheat pathogen Zymoseptoria tritici in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Couleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (12), pp.4808-4821. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (7), pp.1794-1807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.5360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618365v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological trade-off between intra- and interannual scales in the evolution of aggressiveness in a local plant pathogen population</w:t>
               </w:r>
@@ -1503,51 +1503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal adaptation to contemporary fungicide applications: the case of Botrytis cinerea populations from Champagne vineyards (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1689,51 +1689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 92, pp.40 - 49. </w:t>
@@ -1777,295 +1777,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and animal protein intakes are differently associated with nutrient adequacy of the diet of French adults</w:t>
+                <w:t xml:space="preserve">Chikungunya Virus-associated Long-term Arthralgia: A 36-month Prospective Longitudinal Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine M. G. M. Camilleri</w:t>
+                <w:t xml:space="preserve">Clémentine Schilte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Verger</w:t>
+                <w:t xml:space="preserve">Frédérik Staikovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Carpentier</w:t>
+                <w:t xml:space="preserve">Thérèse Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine C. Dubuisson</w:t>
+                <w:t xml:space="preserve">Yoann Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 143 (9), pp.1466-1473. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.e2137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.113.177113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003314v1</w:t>
+                <w:t xml:space="preserve">hal-01189712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya Virus-associated Long-term Arthralgia: A 36-month Prospective Longitudinal Study</w:t>
+                <w:t xml:space="preserve">Plant and animal protein intakes are differently associated with nutrient adequacy of the diet of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Schilte</w:t>
+                <w:t xml:space="preserve">Géraldine M. G. M. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérik Staikovsky</w:t>
+                <w:t xml:space="preserve">Eric E. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Couderc</w:t>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Madec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Carpentier</w:t>
+                <w:t xml:space="preserve">Carine C. Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (3), pp.e2137. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143 (9), pp.1466-1473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/jn.113.177113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189712v1</w:t>
+                <w:t xml:space="preserve">hal-01003314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian computation with functional statistics</w:t>
               </w:r>
@@ -2790,256 +2790,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the impact of alternation on resistance evolution by the mean of experimental evolution : the case of Zymoseptoria tritici, the causal agent of septoria leaf blotch</w:t>
+                <w:t xml:space="preserve">unterstanding the impact of alternation on resistance evolution by the main of experimental evolution the case of Zymoseptoria tritici the causal gent of septoria leaf blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Torriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Deredec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Reinhardsbrunn symposium. Modern fungicides and antifungal compounds IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DPG Spectrum phytomedizin, Apr 2019, Friedrichroda, Germany</w:t>
+              <w:t xml:space="preserve">International symposium on cereal leaf blights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCLB19, May 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261468v1</w:t>
+                <w:t xml:space="preserve">hal-04302160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">unterstanding the impact of alternation on resistance evolution by the main of experimental evolution the case of Zymoseptoria tritici the causal gent of septoria leaf blotch</w:t>
+                <w:t xml:space="preserve">Understanding the impact of alternation on resistance evolution by the mean of experimental evolution : the case of Zymoseptoria tritici, the causal agent of septoria leaf blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Torriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Deredec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on cereal leaf blights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCLB19, May 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">19th International Reinhardsbrunn symposium. Modern fungicides and antifungal compounds IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DPG Spectrum phytomedizin, Apr 2019, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302160v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pace of aggressiveness evolution and host adaptation in a plant pathogen population</w:t>
               </w:r>
@@ -3269,329 +3269,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of fungicide resistance in French populations of Zymoseptoria tritici</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Oudot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deredec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.21</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801254v1</w:t>
+                <w:t xml:space="preserve">hal-02744001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal dynamics of fungicide resistance in French populations of Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744001v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant and animal protein intakes are differently associated with nutrient adequacy in French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine M. G. M. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine C. Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology 2016 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Boston, United States. Supplement 1075.2, </w:t>
@@ -3629,103 +3629,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports en protéines animales et végétales sont associés différemment à l’adéquation des apports en nutriments chez les adultes français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine M. G. M. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine C. Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
@@ -4872,103 +4872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5163,51 +5163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03747-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Mayeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Soki-Makilutila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/187147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ugazio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Noly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Wullschleger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Despr&#233;aux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;r&#233;dec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S42003-023-04550-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ragu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01482-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03391093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86900-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03940194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couleaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5360" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14829" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12588" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14072" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.05.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T60BZ4BM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine M. G. M. Camilleri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Dubuisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.177113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Staikovsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002137" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2012-0014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chad&#339;uf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2009.03.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W&#252;llschleger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugazio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torriani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deredec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torriani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couleaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801254v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Oudot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.1530-6860" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130984v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03747-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Mayeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Soki-Makilutila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/187147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ugazio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Noly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Wullschleger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Despr&#233;aux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;r&#233;dec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S42003-023-04550-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ragu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01482-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03391093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86900-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03940194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couleaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14829" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5360" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12588" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14072" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.05.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T60BZ4BM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189712v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Staikovsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002137" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine M. G. M. Camilleri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Dubuisson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.177113" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2012-0014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chad&#339;uf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2009.03.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W&#252;llschleger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugazio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torriani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deredec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torriani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couleaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Oudot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.1530-6860" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130984v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>