--- v0 (2026-03-12)
+++ v1 (2026-04-06)
@@ -100,485 +100,485 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the wall particle motion in a screw reactor</w:t>
+                <w:t xml:space="preserve">Study of local powder mixing in a screw reactor: Characterisation of the active layer renewal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lemerle</w:t>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bataille</w:t>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.120181. </w:t>
+              <w:t xml:space="preserve">, 2024, 439, pp.119729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673311v1</w:t>
+                <w:t xml:space="preserve">hal-04540024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of local powder mixing in a screw reactor: Characterisation of the active layer renewal</w:t>
+                <w:t xml:space="preserve">Numerical study of dense powder flow in a rotating drum: Comparison of CFD to experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bataille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 439, pp.119729. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119729⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 444, pp.119981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540024v1</w:t>
+                <w:t xml:space="preserve">hal-04613063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of dense powder flow in a rotating drum: Comparison of CFD to experimental measurements</w:t>
+                <w:t xml:space="preserve">Experimental study of the wall particle motion in a screw reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lemerle</w:t>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bataille</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 444, pp.119981. </w:t>
+              <w:t xml:space="preserve">, 2024, pp.120181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613063v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of powder hydrodynamics in a screw reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tojonirina Randriamanantea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -791,77 +791,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herbelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -916,90 +916,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling dense powder flow with CFD inside a rotating drum and a screw reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lemerle</w:t>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Aachen, Germany</w:t>
@@ -1041,90 +1041,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of local powder mixing in a screw reactor using image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE/ECAB 2023 - 14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Chemical Engineering (EFCE); DECHEMA, Sep 2023, Berlin, Germany</w:t>
@@ -1512,51 +1512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120181" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118367" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03189939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Borgard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gwinner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.03.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Girotto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Borgard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fleche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119729" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118367" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03189939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Borgard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gwinner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.03.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Girotto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Borgard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fleche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>