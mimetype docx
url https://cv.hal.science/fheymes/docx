--- v0 (2026-03-06)
+++ v1 (2026-04-06)
@@ -1113,577 +1113,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental and Numerical Study of the Blast Created by BLEVE of Superheated Water Contained in a Pipe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of real-scale burning tests of artificial fuel packs at the Wildland-Urban Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulàlia Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2290018⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146, pp.105568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696085v1</w:t>
+                <w:t xml:space="preserve">hal-03432032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Determination of Burning Velocity during Aluminium Flame Propagation</w:t>
+                <w:t xml:space="preserve">Determination of iron burning velocity using the 20-L sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 90, pp.385-390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2290065⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2291029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696001v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of iron burning velocity using the 20-L sphere</w:t>
+                <w:t xml:space="preserve">Direct Determination of Burning Velocity during Aluminium Flame Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 91, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2291029⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 90, pp.385-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2290065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670637v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A twin-decoder structure for incompressible laminar flow reconstruction with uncertainty estimation around 2D obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34, pp.6289-6305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00521-021-06784-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of real-scale burning tests of artificial fuel packs at the Wildland-Urban Interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Mata</w:t>
+                <w:t xml:space="preserve">An Experimental and Numerical Study of the Blast Created by BLEVE of Superheated Water Contained in a Pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio Muñoz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 146, pp.105568. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90, pp.103-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET2290018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432032v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of liquid fill level on the blast created by a water BLEVE in a tubular geometry</w:t>
               </w:r>
@@ -1708,64 +1708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna G. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 91, pp.547-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1838,51 +1838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Saad Al Hadidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 90, pp.391-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2144,521 +2144,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Investigation on Fire Extinguishing Powder Efficiency</w:t>
+                <w:t xml:space="preserve">An experimental study of water BLEVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Eyssette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Helschger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2082041⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2020.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991448v1</w:t>
+                <w:t xml:space="preserve">hal-02775607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Determination of Aluminum Burning Velocity During Flame Propagation in a Tube</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Chanut</w:t>
+                <w:t xml:space="preserve">Visualization of aluminum dust flame propagation in a square-section tube: comparison of schlieren, shadowgraphy and direct visualization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Lopez</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Essaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2082035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.885-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12650-020-00676-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972970v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of water BLEVE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Determination of Aluminum Burning Velocity During Flame Propagation in a Tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2020.04.029⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2082035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775607v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of aluminum dust flame propagation in a square-section tube: comparison of schlieren, shadowgraphy and direct visualization techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Experimental Investigation on Fire Extinguishing Powder Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Roosendans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Helschger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23, pp.885-894. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.241-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12650-020-00676-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET2082041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895079v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Blowouts, Characterization of Fountain Effect Consequences at the Sea Surface</w:t>
               </w:r>
@@ -2683,51 +2683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2876,261 +2876,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on Plume Enlargement and Fountain Effect Due to Gas Blowout nn Seawater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aprin</w:t>
+                <w:t xml:space="preserve">An Experimental Study of Water BLEVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1977120⟩</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1977035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414482v1</w:t>
+                <w:t xml:space="preserve">hal-02414514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study of Water BLEVE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation on Plume Enlargement and Fountain Effect Due to Gas Blowout nn Seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1977035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1977120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414514v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early moments of BLEVE: From vessel opening to liquid flashing release</w:t>
               </w:r>
@@ -3214,261 +3214,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the behavior of LPG tanks exposed to wildland fires</w:t>
+                <w:t xml:space="preserve">Visualization of aluminum dust flame propagation in a square-section tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giordano Emrys Scarponi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerio Cozzani</w:t>
+                <w:t xml:space="preserve">C. Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2017.12.013⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1867002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930794v1</w:t>
+                <w:t xml:space="preserve">hal-02014357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of aluminum dust flame propagation in a square-section tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of the behavior of LPG tanks exposed to wildland fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Emrys Scarponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Landucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chanut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lauret</w:t>
+                <w:t xml:space="preserve">Valerio Cozzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67, pp.7-12. </w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.251-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1867002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2017.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014357v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field BLEVE overpressure effects: The shock start model</w:t>
               </w:r>
@@ -3807,160 +3807,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric dispersion modeling using Artificial Neural Network based cellular automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Discussion on the Risks Associated with Water Filling of Propane Tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.271-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1653046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962455v1</w:t>
+                <w:t xml:space="preserve">hal-02930787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study on vapor cloud explosion of propane-oxygen stoichiometric mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3982,337 +3969,350 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lapebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53, pp.61-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1653011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discussion on the Risks Associated with Water Filling of Propane Tanks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of liquid jet breakup resulting from interaction with overpressure wave from domino effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.271-276. </w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.73-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1653046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1653013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930787v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of liquid jet breakup resulting from interaction with overpressure wave from domino effect</w:t>
+                <w:t xml:space="preserve">Atmospheric dispersion modeling using Artificial Neural Network based cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Aprin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lecysyn</w:t>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53, pp.73-78. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.56-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1653013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014358v1</w:t>
+                <w:t xml:space="preserve">hal-01962455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric powder dispersion in an Urban Area</w:t>
               </w:r>
@@ -4824,390 +4824,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closer look at BLEVE overpressure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Study of Expanded Aluminium Products Efficiency for BLEVE Suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.2095-2100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/cet1543350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930782v1</w:t>
+                <w:t xml:space="preserve">hal-03583325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closer look at BLEVE overpressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCESS SAFETY AND ENVIRONMENTAL PROTECTION</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914194v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Expanded Aluminium Products Efficiency for BLEVE Suppression</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A closer look at BLEVE overpressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laboureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43, pp.2095-2100. </w:t>
+              <w:t xml:space="preserve">PROCESS SAFETY AND ENVIRONMENTAL PROTECTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.159-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/cet1543350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2015.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583325v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Modeling of Turbulent Flow around a Cylindrical Storage Tank by Artificial Neural Networks</w:t>
               </w:r>
@@ -5232,51 +5232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5855,103 +5855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLEVE Overpressure: Multiscale Comparison of Blast Wave Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lapebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Safety Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6024,51 +6024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6113,425 +6113,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Field Atmospheric Dispersion Modeling on an Industrial Site Using Neural Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a distant wildland fire on an LPG tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1331026⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2013.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169384v1</w:t>
+                <w:t xml:space="preserve">hal-02012122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Wildfires on LPG Tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31, pp.637-642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1331107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a distant wildland fire on an LPG tank</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near Field Atmospheric Dispersion Modeling on an Industrial Site Using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Jarry</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61, pp.100-107. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.151-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2013.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1331026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012122v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of an LPG tank at low filling level heated by a remote wall fire</w:t>
               </w:r>
@@ -8679,51 +8679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of preliminary fire simulation FDS / Pyrosim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Eyssette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9109,51 +9109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B3C14EB"/>
+    <w:nsid w:val="E5573C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9340,51 +9340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fheymes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1788-7627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088211231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-3962-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chanut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2025.2562280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05068763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Laamarti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Saad Al Hadidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Salzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04521660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.03.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24111105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24111056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Laamarti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105463" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04294636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23104015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Hoorelbeke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03538448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06784-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vacca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Planas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105568" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G. Antonelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291092" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03158570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyssette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2021.02.031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roosendans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutertre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Helschger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02972970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02775607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Eyssette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.04.029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02895079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12650-020-00676-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.11.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414514v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.09.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930794v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Emrys Scarponi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Landucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cozzani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.12.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1867002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2018.04.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano E Scarponi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1867031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lapebie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653046" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosenza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.12.121706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laboureur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Birk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Buchlin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rambaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Birk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Buchlin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.03.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1543350" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sabatini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543404" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapebie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436060" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11626" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Jarry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.08.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009112v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jarry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.09.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cirocchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11566" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK4DP582-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169389v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Michael Birk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331081" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.132" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.086" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2008.06.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916650v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Manno Demoustier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Manno-Demoustier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fanlo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.10.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916631v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.03.037" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manno Demoustier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charbit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.07.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624127v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zavaleta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.00009-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36359-7_28" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523589v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scarponi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cozzani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132744v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132740v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132738v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ismael" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00246329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fheymes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1788-7627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088211231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-3962-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chanut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2025.2562280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05068763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Laamarti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Saad Al Hadidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Salzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04521660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.03.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24111105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24111056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Laamarti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105463" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04294636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23104015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vacca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Planas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105568" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290065" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03538448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06784-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Hoorelbeke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G. Antonelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291092" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03158570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyssette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2021.02.031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02775607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Eyssette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.04.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02895079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12650-020-00676-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02972970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roosendans" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutertre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Helschger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.11.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.09.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1867002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Emrys Scarponi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Landucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cozzani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.12.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2018.04.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano E Scarponi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1867031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014360v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lapebie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosenza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.12.121706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1543350" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930782v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laboureur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Birk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Buchlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rambaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Birk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Buchlin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.03.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sabatini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543404" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapebie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436060" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11626" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Jarry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.08.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009112v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jarry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.09.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cirocchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11566" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK4DP582-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169389v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Michael Birk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331081" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.132" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.086" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2008.06.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916650v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Manno Demoustier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Manno-Demoustier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fanlo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.10.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916631v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.03.037" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manno Demoustier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charbit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.07.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624127v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zavaleta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.00009-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36359-7_28" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523589v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scarponi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cozzani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132744v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132740v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132738v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ismael" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00246329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>