--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -2144,391 +2144,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of water BLEVE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Determination of Aluminum Burning Velocity During Flame Propagation in a Tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2020.04.029⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2082035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775607v1</w:t>
+                <w:t xml:space="preserve">hal-02972970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of aluminum dust flame propagation in a square-section tube: comparison of schlieren, shadowgraphy and direct visualization techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental study of water BLEVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Eyssette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23, pp.885-894. </w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.49-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12650-020-00676-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2020.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895079v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Determination of Aluminum Burning Velocity During Flame Propagation in a Tube</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Chanut</w:t>
+                <w:t xml:space="preserve">Visualization of aluminum dust flame propagation in a square-section tube: comparison of schlieren, shadowgraphy and direct visualization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Lopez</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Essaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82, pp.205-210. </w:t>
+              <w:t xml:space="preserve">Journal of Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.885-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET2082035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12650-020-00676-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972970v1</w:t>
+                <w:t xml:space="preserve">hal-02895079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Investigation on Fire Extinguishing Powder Efficiency</w:t>
               </w:r>
@@ -3214,261 +3214,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of aluminum dust flame propagation in a square-section tube</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of the behavior of LPG tanks exposed to wildland fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chanut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lauret</w:t>
+                <w:t xml:space="preserve">Giordano Emrys Scarponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Landucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Cozzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1867002⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.251-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2017.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014357v1</w:t>
+                <w:t xml:space="preserve">hal-02930794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the behavior of LPG tanks exposed to wildland fires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualization of aluminum dust flame propagation in a square-section tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Cozzani</w:t>
+                <w:t xml:space="preserve">C. Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 114, pp.251-270. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2017.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1867002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930794v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field BLEVE overpressure effects: The shock start model</w:t>
               </w:r>
@@ -5849,291 +5849,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLEVE Overpressure: Multiscale Comparison of Blast Wave Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Laboureur</w:t>
+                <w:t xml:space="preserve">Atmospheric Turbulent Dispersion Modeling Methods using Machine learning Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prs.11626⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/cet1436087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930809v1</w:t>
+                <w:t xml:space="preserve">hal-01962597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Turbulent Dispersion Modeling Methods using Machine learning Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lauret</w:t>
+                <w:t xml:space="preserve">BLEVE Overpressure: Multiscale Comparison of Blast Wave Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lapebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Process Safety Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/cet1436087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prs.11626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962597v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a distant wildland fire on an LPG tank</w:t>
               </w:r>
@@ -6305,51 +6305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31, pp.637-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6435,51 +6435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31, pp.151-156. </w:t>
@@ -6810,51 +6810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a Propane Sphere BLEVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Michael Birk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8679,51 +8679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of preliminary fire simulation FDS / Pyrosim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Eyssette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9109,51 +9109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5573C05"/>
+    <w:nsid w:val="02B9AEF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9340,51 +9340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fheymes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1788-7627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088211231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-3962-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chanut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2025.2562280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05068763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Laamarti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Saad Al Hadidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Salzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04521660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.03.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24111105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24111056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Laamarti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105463" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04294636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23104015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vacca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Planas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105568" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290065" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03538448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06784-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Hoorelbeke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G. Antonelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291092" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03158570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyssette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2021.02.031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02775607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Eyssette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.04.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02895079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12650-020-00676-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02972970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roosendans" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutertre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Helschger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.11.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.09.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1867002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Emrys Scarponi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Landucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cozzani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.12.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2018.04.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano E Scarponi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1867031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014360v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lapebie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosenza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.12.121706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1543350" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930782v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laboureur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Birk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Buchlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rambaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Birk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Buchlin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.03.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sabatini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543404" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapebie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436060" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11626" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Jarry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.08.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009112v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jarry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.09.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cirocchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11566" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK4DP582-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169389v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Michael Birk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331081" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.132" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.086" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2008.06.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916650v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Manno Demoustier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Manno-Demoustier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fanlo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.10.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916631v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.03.037" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manno Demoustier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charbit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.07.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624127v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zavaleta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.00009-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36359-7_28" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523589v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scarponi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cozzani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132744v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132740v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132738v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ismael" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00246329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fheymes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1788-7627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088211231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-3962-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chanut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2025.2562280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05068763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Laamarti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Saad Al Hadidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Salzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04521660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.03.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24111105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24111056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Laamarti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105463" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04294636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23104015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vacca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Planas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105568" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290065" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03538448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06784-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Hoorelbeke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G. Antonelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291092" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03158570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyssette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2021.02.031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02972970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02775607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Eyssette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.04.029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02895079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12650-020-00676-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roosendans" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutertre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Helschger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.11.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.09.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930794v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Emrys Scarponi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Landucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cozzani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.12.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1867002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2018.04.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano E Scarponi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1867031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014360v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lapebie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosenza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.12.121706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1543350" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930782v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laboureur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Birk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Buchlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rambaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Birk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Buchlin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.03.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sabatini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543404" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapebie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436060" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930809v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11626" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Jarry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.08.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009112v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jarry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.09.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cirocchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11566" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK4DP582-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169389v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Michael Birk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331081" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.132" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.086" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2008.06.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916650v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Manno Demoustier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Manno-Demoustier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fanlo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.10.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916631v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.03.037" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manno Demoustier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charbit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.07.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624127v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zavaleta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.00009-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36359-7_28" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523589v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scarponi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cozzani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132744v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132740v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132738v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ismael" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00246329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>