--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -567,261 +567,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations to estimate the ground loading from small scale propane BLEVE experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of aluminum flame propagation in duct with obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Saad Al Hadidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Salzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 185, pp.876-889. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111, pp.625-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2024.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET24111105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521660v1</w:t>
+                <w:t xml:space="preserve">hal-04725838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of aluminum flame propagation in duct with obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlations to estimate the ground loading from small scale propane BLEVE experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Laamarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Salzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 111, pp.625-630. </w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185, pp.876-889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET24111105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2024.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725838v1</w:t>
+                <w:t xml:space="preserve">hal-04521660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of partial vessel failure in BLEVE and liquid full fill rupture events</w:t>
               </w:r>
@@ -1113,577 +1113,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of real-scale burning tests of artificial fuel packs at the Wildland-Urban Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Experimental and Numerical Study of the Blast Created by BLEVE of Superheated Water Contained in a Pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Vacca</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105568⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90, pp.103-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2290018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432032v1</w:t>
+                <w:t xml:space="preserve">hal-03696085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of iron burning velocity using the 20-L sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 91, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET2291029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Determination of Burning Velocity during Aluminium Flame Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 90, pp.385-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET2290065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A twin-decoder structure for incompressible laminar flow reconstruction with uncertainty estimation around 2D obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34, pp.6289-6305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00521-021-06784-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental and Numerical Study of the Blast Created by BLEVE of Superheated Water Contained in a Pipe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of real-scale burning tests of artificial fuel packs at the Wildland-Urban Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulàlia Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 90, pp.103-108. </w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146, pp.105568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET2290018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696085v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of liquid fill level on the blast created by a water BLEVE in a tubular geometry</w:t>
               </w:r>
@@ -1708,64 +1708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna G. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 91, pp.547-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1838,51 +1838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Saad Al Hadidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 90, pp.391-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2144,521 +2144,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Determination of Aluminum Burning Velocity During Flame Propagation in a Tube</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Experimental Investigation on Fire Extinguishing Powder Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Lopez</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Roosendans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Helschger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 82, pp.205-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2082035⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 82, pp.241-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2082041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972970v1</w:t>
+                <w:t xml:space="preserve">hal-02991448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of water BLEVE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Determination of Aluminum Burning Velocity During Flame Propagation in a Tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2020.04.029⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2082035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775607v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of aluminum dust flame propagation in a square-section tube: comparison of schlieren, shadowgraphy and direct visualization techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental study of water BLEVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Eyssette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12650-020-00676-5⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2020.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895079v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Investigation on Fire Extinguishing Powder Efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of aluminum dust flame propagation in a square-section tube: comparison of schlieren, shadowgraphy and direct visualization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Helschger</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Essaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82, pp.241-246. </w:t>
+              <w:t xml:space="preserve">Journal of Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.885-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET2082041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12650-020-00676-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991448v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Blowouts, Characterization of Fountain Effect Consequences at the Sea Surface</w:t>
               </w:r>
@@ -2683,51 +2683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2876,599 +2876,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study of Water BLEVE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
+                <w:t xml:space="preserve">Early moments of BLEVE: From vessel opening to liquid flashing release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eyssette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 77, </w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.35-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1977035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2019.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414514v1</w:t>
+                <w:t xml:space="preserve">hal-02428264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on Plume Enlargement and Fountain Effect Due to Gas Blowout nn Seawater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aprin</w:t>
+                <w:t xml:space="preserve">An Experimental Study of Water BLEVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1977120⟩</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1977035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414482v1</w:t>
+                <w:t xml:space="preserve">hal-02414514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early moments of BLEVE: From vessel opening to liquid flashing release</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Heymes</w:t>
+                <w:t xml:space="preserve">Experimental Investigation on Plume Enlargement and Fountain Effect Due to Gas Blowout nn Seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132, pp.35-46. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2019.09.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1977120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428264v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the behavior of LPG tanks exposed to wildland fires</w:t>
+                <w:t xml:space="preserve">Visualization of aluminum dust flame propagation in a square-section tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giordano Emrys Scarponi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerio Cozzani</w:t>
+                <w:t xml:space="preserve">C. Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2017.12.013⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1867002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930794v1</w:t>
+                <w:t xml:space="preserve">hal-02014357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of aluminum dust flame propagation in a square-section tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of the behavior of LPG tanks exposed to wildland fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Emrys Scarponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Landucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chanut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lauret</w:t>
+                <w:t xml:space="preserve">Valerio Cozzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67, pp.7-12. </w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.251-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1867002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2017.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014357v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field BLEVE overpressure effects: The shock start model</w:t>
               </w:r>
@@ -3807,512 +3807,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discussion on the Risks Associated with Water Filling of Propane Tanks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of liquid jet breakup resulting from interaction with overpressure wave from domino effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.271-276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1653046⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.73-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1653013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930787v1</w:t>
+                <w:t xml:space="preserve">hal-02014358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on vapor cloud explosion of propane-oxygen stoichiometric mixture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric dispersion modeling using Artificial Neural Network based cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1653011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.56-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014360v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of liquid jet breakup resulting from interaction with overpressure wave from domino effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Discussion on the Risks Associated with Water Filling of Propane Tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.73-78. </w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.271-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1653013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1653046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014358v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric dispersion modeling using Artificial Neural Network based cellular automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental study on vapor cloud explosion of propane-oxygen stoichiometric mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Johannet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Lapebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85, pp.56-69. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.61-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1653011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962455v1</w:t>
+                <w:t xml:space="preserve">hal-02014360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric powder dispersion in an Urban Area</w:t>
               </w:r>
@@ -4426,295 +4426,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of submerged leakage from a shipwreck involving floating chemicals cargo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near field blast effects from BLEVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eyssette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.343-348. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1653058⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 48, pp.283-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1648048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014359v1</w:t>
+                <w:t xml:space="preserve">hal-02014361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near field blast effects from BLEVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Birk</w:t>
+                <w:t xml:space="preserve">Experimental study of submerged leakage from a shipwreck involving floating chemicals cargo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Aprin</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Eyssette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 48, pp.283-288. </w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.343-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1648048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1653058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014361v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed imaging optical techniques for shockwave and droplets atomization analysis</w:t>
               </w:r>
@@ -4824,390 +4824,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Expanded Aluminium Products Efficiency for BLEVE Suppression</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A closer look at BLEVE overpressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laboureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/cet1543350⟩</w:t>
+              <w:t xml:space="preserve">PROCESS SAFETY AND ENVIRONMENTAL PROTECTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.159-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2015.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583325v1</w:t>
+                <w:t xml:space="preserve">hal-02914194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closer look at BLEVE overpressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closer look at BLEVE overpressure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Study of Expanded Aluminium Products Efficiency for BLEVE Suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCESS SAFETY AND ENVIRONMENTAL PROTECTION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 95, pp.159-171. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.2095-2100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2015.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/cet1543350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914194v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Modeling of Turbulent Flow around a Cylindrical Storage Tank by Artificial Neural Networks</w:t>
               </w:r>
@@ -5232,51 +5232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5849,291 +5849,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Turbulent Dispersion Modeling Methods using Machine learning Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lauret</w:t>
+                <w:t xml:space="preserve">BLEVE Overpressure: Multiscale Comparison of Blast Wave Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Johannet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Lapebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/cet1436087⟩</w:t>
+              <w:t xml:space="preserve">Process Safety Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prs.11626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962597v1</w:t>
+                <w:t xml:space="preserve">hal-02930809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLEVE Overpressure: Multiscale Comparison of Blast Wave Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Laboureur</w:t>
+                <w:t xml:space="preserve">Atmospheric Turbulent Dispersion Modeling Methods using Machine learning Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (3), </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prs.11626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/cet1436087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930809v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a distant wildland fire on an LPG tank</w:t>
               </w:r>
@@ -6305,51 +6305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31, pp.637-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6422,64 +6422,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31, pp.151-156. </w:t>
@@ -6810,51 +6810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a Propane Sphere BLEVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Michael Birk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8463,267 +8463,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of artificial fuels on LPG tanks</w:t>
+                <w:t xml:space="preserve">Recommendations on structure survivability and sheltering capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Scarponi</w:t>
+                <w:t xml:space="preserve">P. Vacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cozzani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Deliverable D3.1, IMT Mines Alès. 2020, 80 p</w:t>
+              <w:t xml:space="preserve">[Research Report] Deliverable D6.1, IMT Mines Alès. 2020, 95 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132747v1</w:t>
+                <w:t xml:space="preserve">hal-03132744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations on structure survivability and sheltering capacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of artificial fuels on LPG tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scarponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cozzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vacca</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">E. Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Deliverable D6.1, IMT Mines Alès. 2020, 95 p</w:t>
+              <w:t xml:space="preserve">[Research Report] Deliverable D3.1, IMT Mines Alès. 2020, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132744v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of preliminary fire simulation FDS / Pyrosim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Eyssette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9109,51 +9109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02B9AEF3"/>
+    <w:nsid w:val="78590E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9340,51 +9340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fheymes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1788-7627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088211231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-3962-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chanut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2025.2562280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05068763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Laamarti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Saad Al Hadidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Salzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04521660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.03.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24111105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24111056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Laamarti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105463" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04294636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23104015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vacca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Planas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105568" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290065" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03538448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06784-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Hoorelbeke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G. Antonelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291092" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03158570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyssette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2021.02.031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02972970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02775607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Eyssette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.04.029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02895079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12650-020-00676-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roosendans" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutertre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Helschger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.11.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.09.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930794v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Emrys Scarponi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Landucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cozzani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.12.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1867002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2018.04.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano E Scarponi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1867031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014360v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lapebie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosenza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.12.121706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1543350" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930782v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laboureur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Birk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Buchlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rambaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Birk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Buchlin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.03.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sabatini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543404" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapebie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436060" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930809v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11626" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Jarry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.08.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009112v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jarry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.09.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cirocchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11566" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK4DP582-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169389v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Michael Birk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331081" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.132" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.086" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2008.06.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916650v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Manno Demoustier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Manno-Demoustier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fanlo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.10.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916631v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.03.037" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manno Demoustier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charbit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.07.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624127v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zavaleta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.00009-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36359-7_28" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523589v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scarponi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cozzani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132744v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132740v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132738v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ismael" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00246329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fheymes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1788-7627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088211231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-3962-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chanut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2025.2562280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05068763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Laamarti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Saad Al Hadidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Salzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24111105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04521660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.03.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24111056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Laamarti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105463" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04294636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23104015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Hoorelbeke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03538448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06784-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vacca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Planas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105568" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G. Antonelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291092" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03158570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyssette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2021.02.031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roosendans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutertre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Helschger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02972970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02775607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Eyssette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.04.029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02895079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12650-020-00676-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02991443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.11.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.09.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977120" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1867002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Emrys Scarponi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Landucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cozzani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.12.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2018.04.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano E Scarponi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1867031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2017.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653046" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lapebie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014361v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosenza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653058" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.12.121706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laboureur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Birk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Buchlin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rambaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.03.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Birk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Buchlin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1543350" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Floch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543382" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sabatini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543404" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapebie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436060" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11626" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Jarry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.08.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009112v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jarry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.09.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cirocchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11566" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK4DP582-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169389v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Michael Birk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331081" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.132" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.086" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2008.06.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916650v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Manno Demoustier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Manno-Demoustier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fanlo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.10.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916631v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.03.037" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Manno Demoustier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charbit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.07.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03624127v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zavaleta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824045-8.00009-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36359-7_28" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523589v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132744v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132747v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scarponi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cozzani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132740v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132738v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ismael" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03132749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00246329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>