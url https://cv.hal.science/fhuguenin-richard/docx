--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1836,351 +1836,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walkability or Safety ? Elderly Pedestrian Path Choices Under the Light of Urban Form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LA MARCHE A PIED CHEZ LES PERSONNES AGEES : LE ROLE DE L'AMENAGEMENT URBAIN AUX REGARDS DES PRATIQUES ET DES CONTRAINTES LIEES AU VIEILLISSEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soleil Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Huguenin-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Soleil Cloutier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American Géographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Tampa, United States</w:t>
+              <w:t xml:space="preserve">82ème Congrès annuel de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525214v1</w:t>
+                <w:t xml:space="preserve">hal-01525170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA MARCHE A PIED CHEZ LES PERSONNES AGEES : LE ROLE DE L'AMENAGEMENT URBAIN AUX REGARDS DES PRATIQUES ET DES CONTRAINTES LIEES AU VIEILLISSEMENT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Young and older pedestrians’ behaviors observed on marked crosswalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soleil Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Huguenin-Richard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82ème Congrès annuel de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology, Division 13: Traffic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525170v1</w:t>
+                <w:t xml:space="preserve">hal-01064665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young and older pedestrians’ behaviors observed on marked crosswalks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+                <w:t xml:space="preserve">Walkability or Safety ? Elderly Pedestrian Path Choices Under the Light of Urban Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Huguenin-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soleil Cloutier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Huguenin-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology, Division 13: Traffic Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, France. 1p</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American Géographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064665v1</w:t>
+                <w:t xml:space="preserve">hal-01525214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets de l'âge et du contexte de traversée de rue sur les comportements observés sur passages piéton régulés</w:t>
               </w:r>
@@ -3231,51 +3231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="162E7CCC"/>
+    <w:nsid w:val="231BDE08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3462,51 +3462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fhuguenin-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3655-7754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soleil Cloutier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.123.0030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-042156-291" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1h0p58s.9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane St-Louis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34625.15208" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Herry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Janody" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Prudent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Toboe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hidalgo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fhuguenin-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3655-7754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soleil Cloutier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.123.0030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-042156-291" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1h0p58s.9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane St-Louis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34625.15208" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Herry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Janody" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Prudent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Toboe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hidalgo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>