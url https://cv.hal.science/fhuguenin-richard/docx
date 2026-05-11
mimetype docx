--- v1 (2026-04-08)
+++ v2 (2026-05-11)
@@ -1452,178 +1452,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie sensible des pratiques piétonnes en lien avec les perceptions de l’environnement</w:t>
+                <w:t xml:space="preserve">Présentation du travail réalisé avec les habitants du quartier Monmousseau à Ivry sur Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Huguenin-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSFS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">6ème colloque de FuturÂge – Pôle Charles Foix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975791v1</w:t>
+                <w:t xml:space="preserve">hal-01975959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du travail réalisé avec les habitants du quartier Monmousseau à Ivry sur Seine</w:t>
+                <w:t xml:space="preserve">Cartographie sensible des pratiques piétonnes en lien avec les perceptions de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Huguenin-Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque de FuturÂge – Pôle Charles Foix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">MSFS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975959v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geographer's look over issues related to degenerative patients walking places</w:t>
               </w:r>
@@ -3231,51 +3231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="231BDE08"/>
+    <w:nsid w:val="D6149C3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3462,51 +3462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fhuguenin-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3655-7754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soleil Cloutier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.123.0030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-042156-291" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1h0p58s.9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane St-Louis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34625.15208" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Herry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Janody" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Prudent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Toboe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hidalgo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fhuguenin-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3655-7754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soleil Cloutier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.123.0030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-042156-291" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1h0p58s.9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane St-Louis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34625.15208" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Herry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Janody" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Prudent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Toboe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hidalgo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>