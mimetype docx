--- v0 (2026-03-29)
+++ v1 (2026-05-15)
@@ -2434,138 +2434,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision 3D segmentation of plants combining spectral clustering and quotient graph techniques: a multi-level approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godin</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of an automated processing chain and uncertainty in the prediction of tree above ground biomass from TLS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rombourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasi Raumonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hetroy-Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markku Åkerblom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">3D Tree Models for Forest Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245673v1</w:t>
+                <w:t xml:space="preserve">hal-02374414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric models for plant leaf area estimation from 3D point clouds: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Boukhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2574,228 +2600,202 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Ravaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hetroy-Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Solan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of an automated processing chain and uncertainty in the prediction of tree above ground biomass from TLS data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Markku Åkerblom</w:t>
+                <w:t xml:space="preserve">High-precision 3D segmentation of plants combining spectral clustering and quotient graph techniques: a multi-level approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mirande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hétroy-Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Tree Models for Forest Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">9th International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374414v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Clothing Layer Deformation Statistics of 3D Human Motions</w:t>
               </w:r>
@@ -2892,200 +2892,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Human Body Shape in Motion with Wide Clothing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Franco</w:t>
+                <w:t xml:space="preserve">On Volumetric Shape Reconstruction from Implicit Forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hétroy-Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2016 - European Conference on Computer Vision 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.439-454, </w:t>
+              <w:t xml:space="preserve">ECCV 2016 - European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46493-0_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46487-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344795v4</w:t>
+                <w:t xml:space="preserve">hal-01349059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive sensitivity analysis of forest tree mock-up reconstruction methods from phase-shift based tLiDAR point-cloud data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasi Raumonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rombourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hétroy-Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,131 +3117,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Volumetric Shape Reconstruction from Implicit Forms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Wang</w:t>
+                <w:t xml:space="preserve">Estimation of Human Body Shape in Motion with Wide Clothing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hétroy-Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edmond Boyer</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2016 - European Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">ECCV 2016 - European Conference on Computer Vision 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.439-454, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46487-9_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46493-0_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349059v1</w:t>
+                <w:t xml:space="preserve">hal-01344795v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing temporal alignments of human motion sequences in wide clothing using geodesic patches</w:t>
               </w:r>
@@ -3913,147 +3913,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00440672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of non-manifold singularities from transformations of 2-manifolds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila de Floriani</w:t>
+                <w:t xml:space="preserve">État de l'art des méthodes de segmentation de séquences de maillages et proposition d'une classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Arcila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hétroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMI 2009 - IEEE International Conference on Shape Modeling and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORESA'09 - COdage et REprésentation des Signaux Audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00365338v2</w:t>
+                <w:t xml:space="preserve">inria-00435858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés topologiques pour la modélisation géométrique de domaines d'études comportant des singularités non-variétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4082,152 +4073,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391279v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l'art des méthodes de segmentation de séquences de maillages et proposition d'une classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Arcila</w:t>
+                <w:t xml:space="preserve">Classification of non-manifold singularities from transformations of 2-manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila de Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hétroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA'09 - COdage et REprésentation des Signaux Audiovisuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMI 2009 - IEEE International Conference on Shape Modeling and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Beijing, China. pp.179-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMI.2009.5170146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00435858v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00365338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation de maillage guidée par une ontologie</w:t>
               </w:r>
@@ -5105,51 +5105,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A point-cloud classification method to assess biases in tLiDAR-based forest canopy gap fraction estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rombourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5764,250 +5764,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00542717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas-Based Character Skinning with Automatic Mesh Decomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesh Repair with Topology Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hétroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6406 - Département Images et Signal, -; INRIA. 2008, pp.21</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvar Vinacua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6535, INRIA. 2008, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00202597v4</w:t>
+                <w:t xml:space="preserve">inria-00279919v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh Repair with Topology Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atlas-Based Character Skinning with Automatic Mesh Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hétroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6535, INRIA. 2008, pp.23</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6406 - Département Images et Signal, -; INRIA. 2008, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00279919v3</w:t>
+                <w:t xml:space="preserve">inria-00202597v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6256,51 +6256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hetroywheeler.pages.unistra.fr/franck/index.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361776v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hetroy-Wheeler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/mathematiques/7818-informatique-mathematique.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417905v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Ravaglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;troy-Wheeler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wheeler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103552" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Boukhana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gvc.2022.200057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03746572v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mirande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tisserand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charlaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1012669" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12716" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2507578" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fern&#225;ndez Abrevaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Manandhar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2016.05.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrina Boltcheva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2016.1190988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Arcila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cagniart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;troy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2012.10.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Brunet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvar Vinacua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2010.09.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644410v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Merino Aceituno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila de Floriani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2011.08.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Skrba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol O'Sullivan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2008.01312.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRT3XGTF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001143v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M. Wheeler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;troy Wheeler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ap.e126455" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haolin Pan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colliaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rombourg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Raumonen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku &#197;kerblom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763706v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01234-2_15" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344795v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46493-0_27" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mckay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46487-9_11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurela Shehu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2016.27" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817508v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598491v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hassan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23672-3_67" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450907v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik S. Buddha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365338v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2009.5170146" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391279v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436610v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339413v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric G&#233;rot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Thibert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331715v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151606v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aujay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lazarus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Depraz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/SCA/SCA07/151-160" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110047v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001135v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001145v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375564v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45986-3_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658060v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Merino Aceitunos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202597v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00279919v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01246006v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hetroywheeler.pages.unistra.fr/franck/index.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361776v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hetroy-Wheeler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/mathematiques/7818-informatique-mathematique.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417905v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Ravaglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;troy-Wheeler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wheeler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103552" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Boukhana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gvc.2022.200057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03746572v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mirande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tisserand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charlaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1012669" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12716" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2507578" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fern&#225;ndez Abrevaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Manandhar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2016.05.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrina Boltcheva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2016.1190988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Arcila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cagniart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;troy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2012.10.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Brunet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvar Vinacua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2010.09.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644410v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Merino Aceituno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila de Floriani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2011.08.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Skrba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol O'Sullivan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2008.01312.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRT3XGTF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001143v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M. Wheeler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;troy Wheeler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ap.e126455" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haolin Pan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colliaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374414v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rombourg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Raumonen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku &#197;kerblom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256446v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763706v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01234-2_15" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46487-9_11" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mckay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344795v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46493-0_27" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurela Shehu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2016.27" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817508v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598491v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hassan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23672-3_67" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450907v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik S. Buddha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391279v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365338v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2009.5170146" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436610v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339413v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric G&#233;rot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Thibert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331715v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151606v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aujay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lazarus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Depraz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/SCA/SCA07/151-160" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110047v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001135v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001145v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375564v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45986-3_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658060v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Merino Aceitunos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00279919v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202597v4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01246006v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>