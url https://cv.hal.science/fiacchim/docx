--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -179,51 +179,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 165, pp.106525. </w:t>
+              <w:t xml:space="preserve">, 2025, 165 (December), pp.106525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -313,51 +313,51 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 156, pp.106223. </w:t>
+              <w:t xml:space="preserve">, 2025, 156 (March), pp.106223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.106223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -447,51 +447,51 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2025, ?, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JBHI.2025.3583044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -551,51 +551,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João-Manoel Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 167, pp.111792. </w:t>
+              <w:t xml:space="preserve">, 2024, 167 (September), pp.111792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -889,51 +889,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 136, pp.103179. </w:t>
+              <w:t xml:space="preserve">, 2024, 136 (April), pp.103179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprocont.2024.103179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1473,209 +1473,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhedral Estimates of the Region of Attraction of the Origin of Linear Systems under Aperiodic Sampling and Input Saturation ⋆</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yet another computation-oriented necessary and sufficient condition for stabilizability of switched linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João-Manoel Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 144 (October), pp.110490. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (7), pp.3627-3632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3103872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759711v1</w:t>
+                <w:t xml:space="preserve">hal-03246030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yet another computation-oriented necessary and sufficient condition for stabilizability of switched linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyhedral Estimates of the Region of Attraction of the Origin of Linear Systems under Aperiodic Sampling and Input Saturation ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Denardi Huff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João-Manoel Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (7), pp.3627-3632. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (October), pp.110490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3103872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246030v1</w:t>
+                <w:t xml:space="preserve">hal-03759711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Stabilization of Aperiodic Sampled-Data Systems Subject to Control Input Saturation: A Set Invariant Approach</w:t>
               </w:r>
@@ -3033,261 +3033,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback law with Probabilistic Certification for Propofol-Based Control of BIS During Anesthesia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization and control Lyapunov functions for language constrained discrete-time switched linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Mazerolles</w:t>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4374⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.64-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335969v1</w:t>
+                <w:t xml:space="preserve">hal-01677493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and control Lyapunov functions for language constrained discrete-time switched linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback law with Probabilistic Certification for Propofol-Based Control of BIS During Anesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">Michel Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93, pp.64-74. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (18), pp.6254-6266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677493v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electricity Grid Connection of a Tidal Farm: an Active Power Control Framework Constrained to Grid Code Requirements</w:t>
               </w:r>
@@ -3537,51 +3537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control co-design for discrete-time switched linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82, pp.181-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4056,64 +4056,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stabilizability of discrete-time switched linear systems: novel conditions and comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (5), pp.1181-1193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4173,51 +4173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (3), pp.1305-1327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4355,51 +4355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessary and sufficient condition for stabilizability of discrete-time linear switched systems: a set-theory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (1), pp.75-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4753,51 +4753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic stability for hybrid systems with nested saturations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4948,64 +4948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate bounded stability and stabilization of linear systems interconnected with generalized saturated functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodoro Alamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5897,51 +5897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jos&#233; da Silva Moreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roustan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Reus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2025.3583044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Denardi Huff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o-Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Basu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3344541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3359529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2024.103179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108837" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110490" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03246030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3103872" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03188708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva Jr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3064988" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6158" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.12.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03706820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva Jr." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3184902" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03188711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3066132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126482" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014669v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03246562v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109808" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03014495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hosseini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paknoush Karimaghaee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khayatian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2019.12.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01945835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887351" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Dav&#243;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5777" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01945806v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Riah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01904487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Iagnemma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.03.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mazerolles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4374" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2820029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;ic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2713525" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2496792" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259842v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.05.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Manrique-Espindola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6Q6HFS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185649v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2450871" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130934908" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2292719" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875424v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.09.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Hernan Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferramosca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n A. A Bustos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Luis L Marchetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.03.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2261712" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2178651" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.04.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFTGC7NF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guzman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.594093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968189v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.05.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX14GZ0L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.05.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF1BDTVM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cepeda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.11.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B36H9QN4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jos&#233; da Silva Moreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roustan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Reus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2025.3583044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Denardi Huff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o-Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Basu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3344541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3359529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2024.103179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108837" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03246030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3103872" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110490" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03188708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva Jr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3064988" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6158" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.12.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03706820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva Jr." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3184902" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03188711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3066132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126482" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014669v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03246562v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109808" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03014495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hosseini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paknoush Karimaghaee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khayatian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2019.12.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01945835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887351" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Dav&#243;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5777" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01945806v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Riah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01904487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Iagnemma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.03.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mazerolles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4374" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2820029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;ic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2713525" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2496792" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259842v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.05.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Manrique-Espindola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6Q6HFS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185649v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2450871" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130934908" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2292719" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875424v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.09.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Hernan Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferramosca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n A. A Bustos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Luis L Marchetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.03.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2261712" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2178651" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.04.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFTGC7NF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guzman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.594093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968189v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.05.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX14GZ0L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.05.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF1BDTVM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cepeda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.11.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B36H9QN4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>