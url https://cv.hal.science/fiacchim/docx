--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1473,209 +1473,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yet another computation-oriented necessary and sufficient condition for stabilizability of switched linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyhedral Estimates of the Region of Attraction of the Origin of Linear Systems under Aperiodic Sampling and Input Saturation ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Denardi Huff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João-Manoel Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (7), pp.3627-3632. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (October), pp.110490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3103872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246030v1</w:t>
+                <w:t xml:space="preserve">hal-03759711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhedral Estimates of the Region of Attraction of the Origin of Linear Systems under Aperiodic Sampling and Input Saturation ⋆</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yet another computation-oriented necessary and sufficient condition for stabilizability of switched linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João-Manoel Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 144 (October), pp.110490. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (7), pp.3627-3632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3103872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759711v1</w:t>
+                <w:t xml:space="preserve">hal-03246030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Stabilization of Aperiodic Sampled-Data Systems Subject to Control Input Saturation: A Set Invariant Approach</w:t>
               </w:r>
@@ -3033,261 +3033,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and control Lyapunov functions for language constrained discrete-time switched linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback law with Probabilistic Certification for Propofol-Based Control of BIS During Anesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.039⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (18), pp.6254-6266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677493v1</w:t>
+                <w:t xml:space="preserve">hal-01335969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback law with Probabilistic Certification for Propofol-Based Control of BIS During Anesthesia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization and control Lyapunov functions for language constrained discrete-time switched linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mazerolles</w:t>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (18), pp.6254-6266. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.64-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.4374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335969v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electricity Grid Connection of a Tidal Farm: an Active Power Control Framework Constrained to Grid Code Requirements</w:t>
               </w:r>
@@ -3518,222 +3518,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control co-design for discrete-time switched linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability Analysis of Output Feedback Control Systems With a Memory-Based Event-Triggering Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Davó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82, pp.181-186. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (12), pp.6625-6632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.04.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2713525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638569v1</w:t>
+                <w:t xml:space="preserve">hal-01655544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of Output Feedback Control Systems With a Memory-Based Event-Triggering Mechanism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control co-design for discrete-time switched linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (12), pp.6625-6632. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.181-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2713525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655544v1</w:t>
+                <w:t xml:space="preserve">hal-01638569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructive necessary and sufficient condition for the stability of quasi-periodic linear impulsive systems</w:t>
               </w:r>
@@ -4056,64 +4056,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stabilizability of discrete-time switched linear systems: novel conditions and comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (5), pp.1181-1193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4173,51 +4173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (3), pp.1305-1327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4355,51 +4355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessary and sufficient condition for stabilizability of discrete-time linear switched systems: a set-theory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (1), pp.75-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4753,51 +4753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic stability for hybrid systems with nested saturations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4948,64 +4948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate bounded stability and stabilization of linear systems interconnected with generalized saturated functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodoro Alamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5897,51 +5897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jos&#233; da Silva Moreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roustan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Reus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2025.3583044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Denardi Huff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o-Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Basu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3344541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3359529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2024.103179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108837" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03246030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3103872" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110490" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03188708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva Jr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3064988" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6158" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.12.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03706820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva Jr." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3184902" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03188711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3066132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126482" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014669v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03246562v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109808" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03014495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hosseini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paknoush Karimaghaee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khayatian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2019.12.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01945835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887351" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Dav&#243;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5777" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01945806v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Riah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01904487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Iagnemma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.03.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mazerolles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4374" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2820029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;ic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2713525" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2496792" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259842v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.05.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Manrique-Espindola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6Q6HFS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185649v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2450871" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130934908" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2292719" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875424v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.09.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Hernan Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferramosca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n A. A Bustos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Luis L Marchetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.03.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2261712" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2178651" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.04.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFTGC7NF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guzman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.594093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968189v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.05.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX14GZ0L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.05.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF1BDTVM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cepeda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.11.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B36H9QN4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jos&#233; da Silva Moreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roustan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Reus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2025.3583044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Denardi Huff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o-Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Basu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3344541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3359529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2024.103179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108837" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110490" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03246030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3103872" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03188708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva Jr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3064988" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6158" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.12.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03706820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva Jr." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3184902" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03188711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3066132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126482" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014669v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03246562v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109808" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03014495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hosseini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paknoush Karimaghaee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khayatian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2019.12.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01945835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887351" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Dav&#243;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5777" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01945806v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Riah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01904487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Iagnemma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.03.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mazerolles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4374" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2820029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;ic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2713525" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2496792" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259842v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.05.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Manrique-Espindola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6Q6HFS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185649v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2450871" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130934908" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2292719" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875424v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.09.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Hernan Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferramosca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n A. A Bustos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Luis L Marchetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.03.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2261712" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2178651" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.04.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFTGC7NF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guzman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.594093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968189v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.05.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX14GZ0L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.05.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF1BDTVM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cepeda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.11.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B36H9QN4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>