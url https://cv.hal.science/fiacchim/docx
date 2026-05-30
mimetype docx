--- v2 (2026-04-30)
+++ v3 (2026-05-30)
@@ -1473,209 +1473,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhedral Estimates of the Region of Attraction of the Origin of Linear Systems under Aperiodic Sampling and Input Saturation ⋆</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yet another computation-oriented necessary and sufficient condition for stabilizability of switched linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João-Manoel Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 144 (October), pp.110490. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (7), pp.3627-3632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3103872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759711v1</w:t>
+                <w:t xml:space="preserve">hal-03246030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yet another computation-oriented necessary and sufficient condition for stabilizability of switched linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyhedral Estimates of the Region of Attraction of the Origin of Linear Systems under Aperiodic Sampling and Input Saturation ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Denardi Huff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João-Manoel Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (7), pp.3627-3632. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (October), pp.110490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3103872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246030v1</w:t>
+                <w:t xml:space="preserve">hal-03759711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Stabilization of Aperiodic Sampled-Data Systems Subject to Control Input Saturation: A Set Invariant Approach</w:t>
               </w:r>
@@ -1759,261 +1759,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistically Certified Region of Attraction of a Tumor Growth Model with Combined Chemo-and Immunotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+                <w:t xml:space="preserve">Modeling and observer design for aluminum manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.6158⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, pp.100611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2021.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651829v1</w:t>
+                <w:t xml:space="preserve">hal-03664419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and observer design for aluminum manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
+                <w:t xml:space="preserve">Probabilistically Certified Region of Attraction of a Tumor Growth Model with Combined Chemo-and Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roustan</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 64, pp.100611. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (11), pp.6539-6555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2021.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664419v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessary and Sufficient Convex Condition for the Stabilization of Linear Sampled-data Systems under Poisson Sampling Process</w:t>
               </w:r>
@@ -2207,77 +2207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Domain of Attraction Estimation for a Tumor Growth Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 410, pp.126482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2324,51 +2324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ockham's razor applied to COVID-19 model fitting French data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.500-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2604,248 +2604,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dead-beat stabilizability of discrete-time switched linear systems: algorithms and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LMI-Based Reset Unknown Input Observer for State Estimation of Linear Uncertain Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Khayatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paknoush Karimaghaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Millérioux</w:t>
+                <w:t xml:space="preserve">Miguel Angel Davó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (9), pp.3839-3845. </w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (12), pp.1872-1881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2887351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2018.5777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945835v1</w:t>
+                <w:t xml:space="preserve">hal-02380015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-Based Reset Unknown Input Observer for State Estimation of Linear Uncertain Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dead-beat stabilizability of discrete-time switched linear systems: algorithms and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel Davó</w:t>
+                <w:t xml:space="preserve">Gilles Millérioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (12), pp.1872-1881. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (9), pp.3839-3845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2018.5777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2887351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380015v1</w:t>
+                <w:t xml:space="preserve">hal-01945835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative method for estimating the robust domains of attraction of non-linear systems: Application to cancer chemotherapy model with parametric uncertainties</w:t>
               </w:r>
@@ -2857,51 +2857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Riah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (May), pp.64-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3039,51 +3039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback law with Probabilistic Certification for Propofol-Based Control of BIS During Anesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3286,51 +3286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electricity Grid Connection of a Tidal Farm: an Active Power Control Framework Constrained to Grid Code Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ben Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3407,51 +3407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlarging the basin of attraction by a uniting output feedback controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Davó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3518,222 +3518,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of Output Feedback Control Systems With a Memory-Based Event-Triggering Mechanism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control co-design for discrete-time switched linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (12), pp.6625-6632. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.181-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2713525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655544v1</w:t>
+                <w:t xml:space="preserve">hal-01638569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control co-design for discrete-time switched linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability Analysis of Output Feedback Control Systems With a Memory-Based Event-Triggering Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Davó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82, pp.181-186. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (12), pp.6625-6632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.04.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2713525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638569v1</w:t>
+                <w:t xml:space="preserve">hal-01655544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructive necessary and sufficient condition for the stability of quasi-periodic linear impulsive systems</w:t>
               </w:r>
@@ -3953,51 +3953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Millérioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (4), pp.708-729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4662,51 +4662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dead-beat functional observers for discrete-time LPV systems with unknown inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Millérioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (12), pp.3230-3235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5897,51 +5897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jos&#233; da Silva Moreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roustan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Reus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2025.3583044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Denardi Huff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o-Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Basu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3344541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3359529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2024.103179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108837" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110490" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03246030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3103872" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03188708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva Jr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3064988" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6158" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.12.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03706820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva Jr." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3184902" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03188711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3066132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126482" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014669v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03246562v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109808" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03014495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hosseini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paknoush Karimaghaee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khayatian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2019.12.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01945835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887351" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Dav&#243;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5777" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01945806v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Riah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01904487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Iagnemma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.03.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mazerolles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4374" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2820029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;ic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2713525" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2496792" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259842v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.05.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Manrique-Espindola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6Q6HFS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185649v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2450871" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130934908" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2292719" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875424v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.09.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Hernan Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferramosca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n A. A Bustos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Luis L Marchetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.03.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2261712" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2178651" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.04.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFTGC7NF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guzman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.594093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968189v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.05.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX14GZ0L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.05.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF1BDTVM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cepeda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.11.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B36H9QN4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jos&#233; da Silva Moreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roustan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Reus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2025.3583044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Denardi Huff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o-Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Basu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3344541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3359529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2024.103179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108837" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03246030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3103872" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110490" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03188708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva Jr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3064988" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.12.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03706820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva Jr." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3184902" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03188711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3066132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126482" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014669v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03246562v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109808" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03014495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hosseini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paknoush Karimaghaee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khayatian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2019.12.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Dav&#243;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5777" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01945835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887351" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01945806v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Riah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01904487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Iagnemma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.03.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mazerolles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4374" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2820029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;ic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2713525" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2496792" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259842v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.05.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Manrique-Espindola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6Q6HFS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185649v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2450871" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130934908" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2292719" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875424v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.09.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Hernan Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferramosca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n A. A Bustos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Luis L Marchetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.03.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2261712" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2178651" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.04.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFTGC7NF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guzman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.594093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968189v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.05.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX14GZ0L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.05.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF1BDTVM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cepeda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.11.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B36H9QN4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>