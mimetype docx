--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,455 +234,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hydroxyl Content and Preirradiation on the Radioluminescence of Pure‐Silica‐Core Optical Fibers</w:t>
+                <w:t xml:space="preserve">Optimizing the Performances of Phosphorus Doped Optical Fiber Dosimeters Operating in the Visible Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Coto</w:t>
+                <w:t xml:space="preserve">M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Morana</w:t>
+                <w:t xml:space="preserve">N. Kerboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Weninger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202500773⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2026.3680640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507268v1</w:t>
+                <w:t xml:space="preserve">hal-05582278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Radioluminescent Fiber Dosimeter for Space Missions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Hydroxyl Content and Preirradiation on the Radioluminescence of Pure‐Silica‐Core Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Coto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Morana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selyan Acid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Luca Weninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiammetta Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Aubry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 223 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2026.3669397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202500773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536130v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of radioluminescent silica-based optical fibers for 14 MeV neutron beam monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimization of Radioluminescent Fiber Dosimeter for Space Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selyan Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Fricano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Ouerdane</w:t>
+                <w:t xml:space="preserve">Nourdine Kerboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rio.2025.100807⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2026.3669397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306116v1</w:t>
+                <w:t xml:space="preserve">hal-05536130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Low to Very High Dose Rate Irradiation Response of a Single-Mode Optical Fiber at Telecom Wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -736,51 +736,51 @@
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2025.3646855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Usherovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Penner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiammetta Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Particle Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, pp.100913. </w:t>
@@ -1040,77 +1040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical fiber‐based sensors for real‐time monitoring for low‐energy proton beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiammetta Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Weninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Romero Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,579 +1168,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-irradiation Influence on Proton Radioluminescence Responses of Sol-gel Optical Fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Morana</w:t>
+                <w:t xml:space="preserve">Potential of radioluminescent silica-based optical fibers for 14 MeV neutron beam monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Weninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hoehr</w:t>
+                <w:t xml:space="preserve">Andrea Colangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Campanella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bélanger-Champagne</w:t>
+                <w:t xml:space="preserve">Youcef Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2025.3553065⟩</w:t>
+              <w:t xml:space="preserve">Results in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.100807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rio.2025.100807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018325v1</w:t>
+                <w:t xml:space="preserve">hal-05306116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Impact on a Radioluminescent Silica-based Optical Fiber Dosimeter for Space Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selyan Acid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiammetta Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Kerboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (9), pp.15065615070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3549154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photobleaching Effect on the Sensitivity Calibration at 638 nm of a Phosphorus-Doped Single-Mode Optical Fiber Dosimeter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adriana Morana</w:t>
+                <w:t xml:space="preserve">Pre-irradiation Influence on Proton Radioluminescence Responses of Sol-gel Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fricano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Roche</w:t>
+                <w:t xml:space="preserve">C. Campanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Facchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mélin</w:t>
+                <w:t xml:space="preserve">C. Bélanger-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24175547⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2025.3553065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679555v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preirradiation Treatment Influence on the Radioluminescence of a Nitrogen‐Doped Optical Fiber Dosimeter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Photobleaching Effect on the Sensitivity Calibration at 638 nm of a Phosphorus-Doped Single-Mode Optical Fiber Dosimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiammetta Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffray Vidalot</w:t>
+                <w:t xml:space="preserve">Alberto Facchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Melin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aziz Boukenter</w:t>
+                <w:t xml:space="preserve">Gilles Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202300665⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (17), pp.5547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24175547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343425v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very High Dose Rate Proton Dosimetry with Radioluminescent Silica-based Optical Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1749,1102 +1749,1236 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Campanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 71 (8), pp.1829-1836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2024.3378803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Radiation Effects on Silica-Based Optical Fibers and Fiber Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preirradiation Treatment Influence on the Radioluminescence of a Nitrogen‐Doped Optical Fiber Dosimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Fricano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Morana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffray Vidalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Girard</w:t>
+                <w:t xml:space="preserve">Gilles Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kuhnhenn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Paillet</w:t>
+                <w:t xml:space="preserve">Aziz Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3511455⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202300665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822177v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of Dose Rate Measurements with Radioluminescent Nitrogen-doped Optical Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fiammetta Fricano</w:t>
+                <w:t xml:space="preserve">Overview of Radiation Effects on Silica-Based Optical Fibers and Fiber Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Boiron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luca Weninger</w:t>
+                <w:t xml:space="preserve">J. Kuhnhenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gusarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 70 (8), pp.1925-1932. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3263381⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 72 (4), pp.982-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3511455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051674v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirror-Assisted Radioluminescent Optical Fibers for X-ray Beam Monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reproducibility of Dose Rate Measurements with Radioluminescent Nitrogen-doped Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiammetta Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Lambert</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Weninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+              <w:t xml:space="preserve">, 2023, 70 (8), pp.1925-1932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3248680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3263381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007559v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Dosimetry Properties of Radioluminescent Nitrogen-doped Tapered Optical Fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Paillet</w:t>
+                <w:t xml:space="preserve">Mirror-Assisted Radioluminescent Optical Fibers for X-ray Beam Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffray Vidalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Fricano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Morana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Campanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3316773⟩</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3248680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219279v1</w:t>
+                <w:t xml:space="preserve">hal-04007559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration in the Visible and Infrared Domains of Multimode Phosphosilicate Optical Fibers for Dosimetry Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marin</w:t>
+                <w:t xml:space="preserve">Investigation of the Dosimetry Properties of Radioluminescent Nitrogen-doped Tapered Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fricano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vallifuoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3316773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3252941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04017240v1</w:t>
+                <w:t xml:space="preserve">hal-04219279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton dosimetry using radiation-induced luminescence in micrometer-core germanosilicate optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Belanger-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiammetta Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Penner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2023.3243565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calibration in the Visible and Infrared Domains of Multimode Phosphosilicate Optical Fibers for Dosimetry Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Weninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Campanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Morana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Fricano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (8), pp.1908-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3252941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of radioluminescent silica optical fiber for quality control in proton therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grandvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petter Hofverberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiammetta Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTRO - 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Radiotherapy and Oncology (ESTRO), May 2024, Glasgow (Ecosse), United Kingdom. pp.S3178-S3181, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-8140(24)00870-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very High Dose Rate Proton Dosimetry with Radioluminescent Silica-based Optical Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2853,351 +2987,351 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Campanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirror-Assisted Radioluminescent Optical Fibers for X-ray Beam Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffray Vidalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiammetta Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Campanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Provo (Utah), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramagnetic defects induced in pure and doped optical fibers: influence on the transmission properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Campanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SiO2-2021 : THE 13th INTERNATIONAL SYMPOSIUM ON SiO2, ADVANCED DIELECTRICS AND RELATED DEVICES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3207,418 +3341,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton dosimetry using radiation-induced luminescence in micrometer-core germanosilicate optical fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Calibration in the Visible and Infrared Domains of Multimode Phosphosilicate Optical Fibers for Dosimetry Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Weninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Campanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Morana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiammetta Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Crystal Penner</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS : RADiation Effects on Components &amp; Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venice, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016931v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration in the Visible and Infrared Domains of Multimode Phosphosilicate Optical Fibers for Dosimetry Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reproducibility of Dose Rate Measurements with Radioluminescent Nitrogen-doped Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Fricano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Morana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Weninger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS : RADiation Effects on Components &amp; Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Venice, Italy, Italy</w:t>
+              <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016946v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of Dose Rate Measurements with Radioluminescent Nitrogen-doped Optical Fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Proton dosimetry using radiation-induced luminescence in micrometer-core germanosilicate optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Belanger-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiammetta Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Weninger</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystal Penner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS : RADiation Effects on Components &amp; Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
+              <w:t xml:space="preserve">, Oct 2022, Venice, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016856v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3765,51 +3899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fricano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weninger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colangeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loreti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3672761" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Coto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Weninger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Fricano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selyan Acid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Kerboub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aubry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3669397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colangeli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2025.100807" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boiron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maraine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3646855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallifuoco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3485092" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hoehr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;langer-Champagne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Usherovich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Penner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpt.2025.100913" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Romero Maestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;n-Holgado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500779" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoehr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campanella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;langer-Champagne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3553065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3549154" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Facchini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175547" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffray Vidalot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300665" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516311v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378803" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuhnhenn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gusarov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3511455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boiron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3263381" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Campanella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3248680" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3316773" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3252941" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belanger-Champagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3243565" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grandvillain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Hofverberg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(24)00870-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fricano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weninger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colangeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loreti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3672761" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerboub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mekki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3680640" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Coto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Weninger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Fricano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selyan Acid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Kerboub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3669397" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boiron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maraine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3646855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallifuoco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3485092" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hoehr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;langer-Champagne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Usherovich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Penner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpt.2025.100913" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Romero Maestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;n-Holgado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500779" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colangeli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2025.100807" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3549154" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoehr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campanella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;langer-Champagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3553065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Facchini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175547" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378803" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffray Vidalot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300665" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuhnhenn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gusarov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3511455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boiron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3263381" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007559v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Campanella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lambert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3248680" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3316773" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008393v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belanger-Champagne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3243565" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3252941" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grandvillain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Hofverberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(24)00870-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>