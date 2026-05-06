--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal variability in Terminos Lagoon (Mexico) waters during the 2009–2010 drought reveals upcoming trophic status shift in response to climate change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal variability in benthic exchanges at the sediment-water interface of a shallow tropical coastal lagoon (south coast of Gulf of Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Linares</w:t>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+                <w:t xml:space="preserve">Montserrat Origel Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">Karline Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolfo Contreras Ruiz Esparza</w:t>
+                <w:t xml:space="preserve">Lionel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-019-01519-2⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.368-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147089v1</w:t>
+                <w:t xml:space="preserve">hal-01997837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability in benthic exchanges at the sediment-water interface of a shallow tropical coastal lagoon (south coast of Gulf of Mexico)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Grenz</w:t>
+                <w:t xml:space="preserve">Spatiotemporal variability in Terminos Lagoon (Mexico) waters during the 2009–2010 drought reveals upcoming trophic status shift in response to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Origel Moreno</w:t>
+                <w:t xml:space="preserve">Carlos Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karline Soetaert</w:t>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Denis</w:t>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Douillet</w:t>
+                <w:t xml:space="preserve">Adolfo Contreras Ruiz Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 218, pp.368-380. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.1787-1799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-019-01519-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997837v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High contribution of the particulate uptake pathway to metal bioaccumulation in the tropical marine clam Gafrarium pectinatum</w:t>
               </w:r>
@@ -638,51 +638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic ecology of tropical coastal lagoons: Environmental changes over the last decades in the Términos Lagoon, Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Álvarez Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Calva Benítez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 349 (6-7), pp.319 - 329. </w:t>
@@ -772,51 +772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical cycling and phyto- and bacterioplankton communities in a large and shallow tropical lagoon (Términos Lagoon, Mexico) under 2009–2010 El Niño Modoki drought conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Agab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Calva-Benítez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (4), pp.959 - 975. </w:t>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Archundia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,51 +1053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flushing time in the Cienfuegos Bay, Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muñoz Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovel Diaz Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1329,51 +1329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrography and plankton temporal variabilities at different time scales in the southwest lagoon of New Caledonia: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1439,315 +1439,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation and suspended sediment transport in a coral reef lagoon: The south-west lagoon of New Caledonia</w:t>
+                <w:t xml:space="preserve">Delineation of heavy metal contamination pathways (seawater, food and sediment) in tropical oysters from New Caledonia using radiotracer techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ouillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Douillet</w:t>
+                <w:t xml:space="preserve">Laetitia Hedouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Metian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Lefebvre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Teyssie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Warnau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 61 (7-12), pp.269-296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.023⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 61, pp.542-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00562256v1</w:t>
+                <w:t xml:space="preserve">hal-01438786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineation of heavy metal contamination pathways (seawater, food and sediment) in tropical oysters from New Caledonia using radiotracer techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulation and suspended sediment transport in a coral reef lagoon: The south-west lagoon of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Hedouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Metian</w:t>
+                <w:t xml:space="preserve">R. Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Teyssie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Jouon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 61, pp.542-553. </w:t>
+              <w:t xml:space="preserve">, 2010, 61 (7-12), pp.269-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438786v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00562256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical typology and temporal variability of lagoon waters in a coral reef ecosystem subject to terrigeneous and anthropogenic inputs (New Caledonia)</w:t>
               </w:r>
@@ -2013,51 +2013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical lagoon multidisciplinary investigations: An overview of the PNEC New Caledonia pilot site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2130,64 +2130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and seasonal variability of sediment oxygen consumption and nutrient fluxes at the sediment water interface in a sub-tropical lagoon (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kulbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kulbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,359 +3056,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined modelling and geochemical study of the fate of terrigenous inputs from mixed natural and mining sources in a coral reef lagoon (New Caledonia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of a 2-day periodicity of striae formation in the tropical scallop &amp;lt;i&amp;gt;Comptopallium radula&amp;lt;/i&amp;gt; using calcein marking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Fernandez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Morize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2005.09.010⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 149 (2), pp.257-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-005-0198-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434477v1</w:t>
+                <w:t xml:space="preserve">hal-00449282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a 2-day periodicity of striae formation in the tropical scallop &amp;lt;i&amp;gt;Comptopallium radula&amp;lt;/i&amp;gt; using calcein marking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Clavier</w:t>
+                <w:t xml:space="preserve">A combined modelling and geochemical study of the fate of terrigenous inputs from mixed natural and mining sources in a coral reef lagoon (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (3), pp.320-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2005.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-005-0198-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00449282v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allometric relationships in the bioconcentration of heavy metals by the edible tropical clam Gafrarium tumidum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Hedouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Metian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Teyssie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3478,269 +3478,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of selected indicators of particle, nutrient and metal inputs in coral reef lagoon systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Fichez</w:t>
+                <w:t xml:space="preserve">Enhancement of regional variations in salinity and temperature in a coral reef lagoon, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medhi Adjeroud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Y. Panche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337 (16), pp.1509-1517</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093851v1</w:t>
+                <w:t xml:space="preserve">hal-00434486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of regional variations in salinity and temperature in a coral reef lagoon, New Caledonia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A review of selected indicators of particle, nutrient and metal inputs in coral reef lagoon systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Breau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chancerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18, pp.125-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2005015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434486v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic response to ammonium pulses in a tropical lagoon : implications for coastal environmental processes</w:t>
               </w:r>
@@ -3847,64 +3847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of regional variations in salinity and temperature in a coral reef lagoon, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,77 +3990,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23, pp.281-296. </w:t>
@@ -4136,77 +4136,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (2), pp.281-296. </w:t>
@@ -4256,64 +4256,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability in Sediment Oxygen Consumption under winter conditions in a lagoonal system in New Caledonia (South Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4419,77 +4419,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical recycling in the south-west lagoon of New Caledonia. A box model approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Douillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 323 (2), pp.225-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4746,77 +4746,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Breau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ICRI (International Coral Reef Initiative) Symposium. Coral reefs in the Pacific: status and monitoring, resources and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Nouméa, New Caledonia. IRD; ICRI, 2003, Documents Scientifiques et Techniques</w:t>
@@ -4845,64 +4845,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary records provide evidence of human induced environmental alterations in the coral reef lagoon of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Breau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4985,51 +4985,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Caledonia Lagoon: a threatened paradise under anthropogenic pressure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5125,51 +5125,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation des métaux dans les organismes marins tropicaux, application au lagon de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Breau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5386,51 +5386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovel D&#237;az-Garc&#237;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zavala-Hidalgo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Contreras Ruiz-Esparza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/ATM.52702" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Contreras Ruiz Esparza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01519-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01997837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Origel Moreno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.01.012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8562-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01667428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos &#193;lvarez Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calva Ben&#237;tez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calva-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-959-2017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Archundia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gutierrez Mendieta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0492-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01438762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mu&#241;oz Caravaca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovel Diaz Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Herrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2012.00126.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BTVGPZLF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.09.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Borgne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torreton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBGR58L8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefebvre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF7KLVP2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hedouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMSKR8F1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chifflet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MQ6W034-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Borgne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P Torreton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fichez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4L690ZK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336151v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.04.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.07.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Guarini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.10.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00188222v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.06.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Q84LK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438811v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.12.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S4ZKJ40-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2005.09.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DSMKQ9C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449282v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0198-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Fowler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.10.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PG3FNBD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093851v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Adjeroud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Bozec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Panche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Panch&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.08.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-004-0378-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RKK7XVZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bujan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366973v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00518-X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H958V9R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)00130-X" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9LXHND0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527044v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Badie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720769v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovel D&#237;az-Garc&#237;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zavala-Hidalgo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Contreras Ruiz-Esparza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/ATM.52702" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01997837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Origel Moreno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.01.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Contreras Ruiz Esparza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01519-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8562-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01667428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos &#193;lvarez Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calva Ben&#237;tez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calva-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-959-2017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Archundia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gutierrez Mendieta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0492-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01438762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mu&#241;oz Caravaca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovel Diaz Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Herrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2012.00126.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BTVGPZLF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.09.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Borgne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torreton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBGR58L8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hedouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMSKR8F1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF7KLVP2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chifflet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MQ6W034-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Borgne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P Torreton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fichez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4L690ZK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336151v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.04.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.07.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Guarini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.10.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00188222v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.06.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Q84LK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438811v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.12.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S4ZKJ40-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morize" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0198-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2005.09.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DSMKQ9C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Fowler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.10.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PG3FNBD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Panche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Adjeroud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Bozec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Panch&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.08.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-004-0378-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RKK7XVZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bujan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366973v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00518-X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H958V9R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)00130-X" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9LXHND0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527044v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Badie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720769v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>