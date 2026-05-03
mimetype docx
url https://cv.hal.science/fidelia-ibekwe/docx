--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fidelia Ibekwe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor of Information Science, Aix Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fidelia-ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8862-7729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11366396X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-1069-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The first season of my research career focused on developing  methods and tools for text analysis, topic detection and mapping using a mixture of symbolic (Natural Language Processing and Computational Terminology) and numeric approaches (statistical and mathematical models). Applications targeted were text mining, knowledge acquisition, terminology structuring, information Visualisation and Information Retrieval.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In my second season, I stepped back from the system oriented and empirical research to critically examine the theoretical and epistemological underpinnings of the data analysis methods and tools I had developed. This  led me to become interested in the epistemology of Library and Information science and on the history and foundations of Information Science. I also researched the impact of Big Data and Open Data on science and society.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The third season of my research career has led me to focus on decolonial studies with a particular emphasis on racism,  algorithmic bias and data colonialism. Leveraging Critical Race Theory (CRT) as theoretical framework, I deploy both qualitative and quantitative (digital) methods to make explicit how structural and systemic racism operate in the physical and virtual worlds. Adopting an action research oriented stance, I hope that my research will contribute towards more efficient anti-racism policies and action plans.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another look at a Knowledge Organization pioneer: traces of racism in Paul Otlet's writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.3-18. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0943-7444-2024-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de la propagation de la rumeur sur Twitter : l’impouvoir d’action des publics affectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëla Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical race-theoretic turn in library and information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIB studi </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2426/aibstudi-13854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whiteness of European Library and Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Conference Library in the Digital Age, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/EFI-230065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How People Use Web-Based Parenting Information to Support Others in Their Social Circle: Qualitative Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem El Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pluye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Pediatrics and Parenting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.e40043. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/40043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do you solve a problem like Michael?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JD-02-2023-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexts and Outcomes of Proxy Online Health Information Seeking: Mixed Studies Review With Framework Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem El Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pluye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/34345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the evolution of topics published by Education for Information. Interdisciplinary Journal of Information Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Bochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martínez-Ávila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Information and Communication Theories through Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education for Library and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (4), pp.424-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an arts-informed and textual approach to teaching information and communication theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/efi-189005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme épistémologique et méthodologique en recherche scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.11.4.1-n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The journey of information. How students perceive information in France using the draw and write technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings of the Ninth International Conference on Conceptions of Library and Information Science, Uppsala, Sweden, June 27-29, 2016, 22 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato tomahto: European perspectives on information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Warner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Windfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BULLETIN OF THE ASSOCIATION FOR INFORMATION SCIENCE AND TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bul2.2017.1720430315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of big data for knowledge organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowker Geoffrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on New trends for Knowledge Organization, Renato Rocha Souza (guest editor), 44 (3), pp.187-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Archives, Libraries and Museums in the Era of the Participatory Social Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro spécial sur les archives, bibliothèques et musées à l'ère du web social et participatif, 39 (3/4), pp.245-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Archives, Libraries, and Museums in Era of Participatory Social Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Archives, Libraries and Museums in the Era of the Participatory Social Web, 39 (3/4), pp.245-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Conception of Information science. &amp;quot;Une exception française&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (9), pp.1693-1709. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.22670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure and Dynamics of Co Citation Clusters: A Multiple Perspective Co-Citation Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhua Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (7), pp.1386-1409. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.21309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Organization Research in the last two decades: 1988-2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic metadata annotation. Tagging Medline abstracts for enhanced information access.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslib Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (4/5), pp.476-488. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/00012531011074717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of geographic location on the development of a specialty field. A case study on Sloan Digital Sky Survey in Astronomy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (4), pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textmining without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (6), pp.1532-1552. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing and maintaining knowledge organization tools: a symbolic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (2), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/00220410610653316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How thematic maps can assist collection management: 2 A qualitative assessment of Journals' thematic focus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library Collections, Acquisitions, and Technical Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3), pp.295-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic approach to automatic multiword term structuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dowdall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion lexicale et proximité sémantique entre termes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle (TIA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Textual Data through Term Variant Clustering : the TermWatch system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information Assistée par Ordinateur (RIAO 2004).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie linguistique et fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille stratégique, scientifique et technologique (VSST'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating Racism in Education for Knowledge Organization and Library and Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briony Birdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dunbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Furner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From words to actions: assessing the impact of antiracist declarations in library and information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Furner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briony Birdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Conceptions of Library and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Oslo, Norway. http://informationr.net/ir/27-SpIssue/CoLIS2022/colis2202.html, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47989/ircolis2202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epistemic Communities and Evolution of Knowledge Domains: A Domain Analysis of the Journal Education for Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martínez-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Bochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixteenth International ISKO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Knowledge Organization (ISKO), Jul 2020, Aalborg, Denmark. pp.264 - 273, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783956507762-264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du contexte socioprofessionnel et expérimentation de dispositifs info-communicationnels participatifs en milieu hospitalier : le cas de la sensibilisation au respect des procédures pour la réduction du risque d’infections associées aux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales Transfrontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2019, Mulhouse-Bâle, France. pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Open Access scholarly publications on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptions of Library &amp; Information Science (COLIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubjlana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest for umbrella terms in information science. Tracking the origins of informatology and informatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Aparac-Jelusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Abadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptions of Library and Information Science (COLIS 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubjlana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche symbolique pour l’exploration de corpus de textes en SHS depuis la plateforme OpenEdition.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ‘’Information, données et méthodes mixtes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC (axe 1); EJCAM, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et appropriations des contenus d’open édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude OpenEdition, appropriation des savoirs ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Communication and Documentary Fragmentations in the Public Space: a Functional Citation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Academy (DOCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35492/docam/6/1/7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation of Social Sciences and Humanities Literature in the public arena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptions of Library and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the editors – successfully publishing in information science journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javed Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 81st Annual Meeting of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASIS&amp;T, Nov 2018, Vancouver, Canada. pp.708-711, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pra2.2018.14505501088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Communication and Documentary Fragmentations in the Public Space: a Functional Citation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Academy (DOCAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes des publications scientifiques en SHS sur les réseaux sociaux. Le cas des contenus d’Open Édition sur Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to knowledge organization in the era of social media. The case of social controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëla Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th INTERNATIONAL ISKO CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.754-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et appropriations des contenus d’open édition : analyse des Tweets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude OpenEdition, appropriation des savoirs ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of social media in propagating controversies: the case of cultural microblog feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanala Andrianasolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings, Conference and Labs of the Evaluation Forum CLEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open, Big, Collaboration: Trois utopies de l'innovation au XXIème siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquiensegy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Document numérique et Société". Open Data, Big Data: Quelles valeurs ? Quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc. pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological and Methodological Eclecticism in the Construction of Knowledge Organization Systems (KOSs) The Case of Analytico-synthetic KOSs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization in the 21st Century: Between Historical Patterns and Future Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Krakow, Poland. pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri, Multi-, Trans- Meta- and Interdisciplinary nature of LIS. Does it really matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachi Arafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th ASIS&amp;T Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Seattle, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data, Big machines, Big Science : vers une société sans sujet et sans causalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de la Sfsic. Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC et la technique : une filiation embarrassante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de la Sfsic. Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Boundaries in Information Science: Perspectives on Interdisciplinarity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Aparac-Jelušic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isto Huvila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ortiz-Repiso Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th ASIS&amp;T Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montreal, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Epistemological Assumptions Underlying Research in Information Studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birger Hjorland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Erik Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th ASIS&amp;T Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montreal, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is epistemological purism possible in Library and Information Science research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousa Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennal ISKO-UK Conference. Knowledge Organization: Pushing the boundaries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whither Information Science in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on the History of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Baltimore, United States. pp.83-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Science in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Aparac-Jelušic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ingwersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schloegl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd ASIS&amp;T Annual Meeting - ASIST 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositioning Information Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiersten Latham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd ASIS&amp;T Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Science in the web era: a term-based approach to domain mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd ASIS&amp;T Annual Meeting - ASIST 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Vancouver, Canada. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Language Models with NLP and Interactive Query Expansion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. pp.122-132, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Word Term Queries for Focused Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th International Conference, CICLing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Iasi, Romania. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12116-6_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques participatives. Élaboration communautaire des espaces d'organisation et de diffusion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Mustafa El Hadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - De la société de l’information vers les sociétés du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM, Jun 2009, Mexico Mexique. pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The landscape of Information Science: 1996-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital libraries. Designing tomorrow, preserving the past - today (JCDL09).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Austin, United States. pp.401-402, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555400.1555483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universities of Avignon & Lyon3 at TREC 2008 Enterprise Track.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Text REtrieval Conference (TREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multiword terms and Query Expansion for Interactive Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dagstuhl, Germany. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03761-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Analysis of Conflicting Opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baltimore, Maryland, United States. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Thematic Variations in SDSS research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation Conference (LREC-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating user satisfaction of online multilingual terminological resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and identity in knowledge organization, the Tenth International ISKO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Strategic Information from Scientific Articles through Sentence Classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinho Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation Conference (LREC-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakesh, Morocco. pp.1518-1522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Scientific Summaries for Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charton Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR'08 Workshop on: Exploiting Semantic Annotations for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Glasgow, United Kingdom. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of terminology graphs for domain knowledge acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM conference on Information and knowledge management (CIKM '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Napa Valley, California, United States. pp.1463-1464, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1458082.1458334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Vector Space Model and Multi Word Term Extraction for Semantic Query Refinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velazquez-Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information systems (NLDB 2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.252-263, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de dispositifs d'accès aux ressources terminologiques multilingues électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du chapitre français de l'ISKO Appel à communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00193542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et annotation d'indices de nouveautés dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indice, index, indexation. Actes du colloque international organisé les à l'Université Lille-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00193544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase clustering without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Information Retrieval (ECIR-06).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, London, United Kingdom. pp.496-500, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11735106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et annotation d'indices de nouveautés dans les écrits scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloques "Indice, Index, Indexation."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France. pp.261-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A task-oriented framework for evaluating theme detection systems. A discussion paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Language Resources and Evaluation Conference (LREC-06).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.2492-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion lexicale et proximité sémantique entre termes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 6ème Conférence on Terminologie et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Rouen, France. pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDOC et TermWatch : deux méthodes complémentaires de cartographie de thèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones Extraction et de Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining textual data through term variant clustering : the TermWatch system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information et ses Applications (RIAO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Avignon, France. pp.487-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining for knowledge chunks in a terminology network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth International ISKO Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, London, United Kingdom. pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Origins of Library and Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald Insight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 201 p., 2019, Book Series: Studies in Information, Jens Erik-Mai, 978-1-78756-718-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of Information, Communication and Knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidelia Ibekwe-SanJuan &amp; Thomas Dousa. Springer, pp.331, 2013, Studies in History and Philosophy of Science - Vol. 34, Stephen Gaukroger, 978-94-007-6972-4. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6973-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Science de l'information. Origines, théories et paradigmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, pp.261, 2012, Traitement de l'information, Fabrice Papy, 978-2-7462-3912-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application driven Terminology Engineering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellví M. Teresa Cabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidelia Ibekwe-SanJuan ; Anne Condamines ; M. Teresa Cabré Castellví. John Benjamins, pp.203, 2007, Benjamins Current Topics 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de texte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, pp.352, 2007, Systèmes d'information et organisations documentaires, Stéphane Chaudiron</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS LA DATAFICATION DE LA SOCIÉTÉ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition digitale, handicaps et travail social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Editions, pp.31-49, 2017, 978-2-84874-703-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open, Big, Collaboration : trois utopies de l’innovation au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Chartron; Evelyne Broudoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big data - Open data Quelles valeurs ? Quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-30, 2015, 9782807300316. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidelia Ibekwe-SanJuan &amp; Thomas Dousa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories of Information, Communication and Knowledge. A Multidisciplinary approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.331, 2013, Studies in History and Philosophy of Science - Vol. 34, 978-94-007-6972-4. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6973-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information science in France. Emergence, Evolution and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amanda Spink and Jannica Heinström. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In, LIBRARY AND INFORMATION SCIENCE TRENDS AND RESEARCH: EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Insight, pp.273-295, 2012, Emerald Library and Information science book series, 978-1-78052-714-7. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1876-0562(2012)0000006015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances terminologiques et systèmes d'informations stratégiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mustafa El Hadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et accès à l'information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.187-210, 2006, Traité des Sciences et techniques de l'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de corpus scientifiques et techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Jean Moulin - Lyon III, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00635294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fidelia Ibekwe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor of Information Science, Aix Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fidelia-ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8862-7729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11366396X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-1069-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The first season of my research career focused on developing  methods and tools for text analysis, topic detection and mapping using a mixture of symbolic (Natural Language Processing and Computational Terminology) and numeric approaches (statistical and mathematical models). Applications targeted were text mining, knowledge acquisition, terminology structuring, information Visualisation and Information Retrieval.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In my second season, I stepped back from the system oriented and empirical research to critically examine the theoretical and epistemological underpinnings of the data analysis methods and tools I had developed. This  led me to become interested in the epistemology of Library and Information science and on the history and foundations of Information Science. I also researched the impact of Big Data and Open Data on science and society.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The third season of my research career has led me to focus on decolonial studies with a particular emphasis on racism,  algorithmic bias and data colonialism. Leveraging Critical Race Theory (CRT) as theoretical framework, I deploy both qualitative and quantitative (digital) methods to make explicit how structural and systemic racism operate in the physical and virtual worlds. Adopting an action research oriented stance, I hope that my research will contribute towards more efficient anti-racism policies and action plans.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another look at a Knowledge Organization pioneer: traces of racism in Paul Otlet's writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.3-18. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0943-7444-2024-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de la propagation de la rumeur sur Twitter : l’impouvoir d’action des publics affectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëla Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whiteness of European Library and Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Conference Library in the Digital Age, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/EFI-230065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical race-theoretic turn in library and information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIB studi </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2426/aibstudi-13854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How People Use Web-Based Parenting Information to Support Others in Their Social Circle: Qualitative Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem El Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pluye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Pediatrics and Parenting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.e40043. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/40043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do you solve a problem like Michael?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JD-02-2023-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexts and Outcomes of Proxy Online Health Information Seeking: Mixed Studies Review With Framework Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem El Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pluye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/34345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the evolution of topics published by Education for Information. Interdisciplinary Journal of Information Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Bochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martínez-Ávila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Information and Communication Theories through Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education for Library and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (4), pp.424-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme épistémologique et méthodologique en recherche scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.11.4.1-n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an arts-informed and textual approach to teaching information and communication theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/efi-189005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato tomahto: European perspectives on information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Warner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Windfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BULLETIN OF THE ASSOCIATION FOR INFORMATION SCIENCE AND TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bul2.2017.1720430315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The journey of information. How students perceive information in France using the draw and write technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings of the Ninth International Conference on Conceptions of Library and Information Science, Uppsala, Sweden, June 27-29, 2016, 22 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of big data for knowledge organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowker Geoffrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on New trends for Knowledge Organization, Renato Rocha Souza (guest editor), 44 (3), pp.187-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Archives, Libraries, and Museums in Era of Participatory Social Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Archives, Libraries and Museums in the Era of the Participatory Social Web, 39 (3/4), pp.245-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Archives, Libraries and Museums in the Era of the Participatory Social Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro spécial sur les archives, bibliothèques et musées à l'ère du web social et participatif, 39 (3/4), pp.245-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Conception of Information science. &amp;quot;Une exception française&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (9), pp.1693-1709. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.22670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic metadata annotation. Tagging Medline abstracts for enhanced information access.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslib Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (4/5), pp.476-488. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/00012531011074717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure and Dynamics of Co Citation Clusters: A Multiple Perspective Co-Citation Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhua Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (7), pp.1386-1409. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.21309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Organization Research in the last two decades: 1988-2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of geographic location on the development of a specialty field. A case study on Sloan Digital Sky Survey in Astronomy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (4), pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textmining without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (6), pp.1532-1552. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing and maintaining knowledge organization tools: a symbolic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (2), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/00220410610653316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How thematic maps can assist collection management: 2 A qualitative assessment of Journals' thematic focus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library Collections, Acquisitions, and Technical Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3), pp.295-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic approach to automatic multiword term structuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dowdall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion lexicale et proximité sémantique entre termes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle (TIA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie linguistique et fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille stratégique, scientifique et technologique (VSST'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Textual Data through Term Variant Clustering : the TermWatch system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information Assistée par Ordinateur (RIAO 2004).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating Racism in Education for Knowledge Organization and Library and Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briony Birdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dunbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Furner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From words to actions: assessing the impact of antiracist declarations in library and information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Furner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briony Birdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Conceptions of Library and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Oslo, Norway. http://informationr.net/ir/27-SpIssue/CoLIS2022/colis2202.html, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47989/ircolis2202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epistemic Communities and Evolution of Knowledge Domains: A Domain Analysis of the Journal Education for Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martínez-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Bochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixteenth International ISKO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Knowledge Organization (ISKO), Jul 2020, Aalborg, Denmark. pp.264 - 273, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783956507762-264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the editors – successfully publishing in information science journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javed Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 81st Annual Meeting of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASIS&amp;T, Nov 2018, Vancouver, Canada. pp.708-711, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pra2.2018.14505501088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et appropriations des contenus d’open édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude OpenEdition, appropriation des savoirs ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Communication and Documentary Fragmentations in the Public Space: a Functional Citation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Academy (DOCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35492/docam/6/1/7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation of Social Sciences and Humanities Literature in the public arena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptions of Library and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du contexte socioprofessionnel et expérimentation de dispositifs info-communicationnels participatifs en milieu hospitalier : le cas de la sensibilisation au respect des procédures pour la réduction du risque d’infections associées aux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales Transfrontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2019, Mulhouse-Bâle, France. pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Open Access scholarly publications on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptions of Library &amp; Information Science (COLIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubjlana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest for umbrella terms in information science. Tracking the origins of informatology and informatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Aparac-Jelusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Abadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptions of Library and Information Science (COLIS 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubjlana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche symbolique pour l’exploration de corpus de textes en SHS depuis la plateforme OpenEdition.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ‘’Information, données et méthodes mixtes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC (axe 1); EJCAM, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Communication and Documentary Fragmentations in the Public Space: a Functional Citation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Academy (DOCAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes des publications scientifiques en SHS sur les réseaux sociaux. Le cas des contenus d’Open Édition sur Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et appropriations des contenus d’open édition : analyse des Tweets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude OpenEdition, appropriation des savoirs ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to knowledge organization in the era of social media. The case of social controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëla Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th INTERNATIONAL ISKO CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.754-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of social media in propagating controversies: the case of cultural microblog feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanala Andrianasolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings, Conference and Labs of the Evaluation Forum CLEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open, Big, Collaboration: Trois utopies de l'innovation au XXIème siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquiensegy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Document numérique et Société". Open Data, Big Data: Quelles valeurs ? Quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc. pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data, Big machines, Big Science : vers une société sans sujet et sans causalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de la Sfsic. Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri, Multi-, Trans- Meta- and Interdisciplinary nature of LIS. Does it really matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachi Arafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th ASIS&amp;T Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Seattle, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological and Methodological Eclecticism in the Construction of Knowledge Organization Systems (KOSs) The Case of Analytico-synthetic KOSs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization in the 21st Century: Between Historical Patterns and Future Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Krakow, Poland. pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC et la technique : une filiation embarrassante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de la Sfsic. Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Epistemological Assumptions Underlying Research in Information Studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birger Hjorland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Erik Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th ASIS&amp;T Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montreal, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is epistemological purism possible in Library and Information Science research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousa Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennal ISKO-UK Conference. Knowledge Organization: Pushing the boundaries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Boundaries in Information Science: Perspectives on Interdisciplinarity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Aparac-Jelušic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isto Huvila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ortiz-Repiso Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th ASIS&amp;T Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montreal, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whither Information Science in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on the History of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Baltimore, United States. pp.83-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Science in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Aparac-Jelušic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ingwersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schloegl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd ASIS&amp;T Annual Meeting - ASIST 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositioning Information Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiersten Latham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd ASIS&amp;T Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Science in the web era: a term-based approach to domain mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd ASIS&amp;T Annual Meeting - ASIST 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Vancouver, Canada. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Language Models with NLP and Interactive Query Expansion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. pp.122-132, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Word Term Queries for Focused Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th International Conference, CICLing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Iasi, Romania. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12116-6_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The landscape of Information Science: 1996-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital libraries. Designing tomorrow, preserving the past - today (JCDL09).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Austin, United States. pp.401-402, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555400.1555483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques participatives. Élaboration communautaire des espaces d'organisation et de diffusion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Mustafa El Hadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - De la société de l’information vers les sociétés du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM, Jun 2009, Mexico Mexique. pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Scientific Summaries for Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charton Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR'08 Workshop on: Exploiting Semantic Annotations for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Glasgow, United Kingdom. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Analysis of Conflicting Opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baltimore, Maryland, United States. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Thematic Variations in SDSS research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation Conference (LREC-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating user satisfaction of online multilingual terminological resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and identity in knowledge organization, the Tenth International ISKO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Strategic Information from Scientific Articles through Sentence Classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinho Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation Conference (LREC-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakesh, Morocco. pp.1518-1522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multiword terms and Query Expansion for Interactive Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dagstuhl, Germany. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03761-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of terminology graphs for domain knowledge acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM conference on Information and knowledge management (CIKM '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Napa Valley, California, United States. pp.1463-1464, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1458082.1458334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universities of Avignon & Lyon3 at TREC 2008 Enterprise Track.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Text REtrieval Conference (TREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de dispositifs d'accès aux ressources terminologiques multilingues électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du chapitre français de l'ISKO Appel à communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00193542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Vector Space Model and Multi Word Term Extraction for Semantic Query Refinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velazquez-Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information systems (NLDB 2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.252-263, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et annotation d'indices de nouveautés dans les écrits scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloques "Indice, Index, Indexation."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France. pp.261-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase clustering without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Information Retrieval (ECIR-06).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, London, United Kingdom. pp.496-500, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11735106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et annotation d'indices de nouveautés dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indice, index, indexation. Actes du colloque international organisé les à l'Université Lille-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00193544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A task-oriented framework for evaluating theme detection systems. A discussion paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Language Resources and Evaluation Conference (LREC-06).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.2492-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion lexicale et proximité sémantique entre termes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 6ème Conférence on Terminologie et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Rouen, France. pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining textual data through term variant clustering : the TermWatch system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information et ses Applications (RIAO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Avignon, France. pp.487-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDOC et TermWatch : deux méthodes complémentaires de cartographie de thèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones Extraction et de Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining for knowledge chunks in a terminology network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth International ISKO Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, London, United Kingdom. pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Origins of Library and Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald Insight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 201 p., 2019, Book Series: Studies in Information, Jens Erik-Mai, 978-1-78756-718-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of Information, Communication and Knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidelia Ibekwe-SanJuan &amp; Thomas Dousa. Springer, pp.331, 2013, Studies in History and Philosophy of Science - Vol. 34, Stephen Gaukroger, 978-94-007-6972-4. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6973-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Science de l'information. Origines, théories et paradigmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, pp.261, 2012, Traitement de l'information, Fabrice Papy, 978-2-7462-3912-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de texte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, pp.352, 2007, Systèmes d'information et organisations documentaires, Stéphane Chaudiron</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application driven Terminology Engineering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellví M. Teresa Cabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidelia Ibekwe-SanJuan ; Anne Condamines ; M. Teresa Cabré Castellví. John Benjamins, pp.203, 2007, Benjamins Current Topics 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS LA DATAFICATION DE LA SOCIÉTÉ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition digitale, handicaps et travail social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Editions, pp.31-49, 2017, 978-2-84874-703-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open, Big, Collaboration : trois utopies de l’innovation au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Chartron; Evelyne Broudoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big data - Open data Quelles valeurs ? Quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-30, 2015, 9782807300316. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidelia Ibekwe-SanJuan &amp; Thomas Dousa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories of Information, Communication and Knowledge. A Multidisciplinary approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.331, 2013, Studies in History and Philosophy of Science - Vol. 34, 978-94-007-6972-4. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6973-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information science in France. Emergence, Evolution and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amanda Spink and Jannica Heinström. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In, LIBRARY AND INFORMATION SCIENCE TRENDS AND RESEARCH: EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Insight, pp.273-295, 2012, Emerald Library and Information science book series, 978-1-78052-714-7. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1876-0562(2012)0000006015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances terminologiques et systèmes d'informations stratégiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mustafa El Hadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et accès à l'information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.187-210, 2006, Traité des Sciences et techniques de l'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de corpus scientifiques et techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Jean Moulin - Lyon III, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00635294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6815832"/>
+    <w:nsid w:val="2A2D46B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fidelia-ibekwe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8862-7729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11366396X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1069-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460850v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2024-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;la Andrianasolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5148" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2426/aibstudi-13854" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-230065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem El Sherif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pluye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Paquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/40043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-02-2023-0029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/34345" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bochi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-&#193;vila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/efi-189005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.11.4.1-n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Warner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Peters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Windfeld" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bul2.2017.1720430315" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowker Geoffrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M&#233;nard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22670" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Hou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.21309" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00012531011074717" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.03.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00220410610653316" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dowdall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rinaldi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.02.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Birdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dunbar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Furner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47989/ircolis2202" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956507762-264" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Albertini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401795v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401819v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Aparac-Jelusic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Abadal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lewandowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Mostafa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jansen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pra2.2018.14505501088" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889180v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chifu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanala Andrianasolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiensegy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dousa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066181v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachi Arafat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Feinberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Shaw" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Aparac-Jelu&#353;ic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isto Huvila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ortiz-Repiso Jimenez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881819v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Fuller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Hjorland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Erik Mai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousa Thomas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820460v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ingwersen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schloegl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiersten Latham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12116-6_50" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555400.1555483" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03761-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636138v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Weaver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635676v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogeley" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassoun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635663v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinho Roberto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Silvia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charton Eric" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636039v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1458082.1458334" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Velazquez-Morales" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73351-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00193542v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00193544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636150v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636151v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636160v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162408v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094148v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emeraldinsight.com/doi/book/10.1108/S2055-5377201913" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6973-1_1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777452v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636098v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellv&#237; M. Teresa Cabre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636094v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fps Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133333_2_0/9782807300316-big-data-open-data.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857973v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1876-0562(2012)0000006015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fidelia-ibekwe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8862-7729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11366396X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1069-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460850v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2024-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;la Andrianasolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5148" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-230065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2426/aibstudi-13854" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem El Sherif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pluye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Paquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/40043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-02-2023-0029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/34345" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bochi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-&#193;vila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.11.4.1-n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/efi-189005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Warner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Peters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Windfeld" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bul2.2017.1720430315" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowker Geoffrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M&#233;nard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22670" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00012531011074717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Hou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.21309" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.03.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00220410610653316" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dowdall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rinaldi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.02.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Birdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dunbar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Furner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47989/ircolis2202" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956507762-264" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lewandowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Mostafa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jansen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pra2.2018.14505501088" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Albertini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Aparac-Jelusic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Abadal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639180v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889180v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chifu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanala Andrianasolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiensegy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachi Arafat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Feinberg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Shaw" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dousa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Fuller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Hjorland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Erik Mai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881845v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousa Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881841v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Aparac-Jelu&#353;ic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isto Huvila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ortiz-Repiso Jimenez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820460v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ingwersen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schloegl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiersten Latham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12116-6_50" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635547v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555400.1555483" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312374v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Silvia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charton Eric" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Weaver" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogeley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassoun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinho Roberto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03761-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636039v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1458082.1458334" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636030v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00193542v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Velazquez-Morales" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73351-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636151v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636150v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00193544v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636160v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162408v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094148v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emeraldinsight.com/doi/book/10.1108/S2055-5377201913" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6973-1_1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777452v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636094v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellv&#237; M. Teresa Cabre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fps Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133333_2_0/9782807300316-big-data-open-data.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857973v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1876-0562(2012)0000006015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>