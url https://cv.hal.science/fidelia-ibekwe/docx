--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fidelia Ibekwe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor of Information Science, Aix Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fidelia-ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8862-7729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11366396X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-1069-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The first season of my research career focused on developing  methods and tools for text analysis, topic detection and mapping using a mixture of symbolic (Natural Language Processing and Computational Terminology) and numeric approaches (statistical and mathematical models). Applications targeted were text mining, knowledge acquisition, terminology structuring, information Visualisation and Information Retrieval.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In my second season, I stepped back from the system oriented and empirical research to critically examine the theoretical and epistemological underpinnings of the data analysis methods and tools I had developed. This  led me to become interested in the epistemology of Library and Information science and on the history and foundations of Information Science. I also researched the impact of Big Data and Open Data on science and society.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The third season of my research career has led me to focus on decolonial studies with a particular emphasis on racism,  algorithmic bias and data colonialism. Leveraging Critical Race Theory (CRT) as theoretical framework, I deploy both qualitative and quantitative (digital) methods to make explicit how structural and systemic racism operate in the physical and virtual worlds. Adopting an action research oriented stance, I hope that my research will contribute towards more efficient anti-racism policies and action plans.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another look at a Knowledge Organization pioneer: traces of racism in Paul Otlet's writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.3-18. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0943-7444-2024-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de la propagation de la rumeur sur Twitter : l’impouvoir d’action des publics affectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëla Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whiteness of European Library and Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Conference Library in the Digital Age, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/EFI-230065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical race-theoretic turn in library and information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIB studi </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2426/aibstudi-13854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How People Use Web-Based Parenting Information to Support Others in Their Social Circle: Qualitative Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem El Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pluye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Pediatrics and Parenting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.e40043. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/40043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do you solve a problem like Michael?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JD-02-2023-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexts and Outcomes of Proxy Online Health Information Seeking: Mixed Studies Review With Framework Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem El Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pluye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/34345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the evolution of topics published by Education for Information. Interdisciplinary Journal of Information Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Bochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martínez-Ávila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Information and Communication Theories through Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education for Library and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (4), pp.424-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme épistémologique et méthodologique en recherche scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.11.4.1-n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an arts-informed and textual approach to teaching information and communication theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/efi-189005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato tomahto: European perspectives on information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Warner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Windfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BULLETIN OF THE ASSOCIATION FOR INFORMATION SCIENCE AND TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bul2.2017.1720430315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The journey of information. How students perceive information in France using the draw and write technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings of the Ninth International Conference on Conceptions of Library and Information Science, Uppsala, Sweden, June 27-29, 2016, 22 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of big data for knowledge organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowker Geoffrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on New trends for Knowledge Organization, Renato Rocha Souza (guest editor), 44 (3), pp.187-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Archives, Libraries, and Museums in Era of Participatory Social Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Archives, Libraries and Museums in the Era of the Participatory Social Web, 39 (3/4), pp.245-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Archives, Libraries and Museums in the Era of the Participatory Social Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro spécial sur les archives, bibliothèques et musées à l'ère du web social et participatif, 39 (3/4), pp.245-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Conception of Information science. &amp;quot;Une exception française&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (9), pp.1693-1709. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.22670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic metadata annotation. Tagging Medline abstracts for enhanced information access.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslib Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (4/5), pp.476-488. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/00012531011074717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure and Dynamics of Co Citation Clusters: A Multiple Perspective Co-Citation Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhua Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (7), pp.1386-1409. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.21309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Organization Research in the last two decades: 1988-2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of geographic location on the development of a specialty field. A case study on Sloan Digital Sky Survey in Astronomy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (4), pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textmining without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (6), pp.1532-1552. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing and maintaining knowledge organization tools: a symbolic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (2), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/00220410610653316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How thematic maps can assist collection management: 2 A qualitative assessment of Journals' thematic focus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library Collections, Acquisitions, and Technical Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3), pp.295-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic approach to automatic multiword term structuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dowdall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion lexicale et proximité sémantique entre termes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle (TIA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie linguistique et fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille stratégique, scientifique et technologique (VSST'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Textual Data through Term Variant Clustering : the TermWatch system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information Assistée par Ordinateur (RIAO 2004).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating Racism in Education for Knowledge Organization and Library and Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briony Birdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dunbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Furner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From words to actions: assessing the impact of antiracist declarations in library and information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Furner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briony Birdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Conceptions of Library and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Oslo, Norway. http://informationr.net/ir/27-SpIssue/CoLIS2022/colis2202.html, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47989/ircolis2202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epistemic Communities and Evolution of Knowledge Domains: A Domain Analysis of the Journal Education for Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martínez-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Bochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixteenth International ISKO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Knowledge Organization (ISKO), Jul 2020, Aalborg, Denmark. pp.264 - 273, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783956507762-264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the editors – successfully publishing in information science journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javed Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 81st Annual Meeting of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASIS&amp;T, Nov 2018, Vancouver, Canada. pp.708-711, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pra2.2018.14505501088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et appropriations des contenus d’open édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude OpenEdition, appropriation des savoirs ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Communication and Documentary Fragmentations in the Public Space: a Functional Citation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Academy (DOCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35492/docam/6/1/7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation of Social Sciences and Humanities Literature in the public arena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptions of Library and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du contexte socioprofessionnel et expérimentation de dispositifs info-communicationnels participatifs en milieu hospitalier : le cas de la sensibilisation au respect des procédures pour la réduction du risque d’infections associées aux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales Transfrontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2019, Mulhouse-Bâle, France. pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Open Access scholarly publications on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptions of Library &amp; Information Science (COLIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubjlana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest for umbrella terms in information science. Tracking the origins of informatology and informatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Aparac-Jelusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Abadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptions of Library and Information Science (COLIS 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubjlana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche symbolique pour l’exploration de corpus de textes en SHS depuis la plateforme OpenEdition.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ‘’Information, données et méthodes mixtes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC (axe 1); EJCAM, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Communication and Documentary Fragmentations in the Public Space: a Functional Citation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Academy (DOCAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes des publications scientifiques en SHS sur les réseaux sociaux. Le cas des contenus d’Open Édition sur Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et appropriations des contenus d’open édition : analyse des Tweets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude OpenEdition, appropriation des savoirs ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to knowledge organization in the era of social media. The case of social controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëla Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th INTERNATIONAL ISKO CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.754-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of social media in propagating controversies: the case of cultural microblog feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanala Andrianasolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings, Conference and Labs of the Evaluation Forum CLEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open, Big, Collaboration: Trois utopies de l'innovation au XXIème siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquiensegy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Document numérique et Société". Open Data, Big Data: Quelles valeurs ? Quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc. pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data, Big machines, Big Science : vers une société sans sujet et sans causalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de la Sfsic. Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri, Multi-, Trans- Meta- and Interdisciplinary nature of LIS. Does it really matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachi Arafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th ASIS&amp;T Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Seattle, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological and Methodological Eclecticism in the Construction of Knowledge Organization Systems (KOSs) The Case of Analytico-synthetic KOSs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization in the 21st Century: Between Historical Patterns and Future Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Krakow, Poland. pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC et la technique : une filiation embarrassante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de la Sfsic. Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Epistemological Assumptions Underlying Research in Information Studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birger Hjorland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Erik Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th ASIS&amp;T Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montreal, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is epistemological purism possible in Library and Information Science research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousa Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennal ISKO-UK Conference. Knowledge Organization: Pushing the boundaries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Boundaries in Information Science: Perspectives on Interdisciplinarity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Aparac-Jelušic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isto Huvila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ortiz-Repiso Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th ASIS&amp;T Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montreal, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whither Information Science in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on the History of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Baltimore, United States. pp.83-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Science in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Aparac-Jelušic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ingwersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schloegl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd ASIS&amp;T Annual Meeting - ASIST 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositioning Information Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiersten Latham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd ASIS&amp;T Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Science in the web era: a term-based approach to domain mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd ASIS&amp;T Annual Meeting - ASIST 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Vancouver, Canada. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Language Models with NLP and Interactive Query Expansion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. pp.122-132, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Word Term Queries for Focused Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th International Conference, CICLing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Iasi, Romania. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12116-6_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The landscape of Information Science: 1996-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital libraries. Designing tomorrow, preserving the past - today (JCDL09).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Austin, United States. pp.401-402, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555400.1555483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques participatives. Élaboration communautaire des espaces d'organisation et de diffusion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Mustafa El Hadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - De la société de l’information vers les sociétés du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM, Jun 2009, Mexico Mexique. pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Scientific Summaries for Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charton Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR'08 Workshop on: Exploiting Semantic Annotations for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Glasgow, United Kingdom. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Analysis of Conflicting Opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baltimore, Maryland, United States. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Thematic Variations in SDSS research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation Conference (LREC-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating user satisfaction of online multilingual terminological resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and identity in knowledge organization, the Tenth International ISKO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Strategic Information from Scientific Articles through Sentence Classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinho Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation Conference (LREC-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakesh, Morocco. pp.1518-1522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multiword terms and Query Expansion for Interactive Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dagstuhl, Germany. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03761-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of terminology graphs for domain knowledge acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM conference on Information and knowledge management (CIKM '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Napa Valley, California, United States. pp.1463-1464, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1458082.1458334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universities of Avignon & Lyon3 at TREC 2008 Enterprise Track.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Text REtrieval Conference (TREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de dispositifs d'accès aux ressources terminologiques multilingues électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du chapitre français de l'ISKO Appel à communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00193542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Vector Space Model and Multi Word Term Extraction for Semantic Query Refinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velazquez-Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information systems (NLDB 2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.252-263, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et annotation d'indices de nouveautés dans les écrits scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloques "Indice, Index, Indexation."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France. pp.261-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase clustering without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Information Retrieval (ECIR-06).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, London, United Kingdom. pp.496-500, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11735106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et annotation d'indices de nouveautés dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indice, index, indexation. Actes du colloque international organisé les à l'Université Lille-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00193544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A task-oriented framework for evaluating theme detection systems. A discussion paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Language Resources and Evaluation Conference (LREC-06).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.2492-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion lexicale et proximité sémantique entre termes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 6ème Conférence on Terminologie et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Rouen, France. pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining textual data through term variant clustering : the TermWatch system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information et ses Applications (RIAO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Avignon, France. pp.487-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDOC et TermWatch : deux méthodes complémentaires de cartographie de thèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones Extraction et de Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining for knowledge chunks in a terminology network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth International ISKO Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, London, United Kingdom. pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Origins of Library and Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald Insight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 201 p., 2019, Book Series: Studies in Information, Jens Erik-Mai, 978-1-78756-718-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of Information, Communication and Knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidelia Ibekwe-SanJuan &amp; Thomas Dousa. Springer, pp.331, 2013, Studies in History and Philosophy of Science - Vol. 34, Stephen Gaukroger, 978-94-007-6972-4. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6973-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Science de l'information. Origines, théories et paradigmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, pp.261, 2012, Traitement de l'information, Fabrice Papy, 978-2-7462-3912-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de texte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, pp.352, 2007, Systèmes d'information et organisations documentaires, Stéphane Chaudiron</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application driven Terminology Engineering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellví M. Teresa Cabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidelia Ibekwe-SanJuan ; Anne Condamines ; M. Teresa Cabré Castellví. John Benjamins, pp.203, 2007, Benjamins Current Topics 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS LA DATAFICATION DE LA SOCIÉTÉ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition digitale, handicaps et travail social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Editions, pp.31-49, 2017, 978-2-84874-703-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open, Big, Collaboration : trois utopies de l’innovation au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Chartron; Evelyne Broudoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big data - Open data Quelles valeurs ? Quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-30, 2015, 9782807300316. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidelia Ibekwe-SanJuan &amp; Thomas Dousa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories of Information, Communication and Knowledge. A Multidisciplinary approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.331, 2013, Studies in History and Philosophy of Science - Vol. 34, 978-94-007-6972-4. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6973-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information science in France. Emergence, Evolution and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amanda Spink and Jannica Heinström. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In, LIBRARY AND INFORMATION SCIENCE TRENDS AND RESEARCH: EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Insight, pp.273-295, 2012, Emerald Library and Information science book series, 978-1-78052-714-7. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1876-0562(2012)0000006015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances terminologiques et systèmes d'informations stratégiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mustafa El Hadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et accès à l'information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.187-210, 2006, Traité des Sciences et techniques de l'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de corpus scientifiques et techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Jean Moulin - Lyon III, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00635294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fidelia Ibekwe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor of Information Science, Aix Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fidelia-ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8862-7729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11366396X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-1069-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The first season of my research career focused on developing  methods and tools for text analysis, topic detection and mapping using a mixture of symbolic (Natural Language Processing and Computational Terminology) and numeric approaches (statistical and mathematical models). Applications targeted were text mining, knowledge acquisition, terminology structuring, information Visualisation and Information Retrieval.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In my second season, I stepped back from the system oriented and empirical research to critically examine the theoretical and epistemological underpinnings of the data analysis methods and tools I had developed. This  led me to become interested in the epistemology of Library and Information science and on the history and foundations of Information Science. I also researched the impact of Big Data and Open Data on science and society.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The third season of my research career has led me to focus on decolonial studies with a particular emphasis on racism,  algorithmic bias and data colonialism. Leveraging Critical Race Theory (CRT) as theoretical framework, I deploy both qualitative and quantitative (digital) methods to make explicit how structural and systemic racism operate in the physical and virtual worlds. Adopting an action research oriented stance, I hope that my research will contribute towards more efficient anti-racism policies and action plans.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another look at a Knowledge Organization pioneer: traces of racism in Paul Otlet's writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.3-18. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0943-7444-2024-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de la propagation de la rumeur sur Twitter : l’impouvoir d’action des publics affectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëla Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical race-theoretic turn in library and information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIB studi </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2426/aibstudi-13854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whiteness of European Library and Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Conference Library in the Digital Age, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/EFI-230065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How People Use Web-Based Parenting Information to Support Others in Their Social Circle: Qualitative Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem El Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pluye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Pediatrics and Parenting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.e40043. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/40043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do you solve a problem like Michael?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JD-02-2023-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexts and Outcomes of Proxy Online Health Information Seeking: Mixed Studies Review With Framework Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem El Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pluye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/34345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the evolution of topics published by Education for Information. Interdisciplinary Journal of Information Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Bochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martínez-Ávila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Information and Communication Theories through Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education for Library and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (4), pp.424-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an arts-informed and textual approach to teaching information and communication theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/efi-189005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme épistémologique et méthodologique en recherche scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.11.4.1-n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The journey of information. How students perceive information in France using the draw and write technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings of the Ninth International Conference on Conceptions of Library and Information Science, Uppsala, Sweden, June 27-29, 2016, 22 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato tomahto: European perspectives on information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Warner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Windfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BULLETIN OF THE ASSOCIATION FOR INFORMATION SCIENCE AND TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bul2.2017.1720430315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of big data for knowledge organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowker Geoffrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on New trends for Knowledge Organization, Renato Rocha Souza (guest editor), 44 (3), pp.187-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Archives, Libraries and Museums in the Era of the Participatory Social Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro spécial sur les archives, bibliothèques et musées à l'ère du web social et participatif, 39 (3/4), pp.245-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Archives, Libraries, and Museums in Era of Participatory Social Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Archives, Libraries and Museums in the Era of the Participatory Social Web, 39 (3/4), pp.245-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Conception of Information science. &amp;quot;Une exception française&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (9), pp.1693-1709. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.22670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic metadata annotation. Tagging Medline abstracts for enhanced information access.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslib Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (4/5), pp.476-488. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/00012531011074717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure and Dynamics of Co Citation Clusters: A Multiple Perspective Co-Citation Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhua Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (7), pp.1386-1409. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.21309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Organization Research in the last two decades: 1988-2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of geographic location on the development of a specialty field. A case study on Sloan Digital Sky Survey in Astronomy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (4), pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textmining without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (6), pp.1532-1552. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing and maintaining knowledge organization tools: a symbolic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (2), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/00220410610653316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How thematic maps can assist collection management: 2 A qualitative assessment of Journals' thematic focus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library Collections, Acquisitions, and Technical Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3), pp.295-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic approach to automatic multiword term structuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dowdall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion lexicale et proximité sémantique entre termes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle (TIA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Textual Data through Term Variant Clustering : the TermWatch system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information Assistée par Ordinateur (RIAO 2004).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie linguistique et fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille stratégique, scientifique et technologique (VSST'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating Racism in Education for Knowledge Organization and Library and Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briony Birdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dunbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Furner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From words to actions: assessing the impact of antiracist declarations in library and information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Furner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briony Birdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Conceptions of Library and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Oslo, Norway. http://informationr.net/ir/27-SpIssue/CoLIS2022/colis2202.html, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47989/ircolis2202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epistemic Communities and Evolution of Knowledge Domains: A Domain Analysis of the Journal Education for Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martínez-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Bochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixteenth International ISKO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Knowledge Organization (ISKO), Jul 2020, Aalborg, Denmark. pp.264 - 273, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783956507762-264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the editors – successfully publishing in information science journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javed Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 81st Annual Meeting of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASIS&amp;T, Nov 2018, Vancouver, Canada. pp.708-711, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pra2.2018.14505501088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du contexte socioprofessionnel et expérimentation de dispositifs info-communicationnels participatifs en milieu hospitalier : le cas de la sensibilisation au respect des procédures pour la réduction du risque d’infections associées aux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales Transfrontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2019, Mulhouse-Bâle, France. pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Open Access scholarly publications on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptions of Library &amp; Information Science (COLIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubjlana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest for umbrella terms in information science. Tracking the origins of informatology and informatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Aparac-Jelusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Abadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptions of Library and Information Science (COLIS 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubjlana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche symbolique pour l’exploration de corpus de textes en SHS depuis la plateforme OpenEdition.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ‘’Information, données et méthodes mixtes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC (axe 1); EJCAM, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et appropriations des contenus d’open édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude OpenEdition, appropriation des savoirs ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Communication and Documentary Fragmentations in the Public Space: a Functional Citation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Academy (DOCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35492/docam/6/1/7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation of Social Sciences and Humanities Literature in the public arena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptions of Library and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Communication and Documentary Fragmentations in the Public Space: a Functional Citation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Academy (DOCAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes des publications scientifiques en SHS sur les réseaux sociaux. Le cas des contenus d’Open Édition sur Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to knowledge organization in the era of social media. The case of social controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëla Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th INTERNATIONAL ISKO CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.754-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et appropriations des contenus d’open édition : analyse des Tweets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude OpenEdition, appropriation des savoirs ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of social media in propagating controversies: the case of cultural microblog feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanala Andrianasolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings, Conference and Labs of the Evaluation Forum CLEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open, Big, Collaboration: Trois utopies de l'innovation au XXIème siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquiensegy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Document numérique et Société". Open Data, Big Data: Quelles valeurs ? Quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc. pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological and Methodological Eclecticism in the Construction of Knowledge Organization Systems (KOSs) The Case of Analytico-synthetic KOSs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization in the 21st Century: Between Historical Patterns and Future Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Krakow, Poland. pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri, Multi-, Trans- Meta- and Interdisciplinary nature of LIS. Does it really matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachi Arafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th ASIS&amp;T Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Seattle, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data, Big machines, Big Science : vers une société sans sujet et sans causalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de la Sfsic. Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC et la technique : une filiation embarrassante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de la Sfsic. Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Boundaries in Information Science: Perspectives on Interdisciplinarity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Aparac-Jelušic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isto Huvila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ortiz-Repiso Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th ASIS&amp;T Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montreal, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Epistemological Assumptions Underlying Research in Information Studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birger Hjorland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Erik Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th ASIS&amp;T Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montreal, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is epistemological purism possible in Library and Information Science research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousa Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennal ISKO-UK Conference. Knowledge Organization: Pushing the boundaries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whither Information Science in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on the History of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Baltimore, United States. pp.83-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Science in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Aparac-Jelušic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ingwersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schloegl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd ASIS&amp;T Annual Meeting - ASIST 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositioning Information Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiersten Latham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd ASIS&amp;T Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Word Term Queries for Focused Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th International Conference, CICLing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Iasi, Romania. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12116-6_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Language Models with NLP and Interactive Query Expansion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. pp.122-132, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Science in the web era: a term-based approach to domain mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd ASIS&amp;T Annual Meeting - ASIST 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Vancouver, Canada. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques participatives. Élaboration communautaire des espaces d'organisation et de diffusion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Mustafa El Hadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - De la société de l’information vers les sociétés du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM, Jun 2009, Mexico Mexique. pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The landscape of Information Science: 1996-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital libraries. Designing tomorrow, preserving the past - today (JCDL09).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Austin, United States. pp.401-402, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555400.1555483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universities of Avignon & Lyon3 at TREC 2008 Enterprise Track.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Text REtrieval Conference (TREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Scientific Summaries for Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charton Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR'08 Workshop on: Exploiting Semantic Annotations for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Glasgow, United Kingdom. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multiword terms and Query Expansion for Interactive Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dagstuhl, Germany. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03761-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating user satisfaction of online multilingual terminological resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and identity in knowledge organization, the Tenth International ISKO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Analysis of Conflicting Opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baltimore, Maryland, United States. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Thematic Variations in SDSS research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation Conference (LREC-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Strategic Information from Scientific Articles through Sentence Classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinho Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation Conference (LREC-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakesh, Morocco. pp.1518-1522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of terminology graphs for domain knowledge acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM conference on Information and knowledge management (CIKM '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Napa Valley, California, United States. pp.1463-1464, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1458082.1458334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Vector Space Model and Multi Word Term Extraction for Semantic Query Refinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velazquez-Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information systems (NLDB 2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.252-263, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de dispositifs d'accès aux ressources terminologiques multilingues électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du chapitre français de l'ISKO Appel à communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00193542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et annotation d'indices de nouveautés dans les écrits scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloques "Indice, Index, Indexation."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France. pp.261-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase clustering without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Information Retrieval (ECIR-06).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, London, United Kingdom. pp.496-500, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11735106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et annotation d'indices de nouveautés dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indice, index, indexation. Actes du colloque international organisé les à l'Université Lille-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00193544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A task-oriented framework for evaluating theme detection systems. A discussion paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Language Resources and Evaluation Conference (LREC-06).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.2492-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion lexicale et proximité sémantique entre termes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 6ème Conférence on Terminologie et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Rouen, France. pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDOC et TermWatch : deux méthodes complémentaires de cartographie de thèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones Extraction et de Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining textual data through term variant clustering : the TermWatch system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information et ses Applications (RIAO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Avignon, France. pp.487-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining for knowledge chunks in a terminology network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth International ISKO Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, London, United Kingdom. pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Origins of Library and Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald Insight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 201 p., 2019, Book Series: Studies in Information, Jens Erik-Mai, 978-1-78756-718-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories of Information, Communication and Knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidelia Ibekwe-SanJuan &amp; Thomas Dousa. Springer, pp.331, 2013, Studies in History and Philosophy of Science - Vol. 34, Stephen Gaukroger, 978-94-007-6972-4. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6973-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Science de l'information. Origines, théories et paradigmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, pp.261, 2012, Traitement de l'information, Fabrice Papy, 978-2-7462-3912-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application driven Terminology Engineering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellví M. Teresa Cabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidelia Ibekwe-SanJuan ; Anne Condamines ; M. Teresa Cabré Castellví. John Benjamins, pp.203, 2007, Benjamins Current Topics 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de texte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, pp.352, 2007, Systèmes d'information et organisations documentaires, Stéphane Chaudiron</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS LA DATAFICATION DE LA SOCIÉTÉ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition digitale, handicaps et travail social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Editions, pp.31-49, 2017, 978-2-84874-703-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open, Big, Collaboration : trois utopies de l’innovation au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Chartron; Evelyne Broudoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big data - Open data Quelles valeurs ? Quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-30, 2015, 9782807300316. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fidelia Ibekwe-SanJuan &amp; Thomas Dousa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories of Information, Communication and Knowledge. A Multidisciplinary approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.331, 2013, Studies in History and Philosophy of Science - Vol. 34, 978-94-007-6972-4. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6973-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information science in France. Emergence, Evolution and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amanda Spink and Jannica Heinström. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In, LIBRARY AND INFORMATION SCIENCE TRENDS AND RESEARCH: EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Insight, pp.273-295, 2012, Emerald Library and Information science book series, 978-1-78052-714-7. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1876-0562(2012)0000006015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances terminologiques et systèmes d'informations stratégiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mustafa El Hadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et accès à l'information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.187-210, 2006, Traité des Sciences et techniques de l'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de corpus scientifiques et techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Jean Moulin - Lyon III, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00635294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A2D46B3"/>
+    <w:nsid w:val="23A78C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fidelia-ibekwe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8862-7729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11366396X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1069-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460850v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2024-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;la Andrianasolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5148" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-230065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2426/aibstudi-13854" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem El Sherif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pluye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Paquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/40043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-02-2023-0029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/34345" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bochi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-&#193;vila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.11.4.1-n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/efi-189005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Warner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Peters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Windfeld" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bul2.2017.1720430315" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowker Geoffrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M&#233;nard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22670" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00012531011074717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Hou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.21309" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.03.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00220410610653316" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dowdall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rinaldi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.02.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Birdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dunbar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Furner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47989/ircolis2202" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956507762-264" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lewandowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Mostafa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jansen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pra2.2018.14505501088" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Albertini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Aparac-Jelusic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Abadal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639180v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889180v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chifu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanala Andrianasolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiensegy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachi Arafat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Feinberg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Shaw" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dousa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Fuller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Hjorland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Erik Mai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881845v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousa Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881841v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Aparac-Jelu&#353;ic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isto Huvila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ortiz-Repiso Jimenez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820460v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ingwersen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schloegl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiersten Latham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12116-6_50" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635547v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555400.1555483" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312374v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Silvia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charton Eric" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Weaver" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogeley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassoun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinho Roberto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03761-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636039v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1458082.1458334" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636030v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00193542v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Velazquez-Morales" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73351-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636151v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636150v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00193544v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636160v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162408v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094148v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emeraldinsight.com/doi/book/10.1108/S2055-5377201913" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6973-1_1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777452v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636094v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellv&#237; M. Teresa Cabre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fps Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133333_2_0/9782807300316-big-data-open-data.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857973v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1876-0562(2012)0000006015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fidelia-ibekwe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8862-7729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11366396X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1069-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460850v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2024-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;la Andrianasolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5148" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2426/aibstudi-13854" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-230065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem El Sherif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pluye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Paquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/40043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-02-2023-0029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/34345" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bochi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-&#193;vila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/efi-189005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.11.4.1-n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Warner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Peters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Windfeld" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bul2.2017.1720430315" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowker Geoffrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M&#233;nard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22670" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00012531011074717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Hou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.21309" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.03.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00220410610653316" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dowdall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rinaldi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.02.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Birdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dunbar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Furner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47989/ircolis2202" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956507762-264" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lewandowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Mostafa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jansen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pra2.2018.14505501088" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Albertini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Aparac-Jelusic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Abadal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889180v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chifu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanala Andrianasolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiensegy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dousa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066181v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachi Arafat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Feinberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Shaw" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Aparac-Jelu&#353;ic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isto Huvila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ortiz-Repiso Jimenez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881819v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Fuller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Hjorland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Erik Mai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousa Thomas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820460v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ingwersen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schloegl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiersten Latham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635283v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12116-6_50" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_14" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635478v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555400.1555483" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635699v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Silvia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charton Eric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635486v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03761-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612685v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Weaver" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogeley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635663v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinho Roberto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636039v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1458082.1458334" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Velazquez-Morales" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73351-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00193542v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636151v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636150v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00193544v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636160v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162408v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094148v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emeraldinsight.com/doi/book/10.1108/S2055-5377201913" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6973-1_1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777452v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636098v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellv&#237; M. Teresa Cabre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636094v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fps Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133333_2_0/9782807300316-big-data-open-data.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857973v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1876-0562(2012)0000006015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>