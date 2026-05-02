--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -175,308 +175,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A g m /I D Methodology Based Data-Driven Search Algorithm For the Design of Multi-Stage Multi-Path Feed-Forward-Compensated Amplifiers Targeting High Speed Continuous-Time Σ∆-Modulators</w:t>
+                <w:t xml:space="preserve">Exploring radiation hardness of PEPITES, a new transparent charged particle beam profiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
+                <w:t xml:space="preserve">S. Elidrissi-Moubtassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Porte</w:t>
+                <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+                <w:t xml:space="preserve">N. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Aboushady</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCAD.2020.2966998⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 466, pp.8-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460780v1</w:t>
+                <w:t xml:space="preserve">hal-02467213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring radiation hardness of PEPITES, a new transparent charged particle beam profiler</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A g m /I D Methodology Based Data-Driven Search Algorithm For the Design of Multi-Stage Multi-Path Feed-Forward-Compensated Amplifiers Targeting High Speed Continuous-Time Σ∆-Modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Koumeir</w:t>
+                <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Audouin</w:t>
+                <w:t xml:space="preserve">Jacky Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blain</w:t>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Boyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hassan Aboushady</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 466, pp.8-11. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCAD.2020.2966998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467213v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-digital transmitter architecture based on two-path parallel 1-bit high pass filtering DACs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -562,51 +562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Configurable Transmitter Architecture for IEEE 802.11ac and 802.11ad Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -750,51 +750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Beam Instrumentation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cracow, Poland. pp.MOP21, </w:t>
@@ -884,51 +884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Cyclotrons and their Applications (CYC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cape Town, South Africa. pp.THB04, </w:t>
@@ -966,77 +966,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a 4th-Order Feed-Forward-Compensated Operational Amplifier for Multi-GHz Sampling Frequency Continuous-Time Bandpass Sigma-Delta Modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Aboushady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sapporo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1070,51 +1070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-standard semi-digital FIR DAC: A design procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1174,51 +1174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-digital FIR DAC for low power single carrier IEEE 802.11ad 60GHz transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1471,51 +1471,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="177398EB"/>
+    <w:nsid w:val="6E74F82C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1702,51 +1702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fikre-gebreyohannes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7149-9556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460780v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikre Tsigabu Gebreyohannes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Porte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.2966998" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elidrissi-Moubtassim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01952792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2853992" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377045v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468920" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiebaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bernardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delagnes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gastaldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2022-MOP21" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-Cyclotrons2019-THB04" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02145589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702147" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE-IWS.2016.7585474" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04345185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikre Gebreyohannes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fikre-gebreyohannes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7149-9556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elidrissi-Moubtassim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikre Tsigabu Gebreyohannes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Porte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.2966998" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01952792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2853992" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377045v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468920" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiebaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bernardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delagnes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gastaldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2022-MOP21" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-Cyclotrons2019-THB04" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02145589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702147" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE-IWS.2016.7585474" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04345185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikre Gebreyohannes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>