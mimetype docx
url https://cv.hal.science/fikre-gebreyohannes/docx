--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-7149-9556</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=hwdiDCEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,514 +188,514 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring radiation hardness of PEPITES, a new transparent charged particle beam profiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elidrissi-Moubtassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 466, pp.8-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A g m /I D Methodology Based Data-Driven Search Algorithm For the Design of Multi-Stage Multi-Path Feed-Forward-Compensated Amplifiers Targeting High Speed Continuous-Time Σ∆-Modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Aboushady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCAD.2020.2966998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-digital transmitter architecture based on two-path parallel 1-bit high pass filtering DACs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65 (11), pp.3956-3969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCSI.2018.2853992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Configurable Transmitter Architecture for IEEE 802.11ac and 802.11ad Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (1), pp.9-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2015.2468920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -684,609 +705,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Results of PEPITES, A New Transparent Profiler Based on Secondary Electrons Emission for Charged Particle Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiebaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Beam Instrumentation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cracow, Poland. pp.MOP21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-IBIC2022-MOP21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Transparent Profiler Based on Secondary Electrons Emission for Charged Particle Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiebaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Cyclotrons and their Applications (CYC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cape Town, South Africa. pp.THB04, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-Cyclotrons2019-THB04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a 4th-Order Feed-Forward-Compensated Operational Amplifier for Multi-GHz Sampling Frequency Continuous-Time Bandpass Sigma-Delta Modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Aboushady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sapporo, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2019.8702147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-standard semi-digital FIR DAC: A design procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE MTT-S International Wireless Symposium (IWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEE-IWS.2016.7585474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-digital FIR DAC for low power single carrier IEEE 802.11ad 60GHz transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1296,114 +1317,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable digital-to-RF processor for multi-standard and multi-band low power wireless transmitter in 5 GHz and 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikre Gebreyohannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Universite Lille 1; Isen-lille, 2016. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04345185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1471,51 +1492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E74F82C"/>
+    <w:nsid w:val="26F20EFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1702,51 +1723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fikre-gebreyohannes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7149-9556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elidrissi-Moubtassim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikre Tsigabu Gebreyohannes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Porte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.2966998" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01952792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2853992" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377045v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468920" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiebaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bernardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delagnes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gastaldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2022-MOP21" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-Cyclotrons2019-THB04" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02145589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702147" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE-IWS.2016.7585474" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04345185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikre Gebreyohannes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fikre-gebreyohannes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7149-9556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hwdiDCEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elidrissi-Moubtassim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikre Tsigabu Gebreyohannes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Porte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.2966998" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01952792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2853992" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468920" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiebaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bernardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delagnes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gastaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2022-MOP21" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-Cyclotrons2019-THB04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02145589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE-IWS.2016.7585474" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04345185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikre Gebreyohannes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>