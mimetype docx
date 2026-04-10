--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1093,151 +1093,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une lex mercatoria mediterranea</w:t>
+                <w:t xml:space="preserve">La médiation en matière civile et commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filali Osman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruylant, 389 p., 2012, 978-2-8027-3534-2</w:t>
+              <w:t xml:space="preserve">Bruylant, 397 p., 2012, 978-2-8027-3983-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489484v1</w:t>
+                <w:t xml:space="preserve">hal-01489489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation en matière civile et commerciale</w:t>
+                <w:t xml:space="preserve">Vers une lex mercatoria mediterranea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filali Osman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruylant, 397 p., 2012, 978-2-8027-3983-8</w:t>
+              <w:t xml:space="preserve">Bruylant, 389 p., 2012, 978-2-8027-3534-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489489v1</w:t>
+                <w:t xml:space="preserve">hal-01489484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un code européen de la consommation</w:t>
               </w:r>
@@ -1913,51 +1913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filali Osman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02246201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04352487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giraudel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Egea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Brahmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/la-procedure-civile-dans-les-pays-de-l-union-pour-la-mediterranee-2020-9782802764649.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Agbodjan Prince" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rigaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Cemil Yildirim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chedly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838308v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filali Osman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02246201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04352487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giraudel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Egea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Brahmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/la-procedure-civile-dans-les-pays-de-l-union-pour-la-mediterranee-2020-9782802764649.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Agbodjan Prince" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rigaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Cemil Yildirim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chedly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838308v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>