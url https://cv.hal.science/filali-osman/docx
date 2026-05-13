--- v1 (2026-04-10)
+++ v2 (2026-05-13)
@@ -1093,151 +1093,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation en matière civile et commerciale</w:t>
+                <w:t xml:space="preserve">Vers une lex mercatoria mediterranea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filali Osman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruylant, 397 p., 2012, 978-2-8027-3983-8</w:t>
+              <w:t xml:space="preserve">Bruylant, 389 p., 2012, 978-2-8027-3534-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489489v1</w:t>
+                <w:t xml:space="preserve">hal-01489484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une lex mercatoria mediterranea</w:t>
+                <w:t xml:space="preserve">La médiation en matière civile et commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filali Osman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruylant, 389 p., 2012, 978-2-8027-3534-2</w:t>
+              <w:t xml:space="preserve">Bruylant, 397 p., 2012, 978-2-8027-3983-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489484v1</w:t>
+                <w:t xml:space="preserve">hal-01489489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un code européen de la consommation</w:t>
               </w:r>
@@ -1519,173 +1519,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lex Mercatoria et techniques juridiques en droit du commerce international</w:t>
+                <w:t xml:space="preserve">Propos introductif : La Soft Law : aux confins de la morale et la Lex mercatoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filali Osman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexandre Desrameaux; François Colonna d'Istria. </w:t>
+              <w:t xml:space="preserve">Filali Osman; Hervé Agbodjan Prince; Marie-Claude Rigaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la technique juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ/Lextenso, pp.149-165., 2018, 978-2-275-05174-1</w:t>
+              <w:t xml:space="preserve">Soft Law et droit du commerce international. Contribution à l'étude du renouvellement des sources du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis Canada, pp.2-31, 2018, 978-0-433-49612-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457586v1</w:t>
+                <w:t xml:space="preserve">hal-03443061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propos introductif : La Soft Law : aux confins de la morale et la Lex mercatoria</w:t>
+                <w:t xml:space="preserve">Lex Mercatoria et techniques juridiques en droit du commerce international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filali Osman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Filali Osman; Hervé Agbodjan Prince; Marie-Claude Rigaud. </w:t>
+              <w:t xml:space="preserve">Alexandre Desrameaux; François Colonna d'Istria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Law et droit du commerce international. Contribution à l'étude du renouvellement des sources du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis Canada, pp.2-31, 2018, 978-0-433-49612-0</w:t>
+              <w:t xml:space="preserve">Penser la technique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ/Lextenso, pp.149-165., 2018, 978-2-275-05174-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443061v1</w:t>
+                <w:t xml:space="preserve">hal-03457586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau cas de voisinage pour le droit international privé : le jumelage entre les collectivités locales relevant d'États différents</w:t>
               </w:r>
@@ -1913,51 +1913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filali Osman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02246201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04352487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giraudel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Egea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Brahmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/la-procedure-civile-dans-les-pays-de-l-union-pour-la-mediterranee-2020-9782802764649.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Agbodjan Prince" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rigaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Cemil Yildirim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chedly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838308v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filali Osman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02246201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04352487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giraudel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Egea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Brahmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/la-procedure-civile-dans-les-pays-de-l-union-pour-la-mediterranee-2020-9782802764649.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Agbodjan Prince" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rigaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Cemil Yildirim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chedly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838308v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>