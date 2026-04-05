--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -498,183 +498,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une rivalité de conteurs : l’art du conte chez Nerval et Dumas à l’époque de « la littérature industrielle »</w:t>
+                <w:t xml:space="preserve">Le dialogue des Fleurs du Mal avec « Les Chimères »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Kekus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Nerval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°5, </w:t>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Baudelaire et son cénacle, 194, pp.299-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11511-3.p.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.44530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044336v1</w:t>
+                <w:t xml:space="preserve">hal-04023165v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dialogue des Fleurs du Mal avec « Les Chimères »</w:t>
+                <w:t xml:space="preserve">Une rivalité de conteurs : l’art du conte chez Nerval et Dumas à l’époque de « la littérature industrielle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Kekus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi francesi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Baudelaire et son cénacle, 194, pp.299-313. </w:t>
+              <w:t xml:space="preserve">Revue Nerval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/studifrancesi.44530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11511-3.p.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023165v2</w:t>
+                <w:t xml:space="preserve">hal-04044336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’art de &amp;quot;servir la sauce sur un autre plat que le poisson&amp;quot; selon Nerval »</w:t>
               </w:r>
@@ -1243,199 +1243,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du fantaisisme nervalien et du bohémianisme baudelairien, comparés comme moyens de développer l’esprit poétique</w:t>
+                <w:t xml:space="preserve">Hugo lecteur de Nerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Kekus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Droz. </w:t>
+              <w:t xml:space="preserve">Hermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baudelaire et ses autres</w:t>
+              <w:t xml:space="preserve">« Une transparence du regard adéquat ». Mélanges en l’honneur de Bertrand Marchal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droz</w:t>
+                <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308371v1</w:t>
+                <w:t xml:space="preserve">hal-04308416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo lecteur de Nerval</w:t>
+                <w:t xml:space="preserve">Du fantaisisme nervalien et du bohémianisme baudelairien, comparés comme moyens de développer l’esprit poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Kekus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermann. </w:t>
+              <w:t xml:space="preserve">Droz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Une transparence du regard adéquat ». Mélanges en l’honneur de Bertrand Marchal</w:t>
+              <w:t xml:space="preserve">Baudelaire et ses autres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
+                <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308416v1</w:t>
+                <w:t xml:space="preserve">hal-04308371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de la chimère nervalienne. Essai de lecture socio-historique des « Chimères » de Nerval</w:t>
               </w:r>
@@ -2003,51 +2003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ille.uha.fr/wp-content/uploads/2024/07/KEKUS_Filip-CV_ILLE-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831922v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kekus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831894v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17644-2.p.0057" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831911v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05263832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05263835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044336v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11511-3.p.0045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023165v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.44530" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.193.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09216-2.p.0243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07938-5.p.0055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.156.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nerval-fantaisiste.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600065030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/une-transparence-du-regard-adequat--9791037022370?lang=fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.uliege.be/produit/litterature-monstre/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.16635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/gerard-de-nerval-histoire-et-politique-l-histoire-au-quotidien.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/un-livre-d-art-fantasque-et-vagabond-gaspard-de-la-nuit-d-aloysius-bertrand-gaspard-de-la-nuit-et-la-fantaisie-romantique.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ille.uha.fr/wp-content/uploads/2024/07/KEKUS_Filip-CV_ILLE-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831922v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kekus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831894v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17644-2.p.0057" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831911v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05263832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05263835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023165v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.44530" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11511-3.p.0045" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.193.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09216-2.p.0243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07938-5.p.0055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.156.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nerval-fantaisiste.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/une-transparence-du-regard-adequat--9791037022370?lang=fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600065030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.uliege.be/produit/litterature-monstre/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.16635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/gerard-de-nerval-histoire-et-politique-l-histoire-au-quotidien.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/un-livre-d-art-fantasque-et-vagabond-gaspard-de-la-nuit-d-aloysius-bertrand-gaspard-de-la-nuit-et-la-fantaisie-romantique.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>