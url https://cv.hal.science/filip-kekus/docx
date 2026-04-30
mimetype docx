--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -136,243 +136,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerval chroniqueur du Printemps des peuples dans Le Journal de Karr : entre enthousiasme romantique et lucidité politique</w:t>
+                <w:t xml:space="preserve">“Ils rendirent la césure mobile…”. Paradoxes de l’alexandrin à césure “mobile” à l’époque romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Kekus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Nerval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, p. 43-58</w:t>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, p. 259-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831922v1</w:t>
+                <w:t xml:space="preserve">hal-04831911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;récits en rêve&amp;quot; de Bonnefoy à la lumière de Rome, 1630</w:t>
+                <w:t xml:space="preserve">Nerval chroniqueur du Printemps des peuples dans Le Journal de Karr : entre enthousiasme romantique et lucidité politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Kekus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Nerval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, p. 43-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831894v1</w:t>
+                <w:t xml:space="preserve">hal-04831922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Ils rendirent la césure mobile…”. Paradoxes de l’alexandrin à césure “mobile” à l’époque romantique</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;récits en rêve&amp;quot; de Bonnefoy à la lumière de Rome, 1630</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Kekus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°4 (124e année), p. 825-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17644-2.p.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831911v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Daniel Sangsue, Rencontre d’un excentrique et d’une parodie sur une table de dissection, Genève, La Baconnière, 2021</w:t>
               </w:r>
@@ -498,105 +498,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dialogue des Fleurs du Mal avec « Les Chimères »</w:t>
+                <w:t xml:space="preserve">Aux origines de la zoopoétique contemporaine : le poète romantique face à l’animal (Lamartine, Nerval, Hugo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Kekus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi francesi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Baudelaire et son cénacle, 194, pp.299-313. </w:t>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (193), pp.109-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/studifrancesi.44530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rom.193.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023165v2</w:t>
+                <w:t xml:space="preserve">hal-04389862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une rivalité de conteurs : l’art du conte chez Nerval et Dumas à l’époque de « la littérature industrielle »</w:t>
               </w:r>
@@ -654,174 +654,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De l’art de &amp;quot;servir la sauce sur un autre plat que le poisson&amp;quot; selon Nerval »</w:t>
+                <w:t xml:space="preserve">Le dialogue des Fleurs du Mal avec « Les Chimères »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Kekus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Baudelaire et son cénacle, 194, pp.299-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.44530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875196v1</w:t>
+                <w:t xml:space="preserve">hal-04023165v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines de la zoopoétique contemporaine : le poète romantique face à l’animal (Lamartine, Nerval, Hugo)</w:t>
+                <w:t xml:space="preserve">« De l’art de &amp;quot;servir la sauce sur un autre plat que le poisson&amp;quot; selon Nerval »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Kekus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.109-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rom.193.0109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04389862v1</w:t>
+                <w:t xml:space="preserve">hal-04875196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie et contrebande : Le Contrebandier de Sand et « El Desdichado » de Nerval</w:t>
               </w:r>
@@ -1243,199 +1243,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo lecteur de Nerval</w:t>
+                <w:t xml:space="preserve">Du fantaisisme nervalien et du bohémianisme baudelairien, comparés comme moyens de développer l’esprit poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Kekus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermann. </w:t>
+              <w:t xml:space="preserve">Droz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Une transparence du regard adéquat ». Mélanges en l’honneur de Bertrand Marchal</w:t>
+              <w:t xml:space="preserve">Baudelaire et ses autres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
+                <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308416v1</w:t>
+                <w:t xml:space="preserve">hal-04308371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du fantaisisme nervalien et du bohémianisme baudelairien, comparés comme moyens de développer l’esprit poétique</w:t>
+                <w:t xml:space="preserve">Hugo lecteur de Nerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Kekus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Droz. </w:t>
+              <w:t xml:space="preserve">Hermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baudelaire et ses autres</w:t>
+              <w:t xml:space="preserve">« Une transparence du regard adéquat ». Mélanges en l’honneur de Bertrand Marchal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droz</w:t>
+                <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308371v1</w:t>
+                <w:t xml:space="preserve">hal-04308416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de la chimère nervalienne. Essai de lecture socio-historique des « Chimères » de Nerval</w:t>
               </w:r>
@@ -2003,51 +2003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ille.uha.fr/wp-content/uploads/2024/07/KEKUS_Filip-CV_ILLE-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831922v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kekus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831894v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17644-2.p.0057" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831911v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05263832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05263835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023165v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.44530" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11511-3.p.0045" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.193.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09216-2.p.0243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07938-5.p.0055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.156.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nerval-fantaisiste.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/une-transparence-du-regard-adequat--9791037022370?lang=fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600065030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.uliege.be/produit/litterature-monstre/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.16635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/gerard-de-nerval-histoire-et-politique-l-histoire-au-quotidien.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/un-livre-d-art-fantasque-et-vagabond-gaspard-de-la-nuit-d-aloysius-bertrand-gaspard-de-la-nuit-et-la-fantaisie-romantique.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ille.uha.fr/wp-content/uploads/2024/07/KEKUS_Filip-CV_ILLE-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831911v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kekus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831922v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17644-2.p.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05263832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05263835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.193.0109" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11511-3.p.0045" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023165v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.44530" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09216-2.p.0243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07938-5.p.0055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.156.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nerval-fantaisiste.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600065030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/une-transparence-du-regard-adequat--9791037022370?lang=fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.uliege.be/produit/litterature-monstre/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.16635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/gerard-de-nerval-histoire-et-politique-l-histoire-au-quotidien.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/un-livre-d-art-fantasque-et-vagabond-gaspard-de-la-nuit-d-aloysius-bertrand-gaspard-de-la-nuit-et-la-fantaisie-romantique.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>