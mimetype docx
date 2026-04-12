--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -801,295 +801,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFECTIVE EMBRYO AND MERISTEMS genes are required for cell division and gamete viability in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of Small-RNA-Directed DNA Methylation in the Plant Cell Cycle Promotes Germline Reprogramming and Somaclonal Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chin Hong Lee</w:t>
+                <w:t xml:space="preserve">Mark T.A. Donoghue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Hawker</w:t>
+                <w:t xml:space="preserve">Emily Wear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Peters</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nial Gursanscky</w:t>
+                <w:t xml:space="preserve">Milos Tanurdžić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009561⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.591-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.10.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363693v1</w:t>
+                <w:t xml:space="preserve">hal-03332098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Small-RNA-Directed DNA Methylation in the Plant Cell Cycle Promotes Germline Reprogramming and Somaclonal Variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filipe Borges</w:t>
+                <w:t xml:space="preserve">DEFECTIVE EMBRYO AND MERISTEMS genes are required for cell division and gamete viability in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Hong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Hawker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark T.A. Donoghue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Leblanc</w:t>
+                <w:t xml:space="preserve">Jonathan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Wear</w:t>
+                <w:t xml:space="preserve">Thierry Lonhienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milos Tanurdžić</w:t>
+                <w:t xml:space="preserve">Nial Gursanscky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (3), pp.591-600. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (5), pp.e1009561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.10.098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332098v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting epigenetic control of transgenes and endogenous genes promotes post-transcriptional transgene silencing in Arabidopsis</w:t>
               </w:r>
@@ -3511,51 +3511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan P Herridge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Dolata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Migliori" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Santis Alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01392-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Pachamuthu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48950-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2023.102419" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mhiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Grandbastien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11040488" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Huc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziasek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Woh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#246;hler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Khouider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leblanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ungru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arp Schnittger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20606-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Hong Lee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Hawker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peters" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lonhienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Gursanscky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009561" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332098v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T.A. Donoghue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Wear" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurd&#382;i&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.098" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Butel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22995-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxing Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Santos-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00938" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cordeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Canhoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-020-01901-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Parent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Ex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wolff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-017-0032-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Underwood" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuha Choi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.227116.117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Martienssen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrm4085" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg D. Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dolan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Feij&#243;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0197-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Creasey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixian Zhai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Regulski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.24085" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Calarco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. A. Donoghue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline E. Jullien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gardner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor C. Boavida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-8-44" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Michard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro T. Lima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Portes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201101" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia A. Pereira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keith Slotkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq452" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646294v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.169813" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Vaughn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurdzic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.12.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe de Sousa Borges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gomes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Moreno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.125229" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295512v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan P Herridge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Dolata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Migliori" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Santis Alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01392-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Pachamuthu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48950-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2023.102419" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mhiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Grandbastien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11040488" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Huc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziasek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Woh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#246;hler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Khouider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leblanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ungru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arp Schnittger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20606-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T.A. Donoghue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Wear" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurd&#382;i&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Hong Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Hawker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lonhienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Gursanscky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Butel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22995-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxing Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Santos-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00938" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cordeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Canhoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-020-01901-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Parent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Ex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wolff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-017-0032-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Underwood" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuha Choi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.227116.117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Martienssen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrm4085" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg D. Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dolan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Feij&#243;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0197-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Creasey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixian Zhai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Regulski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.24085" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Calarco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. A. Donoghue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline E. Jullien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gardner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor C. Boavida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-8-44" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Michard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro T. Lima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Portes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201101" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia A. Pereira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keith Slotkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq452" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646294v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.169813" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Vaughn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurdzic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.12.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe de Sousa Borges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gomes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Moreno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.125229" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295512v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>