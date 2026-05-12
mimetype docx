--- v1 (2026-04-12)
+++ v2 (2026-05-12)
@@ -2449,291 +2449,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamate receptor-like genes form Ca2+ channels in pollen tubes and are regulated by pistil D-serine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MicroRNA activity in the Arabidopsis male germline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Michard</w:t>
+                <w:t xml:space="preserve">Patrícia A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro T. Lima</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Keith Slotkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Martienssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg D. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1201101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (5), pp.1611-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649951v1</w:t>
+                <w:t xml:space="preserve">hal-02652234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA activity in the Arabidopsis male germline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glutamate receptor-like genes form Ca2+ channels in pollen tubes and are regulated by pistil D-serine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro T. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrícia A. Pereira</w:t>
+                <w:t xml:space="preserve">Ana Catarina Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Keith Slotkin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Teresa Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 62 (5), pp.1611-1619. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 332 (6028), pp.434-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1201101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652234v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome analysis of gene expression reveals coordinated activation of signaling and metabolic pathways during pollen-pistil interactions in Arabidopsis</w:t>
               </w:r>
@@ -2836,51 +2836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic reprogramming and small RNA silencing of transposable elements in pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Keith Slotkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Vaughn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3511,51 +3511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan P Herridge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Dolata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Migliori" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Santis Alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01392-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Pachamuthu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48950-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2023.102419" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mhiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Grandbastien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11040488" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Huc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziasek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Woh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#246;hler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Khouider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leblanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ungru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arp Schnittger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20606-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T.A. Donoghue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Wear" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurd&#382;i&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Hong Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Hawker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lonhienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Gursanscky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Butel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22995-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxing Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Santos-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00938" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cordeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Canhoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-020-01901-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Parent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Ex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wolff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-017-0032-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Underwood" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuha Choi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.227116.117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Martienssen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrm4085" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg D. Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dolan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Feij&#243;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0197-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Creasey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixian Zhai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Regulski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.24085" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Calarco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. A. Donoghue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline E. Jullien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gardner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor C. Boavida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-8-44" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Michard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro T. Lima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Portes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201101" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia A. Pereira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keith Slotkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq452" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646294v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.169813" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Vaughn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurdzic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.12.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe de Sousa Borges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gomes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Moreno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.125229" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295512v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan P Herridge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Dolata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Migliori" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Santis Alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01392-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Pachamuthu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48950-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2023.102419" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mhiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Grandbastien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11040488" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Huc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziasek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Woh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#246;hler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Khouider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leblanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ungru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arp Schnittger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20606-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T.A. Donoghue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Wear" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurd&#382;i&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Hong Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Hawker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lonhienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Gursanscky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Butel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22995-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxing Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Santos-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00938" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cordeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Canhoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-020-01901-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Parent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Ex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wolff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-017-0032-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Underwood" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuha Choi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.227116.117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Martienssen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrm4085" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg D. Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dolan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Feij&#243;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0197-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Creasey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixian Zhai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Regulski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.24085" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Calarco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. A. Donoghue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline E. Jullien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gardner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor C. Boavida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-8-44" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652234v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia A. Pereira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keith Slotkin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq452" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Michard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro T. Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Portes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646294v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.169813" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Vaughn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurdzic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.12.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe de Sousa Borges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gomes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Moreno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.125229" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295512v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>