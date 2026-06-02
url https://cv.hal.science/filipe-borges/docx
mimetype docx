--- v2 (2026-05-12)
+++ v3 (2026-06-02)
@@ -667,606 +667,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male fertility in Arabidopsis requires active DNA demethylation of genes that control pollen tube function</w:t>
+                <w:t xml:space="preserve">DEFECTIVE EMBRYO AND MERISTEMS genes are required for cell division and gamete viability in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souraya Khouider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filipe Borges</w:t>
+                <w:t xml:space="preserve">Chin Hong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Leblanc</w:t>
+                <w:t xml:space="preserve">Nathaniel Hawker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ungru</w:t>
+                <w:t xml:space="preserve">Jonathan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arp Schnittger</w:t>
+                <w:t xml:space="preserve">Thierry Lonhienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nial Gursanscky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20606-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (5), pp.e1009561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113753v1</w:t>
+                <w:t xml:space="preserve">hal-03363693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of Small-RNA-Directed DNA Methylation in the Plant Cell Cycle Promotes Germline Reprogramming and Somaclonal Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark T.A. Donoghue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Wear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Tanurdžić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (3), pp.591-600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2020.10.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFECTIVE EMBRYO AND MERISTEMS genes are required for cell division and gamete viability in Arabidopsis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting epigenetic control of transgenes and endogenous genes promotes post-transcriptional transgene silencing in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Peters</w:t>
+                <w:t xml:space="preserve">Nicolas Butel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lonhienne</w:t>
+                <w:t xml:space="preserve">Agnès Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nial Gursanscky</w:t>
+                <w:t xml:space="preserve">Ivan Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009561⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22995-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363693v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting epigenetic control of transgenes and endogenous genes promotes post-transcriptional transgene silencing in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Male fertility in Arabidopsis requires active DNA demethylation of genes that control pollen tube function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Yu</w:t>
+                <w:t xml:space="preserve">Souraya Khouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Le Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filipe Borges</w:t>
+                <w:t xml:space="preserve">Alexander Ungru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taline Elmayan</w:t>
+                <w:t xml:space="preserve">Arp Schnittger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22995-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20606-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318287v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerase IV Plays a Crucial Role in Pollen Development in Capsella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Butel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Santos-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,291 +1826,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional profiling of Arabidopsis root hairs and pollen defines an apical cell growth signature</w:t>
+                <w:t xml:space="preserve">miRNAs trigger widespread epigenetically activated siRNAs from transposons in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg D. Becker</w:t>
+                <w:t xml:space="preserve">Kate M. Creasey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiji Takeda</w:t>
+                <w:t xml:space="preserve">Jixian Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric van Ex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam Dolan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Regulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-014-0197-3⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 508 (7496), pp.411-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639633v1</w:t>
+                <w:t xml:space="preserve">hal-02638598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNAs trigger widespread epigenetically activated siRNAs from transposons in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional profiling of Arabidopsis root hairs and pollen defines an apical cell growth signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg D. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate M. Creasey</w:t>
+                <w:t xml:space="preserve">Seiji Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jixian Zhai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric van Ex</w:t>
+                <w:t xml:space="preserve">Liam Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Regulski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José A. Feijó</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 508 (7496), pp.411-415. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature13069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-014-0197-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638598v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing epigenetic variation during genome reprogramming</w:t>
               </w:r>
@@ -2181,295 +2181,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogramming of DNA methylation in pollen guides epigenetic inheritance via small RNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FACS-based purification of Arabidopsis microspores, sperm cells and vegetative nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rui Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joseph P. Calarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pauline E. Jullien</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor C. Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2012.09.001⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-4811-8-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652232v1</w:t>
+                <w:t xml:space="preserve">hal-02649137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FACS-based purification of Arabidopsis microspores, sperm cells and vegetative nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reprogramming of DNA methylation in pollen guides epigenetic inheritance via small RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph P. Calarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telma Lopes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph P. Calarco</w:t>
+                <w:t xml:space="preserve">Mark T. A. Donoghue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric van Ex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonor C. Boavida</w:t>
+                <w:t xml:space="preserve">Pauline E. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (1), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 151 (1), pp.194-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1746-4811-8-44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2012.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649137v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNA activity in the Arabidopsis male germline</w:t>
               </w:r>
@@ -2507,51 +2507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Keith Slotkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Martienssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg D. Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (5), pp.1611-1619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2719,90 +2719,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome analysis of gene expression reveals coordinated activation of signaling and metabolic pathways during pollen-pistil interactions in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor C. Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg D. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Feijó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 155 (4), pp.2066-2080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2888,51 +2888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Tanurdzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg D. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 136 (3), pp.461-472. </w:t>
@@ -2996,51 +2996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe de Sousa Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3511,51 +3511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan P Herridge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Dolata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Migliori" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Santis Alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01392-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Pachamuthu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48950-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2023.102419" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mhiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Grandbastien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11040488" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Huc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziasek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Woh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#246;hler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Khouider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leblanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ungru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arp Schnittger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20606-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T.A. Donoghue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Wear" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurd&#382;i&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Hong Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Hawker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lonhienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Gursanscky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Butel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22995-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxing Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Santos-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00938" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cordeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Canhoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-020-01901-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Parent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Ex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wolff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-017-0032-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Underwood" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuha Choi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.227116.117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Martienssen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrm4085" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg D. Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dolan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Feij&#243;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0197-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Creasey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixian Zhai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Regulski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.24085" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Calarco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. A. Donoghue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline E. Jullien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gardner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor C. Boavida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-8-44" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652234v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia A. Pereira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keith Slotkin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq452" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Michard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro T. Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Portes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646294v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.169813" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Vaughn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurdzic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.12.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe de Sousa Borges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gomes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Moreno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.125229" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295512v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan P Herridge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Dolata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Migliori" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Santis Alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01392-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Pachamuthu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48950-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2023.102419" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mhiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Grandbastien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11040488" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Huc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziasek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Woh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#246;hler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Hong Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Hawker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peters" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lonhienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Gursanscky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009561" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T.A. Donoghue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leblanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Wear" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurd&#382;i&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Butel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22995-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Khouider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ungru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arp Schnittger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20606-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxing Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Santos-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00938" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cordeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Canhoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-020-01901-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Parent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Ex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wolff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-017-0032-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Underwood" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuha Choi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.227116.117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Martienssen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrm4085" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Creasey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixian Zhai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Regulski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg D. Becker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dolan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Feij&#243;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0197-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.24085" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649137v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gardner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Lopes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Calarco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor C. Boavida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-8-44" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. A. Donoghue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline E. Jullien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.09.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652234v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia A. Pereira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keith Slotkin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq452" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Michard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro T. Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Portes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646294v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.169813" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Vaughn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurdzic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2008.12.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe de Sousa Borges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gomes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Moreno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.125229" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295512v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>