--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -537,550 +537,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionally-triggered geomagnetic reversals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
+                <w:t xml:space="preserve">Seafloor hydrothermal control over ocean dynamics in Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59849-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (5), pp.650-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-025-02490-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562187v1</w:t>
+                <w:t xml:space="preserve">hal-05584067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term persistency of a strong non-dipole field in the South Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wellington P de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelvam A Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália G Pasqualon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo F Savian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.9447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-53688-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of heterogeneous seafloor heat flux on the cooling patterns of Ganymede’s and Titan’s subsurface oceans</w:t>
+                <w:t xml:space="preserve">Regionally-triggered geomagnetic reversals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.9639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59849-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03781649v1</w:t>
+                <w:t xml:space="preserve">hal-04562187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeointensity record of weak field recurrence in Japan: new data from Late Yayoi and Kofun ceramic artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Tema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Hatakeyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggac498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle-driven north–south dichotomy in geomagnetic polar minima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lézin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1098,1621 +1098,1755 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Wardinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 337, pp.107000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2023.107000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional outer core kinematics from the time dependence of intense geomagnetic flux patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Wardinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 344, pp.107106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2023.107106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stalagmite paleomagnetic record of a quiet mid-to-late Holocene field activity in central South America</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of heterogeneous seafloor heat flux on the cooling patterns of Ganymede’s and Titan’s subsurface oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Feinberg</w:t>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valdir Novello</w:t>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.1349. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 389, pp.115232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28972-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054415v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-monotonic growth and motion of the South Atlantic Anomaly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hagay Amit</w:t>
+                <w:t xml:space="preserve">Stalagmite paleomagnetic record of a quiet mid-to-late Holocene field activity in central South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plinio Jaqueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdir Novello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-021-01356-w⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.1349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28972-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136984v1</w:t>
+                <w:t xml:space="preserve">hal-04054415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleosecular Variation and the Time‐Averaged Geomagnetic Field Since 10 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wellington Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelvam Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Biggin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021GC010063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic boundary layers in numerical dynamos with heterogeneous outer boundary heat flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-monotonic growth and motion of the South Atlantic Anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hagay Amit</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lézin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Trindade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106589⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-021-01356-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027314v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooling patterns in rotating thin spherical shells — Application to Titan's subsurface ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Čadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 338, pp.113509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomagnetic jerk features produced using synthetic core flow models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.J. Pinheiro</w:t>
+                <w:t xml:space="preserve">Magnetic boundary layers in numerical dynamos with heterogeneous outer boundary heat flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 291, pp.35-53. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 309, pp.106589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2019.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352925v1</w:t>
+                <w:t xml:space="preserve">hal-03027314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferred locations of weak surface field in numerical dynamos with heterogeneous core–mantle boundary heat flux: consequences for the South Atlantic Anomaly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomagnetic jerk features produced using synthetic core flow models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 291, pp.35-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2019.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy519⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02179406v1</w:t>
+                <w:t xml:space="preserve">hal-02352925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous millennial decrease of the Earth's magnetic axial dipole</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferred locations of weak surface field in numerical dynamos with heterogeneous core–mantle boundary heat flux: consequences for the South Atlantic Anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.11.005⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217 (2), pp.1179-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03663869v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speleothem record of geomagnetic South Atlantic Anomaly recurrence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Plinio Jaqueto</w:t>
+                <w:t xml:space="preserve">Continuous millennial decrease of the Earth's magnetic axial dipole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbor Poletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Biggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo I. F. Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gelvam A. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1809197115⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 274, pp.72-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053261v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03663869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating the South Atlantic Anomaly and geomagnetic flux patches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speleothem record of geomagnetic South Atlantic Anomaly recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plinio Jaqueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hagay Amit</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelvam Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 266, pp.39-53. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (52), pp.13198-13203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1809197115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348660v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using archaeomagnetic field models to constrain the physics of the core: robustness and preferred locations of reversed flux patches</w:t>
+                <w:t xml:space="preserve">Relating the South Atlantic Anomaly and geomagnetic flux patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelvam Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo I.F. Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia J Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw248⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 266, pp.39-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344349v1</w:t>
+                <w:t xml:space="preserve">hal-02348660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using archaeomagnetic field models to constrain the physics of the core: robustness and preferred locations of reversed flux patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gelvam Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo I.F. Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206 (3), pp.1890-1913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The time dependence of reversed archeomagnetic flux patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Terra‐nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelvam Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo I F Trindade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (2), pp.691-704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014JB011742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2859,51 +2993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Terra-Nova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelvam Hartmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Jaqueto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Colas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107352" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Terra&#8208;nova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wardinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59849-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington P de Oliveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelvam A Hartmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia G Pasqualon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo F Savian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53688-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tema" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Trindade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hartmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hatakeyama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac498" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;zin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2023.107000" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225158v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2023.107106" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Trindade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Feinberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Novello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28972-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01356-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054393v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brandt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Biggin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010063" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027314v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106589" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej &#268;adek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113509" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Pinheiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.03.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy519" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbor Poletti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Biggin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I. F. Trindade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelvam A. Hartmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.11.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1809197115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I.F. Trindade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia J Pinheiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.03.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw248" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I F Trindade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011742" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Terra-Nova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelvam Hartmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Jaqueto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Colas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107352" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Terra&#8208;nova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wardinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Choblet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej &#268;adek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02490-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington P de Oliveira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelvam A Hartmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia G Pasqualon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo F Savian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53688-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59849-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tema" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Trindade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hartmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hatakeyama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac498" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;zin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2023.107000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2023.107106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115232" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Trindade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Feinberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Novello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28972-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brandt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Biggin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01356-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113509" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106589" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Pinheiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.03.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy519" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbor Poletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Biggin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I. F. Trindade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelvam A. Hartmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.11.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1809197115" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I.F. Trindade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia J Pinheiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.03.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw248" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I F Trindade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011742" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>