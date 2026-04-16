--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -425,278 +425,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Coalgebraic Bisimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jurriaan Rot</w:t>
+                <w:t xml:space="preserve">Weak CCP bisimilarity with strong procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Aristizabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0960129515000523⟩</w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.84-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288960v1</w:t>
+                <w:t xml:space="preserve">hal-00976768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak CCP bisimilarity with strong procedures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Pino</w:t>
+                <w:t xml:space="preserve">Enhanced Coalgebraic Bisimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurriaan Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Aristizabal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filippo Bonchi</w:t>
+                <w:t xml:space="preserve">Marcello Bonsangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Valencia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 100, pp.84-104. </w:t>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0960129515000523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976768v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Algorithms for Program Equivalence for Confluent Concurrent Constraint Programming</w:t>
               </w:r>
@@ -708,51 +708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Pino Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Valencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 111, pp.135-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1124,90 +1124,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebra-Coalgebra Duality in Brzozowski's Minimization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Bonsangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansen Helle Hvid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prakash Panangaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.3:1--3:29. </w:t>
@@ -1271,64 +1271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Bonsangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (1), pp.9(1). </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1356,403 +1356,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coalgebraic Perspective on Linear Weighted Automata</w:t>
+                <w:t xml:space="preserve">Symbolic and Asynchronous Semantics via Normalized Coalgebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Boreale</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Silva</w:t>
+                <w:t xml:space="preserve">Ugo Montanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2-7), pp.1-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2168/LMCS-7(2:7)2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576921v1</w:t>
+                <w:t xml:space="preserve">hal-00777552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Presheaf Environment for the Explicit Fusion Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buscemi Maria Grazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciancia Vincenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gadducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (2), pp.161-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic and Asynchronous Semantics via Normalized Coalgebras</w:t>
+                <w:t xml:space="preserve">A Coalgebraic Perspective on Linear Weighted Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ugo Montanari</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Bonsangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Boreale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 211, pp.77-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777552v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Kleene coalgebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Bonsangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2249,261 +2249,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Traces and Open Petri Nets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lax Bialgebras and Up-To Techniques for Weak Bisimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentina Monreale</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Petrisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurriaan Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programming Languages with Applications to Biology and Security - Essays Dedicated to Pierpaolo Degano on the Occasion of His 65th Birthday</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25527-9_8⟩</w:t>
+              <w:t xml:space="preserve">26th International Conference on Concurrency Theory (CONCUR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285297v1</w:t>
+                <w:t xml:space="preserve">hal-01285299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lax Bialgebras and Up-To Techniques for Weak Bisimulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asynchronous Traces and Open Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jurriaan Rot</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gadducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Monreale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Concurrency Theory (CONCUR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">Programming Languages with Applications to Biology and Security - Essays Dedicated to Pierpaolo Degano on the Occasion of His 65th Birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pisa, Italy. pp.86-102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25527-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285299v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Abstraction for Signal Flow Graphs</w:t>
               </w:r>
@@ -3017,51 +3017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coinduction up to in a fibrational setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Petrisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3115,256 +3115,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated Semantics for Coalgebraic Logic Programming</w:t>
+                <w:t xml:space="preserve">Brzozowski's and Up-To Algorithms for Must Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Zanasi</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Caltais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Asian Symposium on Programming Languages and Systems (APLAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Melbourne, Australia. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03542-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909353v1</w:t>
+                <w:t xml:space="preserve">hal-00966072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brzozowski's and Up-To Algorithms for Must Testing</w:t>
+                <w:t xml:space="preserve">Saturated Semantics for Coalgebraic Logic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Silva</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Zanasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Asian Symposium on Programming Languages and Systems (APLAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CALCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Warsaw, Poland. pp.80-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-03542-0_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00966072v1</w:t>
+                <w:t xml:space="preserve">hal-00909353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient computation of program equivalence for confluent concurrent constraint programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3509,191 +3509,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639716v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final Semantics for Decorated Traces.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing Weak to Strong Bisimilarity in CCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Aristizábal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Bonsangue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Silva</w:t>
+                <w:t xml:space="preserve">Luis Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank D. Valencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-eighth Conference on the Mathematical Foundations of Programming Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth Interaction and Concurrency Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. pp.2-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798060v1</w:t>
+                <w:t xml:space="preserve">hal-00761611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coalgebraic Perspective on Minimization and Determinization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jirí Adámek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hulsbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,230 +3721,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Software Science and Computational Structures - 15th International Conference, FOSSACS 2012, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2012, Tallinn, Estonia, March 24 - April 1, 2012. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Estonia. pp.58-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Weak to Strong Bisimilarity in CCP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Final Semantics for Decorated Traces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank D. Valencia</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Bonsangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Interaction and Concurrency Experience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twenty-eighth Conference on the Mathematical Foundations of Programming Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, United Kingdom. pp.73-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00761611v1</w:t>
+                <w:t xml:space="preserve">hal-00798060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brzozowski's Algorithm (Co)Algebraically.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Bonsangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3973,77 +3973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition Refinement for Bisimilarity in CCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Aristizábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank D. Valencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4081,90 +4081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Labels and Bisimilarity for Concurrent Constraint Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Aristizábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank D. Valencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5047,51 +5047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bonchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zanasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-11(1:14)2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Petri&#351;an" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Rot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-016-0271-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Baldan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gadducci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Monreale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.11.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bonsangue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rutten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129515000523" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976768v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aristizabal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Valencia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.09.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Pino Duque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.12.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Milius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.03.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129513000108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2713167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen Helle Hvid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Panangaden" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2490818" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(1:9)2013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boreale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buscemi Maria Grazia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciancia Vincenzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Montanari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-7(2:7)2011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.09.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corradini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heindel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;nig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sokolova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vignudelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01760851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias David Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68972-2_3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sobocinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40370-0_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25527-9_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Petrisan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.240" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178437v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676993" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstan Henning" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2015.35" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006382v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank D. Valencia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10882-7_21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Soboci&#324;ski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936488v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603149" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Caltais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03542-0_1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505879.2505902" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639716v5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2429069.2429124" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Ad&#225;mek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hulsbusch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761611v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aristiz&#225;bal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.104" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641408v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/ISBN978-3-642-19804-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartek Klin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle B. Fr&#246;schle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gorla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03325995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soboci&#324;ski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81701-5_2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bonchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zanasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-11(1:14)2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Petri&#351;an" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Rot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-016-0271-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Baldan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gadducci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Monreale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.11.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976768v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aristizabal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Valencia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.09.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bonsangue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rutten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129515000523" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Pino Duque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.12.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Milius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.03.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129513000108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2713167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen Helle Hvid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Panangaden" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2490818" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(1:9)2013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Montanari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-7(2:7)2011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buscemi Maria Grazia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciancia Vincenzo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boreale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.09.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corradini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heindel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;nig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sokolova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vignudelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01760851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias David Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68972-2_3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sobocinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40370-0_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Petrisan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25527-9_8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178437v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676993" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstan Henning" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2015.35" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006382v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank D. Valencia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10882-7_21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Soboci&#324;ski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936488v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603149" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Caltais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03542-0_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505879.2505902" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639716v5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2429069.2429124" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aristiz&#225;bal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.104" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Ad&#225;mek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hulsbusch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641408v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/ISBN978-3-642-19804-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartek Klin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle B. Fr&#246;schle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gorla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03325995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soboci&#324;ski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81701-5_2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>