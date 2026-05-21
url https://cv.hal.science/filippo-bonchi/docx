--- v1 (2026-04-16)
+++ v2 (2026-05-21)
@@ -425,499 +425,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak CCP bisimilarity with strong procedures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Coalgebraic Bisimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurriaan Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Bonchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Pino</w:t>
+                <w:t xml:space="preserve">Marcello Bonsangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Aristizabal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.09.007⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960129515000523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976768v2</w:t>
+                <w:t xml:space="preserve">hal-01288960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Coalgebraic Bisimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jurriaan Rot</w:t>
+                <w:t xml:space="preserve">Weak CCP bisimilarity with strong procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Aristizabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Rutten</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.84-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960129515000523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288960v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Algorithms for Program Equivalence for Confluent Concurrent Constraint Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Killing epsilons with a dagger: A coalgebraic study of systems with algebraic label structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Bonchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Fernando Pino Duque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Valencia</w:t>
+                <w:t xml:space="preserve">Stefan Milius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Zanasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.12.003⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 604, pp. 102-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098502v1</w:t>
+                <w:t xml:space="preserve">hal-01284933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killing epsilons with a dagger: A coalgebraic study of systems with algebraic label structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Algorithms for Program Equivalence for Confluent Concurrent Constraint Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando Pino Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabio Zanasi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Valencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 604, pp. 102-126. </w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111, pp.135-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284933v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrency cannot be observed, asynchronously</w:t>
               </w:r>
@@ -1124,90 +1124,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebra-Coalgebra Duality in Brzozowski's Minimization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Bonsangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansen Helle Hvid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prakash Panangaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.3:1--3:29. </w:t>
@@ -1245,90 +1245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalizing determinization from automata to coalgebras.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Bonsangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (1), pp.9(1). </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1356,416 +1356,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic and Asynchronous Semantics via Normalized Coalgebras</w:t>
+                <w:t xml:space="preserve">A Presheaf Environment for the Explicit Fusion Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Montanari</w:t>
+                <w:t xml:space="preserve">Buscemi Maria Grazia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciancia Vincenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gadducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (2), pp.161-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777552v1</w:t>
+                <w:t xml:space="preserve">hal-00777522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Presheaf Environment for the Explicit Fusion Calculus</w:t>
+                <w:t xml:space="preserve">A Coalgebraic Perspective on Linear Weighted Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Bonsangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buscemi Maria Grazia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabio Gadducci</w:t>
+                <w:t xml:space="preserve">Michele Boreale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49 (2), pp.161-183</w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 211, pp.77-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777522v1</w:t>
+                <w:t xml:space="preserve">hal-00576921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coalgebraic Perspective on Linear Weighted Automata</w:t>
+                <w:t xml:space="preserve">Symbolic and Asynchronous Semantics via Normalized Coalgebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Silva</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Montanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2-7), pp.1-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2168/LMCS-7(2:7)2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576921v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Kleene coalgebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Bonsangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 209 (5), pp.822-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2249,512 +2249,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lax Bialgebras and Up-To Techniques for Weak Bisimulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asynchronous Traces and Open Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jurriaan Rot</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gadducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Monreale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Concurrency Theory (CONCUR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.240⟩</w:t>
+              <w:t xml:space="preserve">Programming Languages with Applications to Biology and Security - Essays Dedicated to Pierpaolo Degano on the Occasion of His 65th Birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pisa, Italy. pp.86-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25527-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285299v1</w:t>
+                <w:t xml:space="preserve">hal-01285297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Traces and Open Petri Nets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lax Bialgebras and Up-To Techniques for Weak Bisimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentina Monreale</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Petrisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurriaan Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programming Languages with Applications to Biology and Security - Essays Dedicated to Pierpaolo Degano on the Occasion of His 65th Birthday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pisa, Italy. pp.86-102, </w:t>
+              <w:t xml:space="preserve">26th International Conference on Concurrency Theory (CONCUR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25527-9_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285297v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Abstraction for Signal Flow Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Trace Metrics via Functor Lifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pawel Sobocinski</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstan Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 42nd Annual {ACM} {SIGPLAN-SIGACT} Symposium on Principles of Programming Languages, {POPL} 2015,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2676726.2676993⟩</w:t>
+              <w:t xml:space="preserve">6th Conference on Algebra and Coalgebra in Computer Science, CALCO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nijmegen, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CALCO.2015.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178437v2</w:t>
+                <w:t xml:space="preserve">hal-01285298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Trace Metrics via Functor Lifting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full Abstraction for Signal Flow Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barbara König</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Zanasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Algebra and Coalgebra in Computer Science, CALCO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nijmegen, Netherlands. </w:t>
+              <w:t xml:space="preserve">Proceedings of the 42nd Annual {ACM} {SIGPLAN-SIGACT} Symposium on Principles of Programming Languages, {POPL} 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Mumbai, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CALCO.2015.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2676726.2676993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285298v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Behavioral Congruence for Concurrent Constraint Programming with Non-deterministic Choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Pino Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3017,51 +3017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coinduction up to in a fibrational setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Petrisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3115,256 +3115,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brzozowski's and Up-To Algorithms for Must Testing</w:t>
+                <w:t xml:space="preserve">Saturated Semantics for Coalgebraic Logic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Silva</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Zanasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Asian Symposium on Programming Languages and Systems (APLAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CALCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Warsaw, Poland. pp.80-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966072v1</w:t>
+                <w:t xml:space="preserve">hal-00909353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated Semantics for Coalgebraic Logic Programming</w:t>
+                <w:t xml:space="preserve">Brzozowski's and Up-To Algorithms for Must Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Zanasi</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Caltais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Asian Symposium on Programming Languages and Systems (APLAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Melbourne, Australia. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03542-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909353v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient computation of program equivalence for confluent concurrent constraint programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3509,446 +3509,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639716v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Weak to Strong Bisimilarity in CCP</w:t>
+                <w:t xml:space="preserve">A Coalgebraic Perspective on Minimization and Determinization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Aristizábal</w:t>
+                <w:t xml:space="preserve">Jirí Adámek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hulsbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Milius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Interaction and Concurrency Experience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Foundations of Software Science and Computational Structures - 15th International Conference, FOSSACS 2012, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2012, Tallinn, Estonia, March 24 - April 1, 2012. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Estonia. pp.58-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761611v1</w:t>
+                <w:t xml:space="preserve">hal-00798063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coalgebraic Perspective on Minimization and Determinization.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Final Semantics for Decorated Traces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Bonsangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Software Science and Computational Structures - 15th International Conference, FOSSACS 2012, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2012, Tallinn, Estonia, March 24 - April 1, 2012. Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Estonia. pp.58-73</w:t>
+              <w:t xml:space="preserve">Twenty-eighth Conference on the Mathematical Foundations of Programming Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, United Kingdom. pp.73-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798063v1</w:t>
+                <w:t xml:space="preserve">hal-00798060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final Semantics for Decorated Traces.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing Weak to Strong Bisimilarity in CCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Aristizábal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Silva</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank D. Valencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-eighth Conference on the Mathematical Foundations of Programming Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth Interaction and Concurrency Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. pp.2-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798060v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brzozowski's Algorithm (Co)Algebraically.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Bonsangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic and Program Semantics: 60 Birthday Dexter Kozen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, United States. pp.12-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3973,77 +3973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition Refinement for Bisimilarity in CCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Aristizábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank D. Valencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4081,90 +4081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Labels and Bisimilarity for Concurrent Constraint Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Aristizábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bonchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank D. Valencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5047,51 +5047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bonchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zanasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-11(1:14)2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Petri&#351;an" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Rot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-016-0271-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Baldan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gadducci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Monreale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.11.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976768v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aristizabal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Valencia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.09.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bonsangue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rutten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129515000523" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Pino Duque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.12.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Milius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.03.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129513000108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2713167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen Helle Hvid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Panangaden" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2490818" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(1:9)2013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Montanari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-7(2:7)2011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buscemi Maria Grazia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciancia Vincenzo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boreale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.09.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corradini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heindel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;nig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sokolova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vignudelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01760851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias David Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68972-2_3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sobocinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40370-0_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Petrisan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25527-9_8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178437v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676993" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstan Henning" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2015.35" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006382v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank D. Valencia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10882-7_21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Soboci&#324;ski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936488v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603149" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Caltais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03542-0_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505879.2505902" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639716v5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2429069.2429124" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aristiz&#225;bal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.104" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Ad&#225;mek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hulsbusch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641408v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/ISBN978-3-642-19804-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartek Klin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle B. Fr&#246;schle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gorla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03325995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soboci&#324;ski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81701-5_2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bonchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zanasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-11(1:14)2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Petri&#351;an" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Rot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-016-0271-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Baldan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gadducci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Monreale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.11.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bonsangue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rutten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129515000523" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976768v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aristizabal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Valencia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.09.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Milius" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.03.024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Pino Duque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.12.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129513000108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2713167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen Helle Hvid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Panangaden" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2490818" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(1:9)2013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buscemi Maria Grazia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciancia Vincenzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boreale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Montanari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-7(2:7)2011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.09.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corradini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heindel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;nig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sokolova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vignudelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01760851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias David Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68972-2_3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sobocinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40370-0_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25527-9_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Petrisan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.240" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstan Henning" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2015.35" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178437v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676993" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006382v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank D. Valencia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10882-7_21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Soboci&#324;ski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936488v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603149" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Caltais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03542-0_1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505879.2505902" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639716v5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2429069.2429124" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Ad&#225;mek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hulsbusch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761611v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aristiz&#225;bal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.104" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641408v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/ISBN978-3-642-19804-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartek Klin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle B. Fr&#246;schle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gorla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03325995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soboci&#324;ski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81701-5_2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>