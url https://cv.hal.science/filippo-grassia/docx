--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -508,260 +508,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spike pattern recognition using biomimetic Spiking Neural Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spike pattern recognition using artificial neuron and Spike-Timing-Dependent Plasticity implemented on a multi-core embedded platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blanco</w:t>
+                <w:t xml:space="preserve">E Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWARM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">22th International Symposium on Artificial Life and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Beppu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709428v1</w:t>
+                <w:t xml:space="preserve">hal-01567495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spike pattern recognition using artificial neuron and Spike-Timing-Dependent Plasticity implemented on a multi-core embedded platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spike pattern recognition using biomimetic Spiking Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nanami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Doukkali</w:t>
+                <w:t xml:space="preserve">Manuel Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Kohno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Symposium on Artificial Life and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Beppu, Japan</w:t>
+              <w:t xml:space="preserve">SWARM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567495v1</w:t>
+                <w:t xml:space="preserve">hal-01709428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic neural network for modifying biological dynamics during hybrid experiments</w:t>
               </w:r>
@@ -866,260 +866,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic neural networks for hybrid experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon neuron: digital hardware implementation of the quartic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Neuromorphic and Non-linear Engineering, ISNNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">International Symposium on Artificial Life and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Beppu, Japan. pp.359-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227638v1</w:t>
+                <w:t xml:space="preserve">hal-00956628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon neuron: digital hardware implementation of the quartic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic neural networks for hybrid experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Malot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Artificial Life and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Beppu, Japan. pp.359-362</w:t>
+              <w:t xml:space="preserve">International Symposium on Neuromorphic and Non-linear Engineering, ISNNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956628v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic CPGs for robotic applications</w:t>
               </w:r>
@@ -2542,51 +2542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital hardware implementation of a stochastic two-dimensional neuron model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3039,51 +3039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3896,51 +3896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Niepceron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Grassia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIR63653.2024.00026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munehisa Sekikawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad Khoyratee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sa&#239;ghi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nanami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kohno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Aihara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doukkali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kohno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ambroise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Buccelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bornat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227638v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Malot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Saighi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bonifazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massobrio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Difato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian L Breschi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03724185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai20221253" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2020.1787678" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Mosbacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Goldin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Kanner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenehaetra Malakai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63934-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00377" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Colombi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.07.046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doukkali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kohno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-017-0421-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.02.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW65HDN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu B Ambroise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-017-0366-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrnal.2017.4.1.21" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.67.573" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00170" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2011.00134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Giovanni Grassia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR14748" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Niepceron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Grassia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIR63653.2024.00026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munehisa Sekikawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad Khoyratee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sa&#239;ghi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nanami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kohno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doukkali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kohno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blanco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Aihara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ambroise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Buccelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bornat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Malot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Saighi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bonifazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massobrio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Difato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian L Breschi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03724185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai20221253" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2020.1787678" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Mosbacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Goldin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Kanner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenehaetra Malakai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63934-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00377" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Colombi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.07.046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doukkali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kohno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-017-0421-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.02.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW65HDN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu B Ambroise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-017-0366-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrnal.2017.4.1.21" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.67.573" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00170" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2011.00134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Giovanni Grassia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR14748" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>