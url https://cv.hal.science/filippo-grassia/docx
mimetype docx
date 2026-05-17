--- v1 (2026-04-11)
+++ v2 (2026-05-17)
@@ -223,217 +223,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Design of a chaotic quartic-neuron model</w:t>
+                <w:t xml:space="preserve">Réseaux de neurones artificiels biomimétiques pour de la bio-hybridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munehisa Sekikawa</w:t>
+                <w:t xml:space="preserve">Farad Khoyratee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Nonlinear Theory and Its Applications - Nolta 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736380v1</w:t>
+                <w:t xml:space="preserve">hal-02893061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de neurones artificiels biomimétiques pour de la bio-hybridation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farad Khoyratee</w:t>
+                <w:t xml:space="preserve">FPGA Design of a chaotic quartic-neuron model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munehisa Sekikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japon</w:t>
+              <w:t xml:space="preserve">International Symposium on Nonlinear Theory and Its Applications - Nolta 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893061v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Metaheuristic Approach for Parameter Fitting in Digital Spiking Silicon Neuron Model</w:t>
               </w:r>
@@ -527,51 +527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spike pattern recognition using artificial neuron and Spike-Timing-Dependent Plasticity implemented on a multi-core embedded platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -866,165 +866,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon neuron: digital hardware implementation of the quartic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic CPGs for robotic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timothée Levi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Artificial Life and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Beppu, Japan. pp.359-362</w:t>
+              <w:t xml:space="preserve">, Jan 2014, Beppu, Japan. pp.355-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956628v1</w:t>
+                <w:t xml:space="preserve">hal-00956627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic neural networks for hybrid experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1099,152 +1116,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic CPGs for robotic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Silicon neuron: digital hardware implementation of the quartic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Artificial Life and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Beppu, Japan. pp.355-358</w:t>
+              <w:t xml:space="preserve">, Jan 2014, Beppu, Japan. pp.359-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956627v1</w:t>
+                <w:t xml:space="preserve">hal-00956628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro experimental and theoretical studies to restore lost neuronal functions: the Brain Bow experimental framework</w:t>
               </w:r>
@@ -1256,51 +1256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bonifazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Difato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1355,51 +1355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un réseau de neurones du cœur de sangsue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1476,64 +1476,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation analysis in a silicon neuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1584,90 +1584,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neuromimetic Spiking Neural Network for Simulating Cortical Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Annual Conference on Information Sciences ans Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Baltimore, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1945,51 +1945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward neuroprosthetic real-time communication from in silico to biological neuronal network via patterned optogenetic stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yossi Mosbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farad Khoyratee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miri Goldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2060,490 +2060,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Real-Time Biomimetic Neural Network on FPGA for Bio-hybridization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Neuromorphic Prosthesis to Restore Communication in Neuronal Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Buccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bornat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00377⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.402-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2019.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482394v1</w:t>
+                <w:t xml:space="preserve">hal-02482383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neuromorphic Prosthesis to Restore Communication in Neuronal Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized Real-Time Biomimetic Neural Network on FPGA for Bio-hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farad Khoyratee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.402-414. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2019.07.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482383v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Metaheuristic Approach for Parameter Fitting in Digital Spiking Silicon Neuron Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takashi Kohno</w:t>
+                <w:t xml:space="preserve">Spike pattern recognition using artificial neuron and spike-timing-dependent plasticity implemented on a multi-core embedded platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Robotics, Networking and Artificial Life</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Life and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.200-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10015-017-0421-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632176v1</w:t>
+                <w:t xml:space="preserve">hal-02482401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spike pattern recognition using artificial neuron and spike-timing-dependent plasticity implemented on a multi-core embedded platform</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Kohno</w:t>
+                <w:t xml:space="preserve">A Metaheuristic Approach for Parameter Fitting in Digital Spiking Silicon Neuron Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nanami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Life and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Robotics, Networking and Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.32-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10015-017-0421-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02482401v1</w:t>
+                <w:t xml:space="preserve">hal-03632176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital hardware implementation of a stochastic two-dimensional neuron model</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2883,51 +2883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Spiking Neural Network for closed-loop systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2935,51 +2935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seisan Kenkyu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67 (5), pp.573-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3026,51 +3026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon neuron: digital hardware implementation of the quartic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,64 +3134,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation analysis in a silicon neuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3389,51 +3389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Buhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTE OpenScience, Ingénierie cognitique / Cognitive Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3896,51 +3896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Niepceron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Grassia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIR63653.2024.00026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munehisa Sekikawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad Khoyratee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sa&#239;ghi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nanami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kohno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doukkali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kohno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blanco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Aihara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ambroise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Buccelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bornat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Malot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Saighi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bonifazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massobrio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Difato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian L Breschi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03724185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai20221253" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2020.1787678" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Mosbacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Goldin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Kanner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenehaetra Malakai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63934-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00377" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Colombi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.07.046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doukkali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kohno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-017-0421-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.02.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW65HDN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu B Ambroise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-017-0366-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrnal.2017.4.1.21" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.67.573" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00170" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2011.00134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Giovanni Grassia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR14748" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Niepceron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Grassia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIR63653.2024.00026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad Khoyratee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sa&#239;ghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munehisa Sekikawa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nanami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kohno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doukkali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kohno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blanco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Aihara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ambroise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Buccelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bornat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Malot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Saighi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bonifazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massobrio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Difato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian L Breschi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03724185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai20221253" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2020.1787678" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Mosbacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Goldin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Kanner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenehaetra Malakai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63934-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Colombi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martines" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.07.046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00377" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doukkali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kohno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-017-0421-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.02.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW65HDN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu B Ambroise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-017-0366-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrnal.2017.4.1.21" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.67.573" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00170" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2011.00134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Giovanni Grassia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR14748" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>