--- v0 (2026-03-28)
+++ v1 (2026-05-12)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Attribute Tropical Multiscale Precipitation Extremes to Rain Event Morphology in Deep Convective Systems</w:t>
+                <w:t xml:space="preserve">No decrease of tropical convection in individual deep convective systems with global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Carenso</w:t>
+                <w:t xml:space="preserve">Maximilien Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Fildier</w:t>
+                <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Roca</w:t>
+                <w:t xml:space="preserve">Thomas Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Fiolleau</w:t>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130, </w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024jd042656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41612-025-01285-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395016v1</w:t>
+                <w:t xml:space="preserve">hal-05539236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No decrease of tropical convection in individual deep convective systems with global warming</w:t>
+                <w:t xml:space="preserve">A Framework to Attribute Tropical Multiscale Precipitation Extremes to Rain Event Morphology in Deep Convective Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Bolot</w:t>
+                <w:t xml:space="preserve">M Carenso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Roca</w:t>
+                <w:t xml:space="preserve">B Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fiolleau</w:t>
+                <w:t xml:space="preserve">R Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Muller</w:t>
+                <w:t xml:space="preserve">T Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41612-025-01285-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024jd042656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539236v1</w:t>
+                <w:t xml:space="preserve">hal-05395016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework to Attribute Tropical Multiscale Precipitation Extremes to Rain Event Morphology in Deep Convective Systems</w:t>
               </w:r>
@@ -470,90 +470,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How key features of early development shape deep convective systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Abramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (1), pp.258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -587,64 +587,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METEOSAT Long-Term Observations Reveal Changes in Convective Organization Over Tropical Africa and Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viju O. John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -730,51 +730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas F. Prein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary L. Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -838,101 +838,105 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Database Of Deep Convective Systems Derived From The Intercalibrated Meteorological Geostationary Satellite Fleet And The Toocan Algorithm (2012–2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16, pp.4021-4050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-16-4021-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04721353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -942,64 +946,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Model for Tropical Convective Cloud Shield Area Growth and Decay Rates Informed by Geostationary IR, GPM, and Aqua/AIRS Satellite Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory S Elsaesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony D Genio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1072,51 +1076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Delayed Tandem Microwave Observations of Tropical Deep Convection: Overview of the C&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;OMODO Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1206,64 +1210,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle resolved observation of radiative properties of mesoscale convective systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raberanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1304,278 +1308,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Geostationary Infrared Imager Channels for Cold Cloud Studies Using Megha-Tropiques/ScaRaB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Extreme precipitation in the tropics is closely associated with long-lived convective systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fiolleau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raberanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tgrs.2020.2978171⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-020-00015-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000650v1</w:t>
+                <w:t xml:space="preserve">hal-03035461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme precipitation in the tropics is closely associated with long-lived convective systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Homogenization of Geostationary Infrared Imager Channels for Cold Cloud Studies Using Megha-Tropiques/ScaRaB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fiolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fiolleau</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cloché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bouniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raberanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.6609 - 6622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-020-00015-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tgrs.2020.2978171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035461v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scientific assessment of the Megha-Tropiques mission after 8 years in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1659,278 +1663,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subseasonal variability of mesoscale convective systems over the tropical northeastern Pacific</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Fiolleau</w:t>
+                <w:t xml:space="preserve">A Simple Model of the Life Cycle of Mesoscale Convective Systems Cloud Shield in the Tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fiolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bouniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2992⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.4283 - 4298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/jcli-d-16-0556.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528764v1</w:t>
+                <w:t xml:space="preserve">hal-03740495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Model of the Life Cycle of Mesoscale Convective Systems Cloud Shield in the Tropics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bouniol</w:t>
+                <w:t xml:space="preserve">Subseasonal variability of mesoscale convective systems over the tropical northeastern Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30, pp.4283 - 4298. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (703), pp.1086-1094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/jcli-d-16-0556.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.2992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740495v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust observational quantification of the contribution of mesoscale convective systems to rainfall in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,64 +2111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for the Detection and Tracking of Tropical Mesoscale Convective Systems Using Infrared Images From Geostationary Satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (7), pp.4302-4315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2344,51 +2348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the water and energy cycles in the Tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2561,64 +2565,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.5679-5682, </w:t>
@@ -2695,64 +2699,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hermozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena (CA), United States. pp.4576-4579, </w:t>
@@ -2937,90 +2941,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tandem of Spaceborne Microwave Radiometers to Observe Deep Convection: Strategy of Observation and Scientific Objectives of the C2OMODO Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, Unknown Region. pp.abstract #H206-02</w:t>
@@ -3062,64 +3066,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Tropical Mesoscale Convective System Life Cycle through merged satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Clouds and Precipitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3144,51 +3148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of tropical convective systems life cycle characteristics from geostationary and TRMM observations for the West African and South American regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3517,77 +3521,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the duration and life cycle of precipitating systems in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Global Change Research: Satellite Precipitation Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3653,51 +3657,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle de vie des systèmes convectifs de mousson dans les régions tropicales: préparation à la mission Megha-Tropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fiolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Climatologie. Ecole Polytechnique X, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3893,51 +3897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carenso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fildier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Roca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fiolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jd042656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bolot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Roca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fiolleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01285-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carenso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fildier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiolleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042656" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294740v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abramian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01154-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viju O. John" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schulz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-024-09862-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas F. Prein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Feng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary L. Moon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly M. Nunez Ocasio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD040254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4021-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S Elsaesser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D Genio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035599" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brogniez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auguste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Haddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.854735" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouniol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raberanto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-20-0244.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03000650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cloch&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2020.2978171" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03035461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-020-00015-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03035479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70557" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berthet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duvel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2992" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-16-0556.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aublanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viltard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-13-00628.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2174" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2012.2227762" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonazzola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.1932" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3L45QZVC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Capderou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.01.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FD3K63Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04626492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hermozo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642687" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04256803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermozo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10283295" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04475805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brogniez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Roca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Gharbi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2324" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03569174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Angelis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomasini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lafore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Roca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35798-6_14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00576870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bolot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Roca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fiolleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01285-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carenso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fildier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Roca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fiolleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jd042656" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carenso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fildier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiolleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042656" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294740v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abramian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01154-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viju O. John" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schulz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-024-09862-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas F. Prein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Feng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary L. Moon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly M. Nunez Ocasio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD040254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4021-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S Elsaesser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D Genio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035599" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brogniez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auguste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Haddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.854735" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouniol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raberanto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-20-0244.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03035461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-020-00015-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03000650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cloch&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2020.2978171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03035479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70557" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-16-0556.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berthet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duvel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2992" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aublanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viltard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-13-00628.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2174" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2012.2227762" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonazzola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.1932" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3L45QZVC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Capderou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.01.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FD3K63Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04626492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hermozo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642687" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04256803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermozo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10283295" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04475805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brogniez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Roca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Gharbi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2324" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03569174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Angelis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomasini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lafore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Roca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35798-6_14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00576870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>