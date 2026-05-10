--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -529,196 +529,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing potential of plastic waste management policies for territories sustainability: case study of Reunion Island</w:t>
+                <w:t xml:space="preserve">Vulnerability and Resilience: An Attempt to Theorize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, pp.100030. </w:t>
+              <w:t xml:space="preserve">Advances in Environmental and Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03 (04), pp.1-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wds.2022.100030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21926/aeer.2204045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123058v1</w:t>
+                <w:t xml:space="preserve">hal-04123060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability and Resilience: An Attempt to Theorize</w:t>
+                <w:t xml:space="preserve">Assessing potential of plastic waste management policies for territories sustainability: case study of Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Environmental and Engineering Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 03 (04), pp.1-117. </w:t>
+              <w:t xml:space="preserve">World Development Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.100030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21926/aeer.2204045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wds.2022.100030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123060v1</w:t>
+                <w:t xml:space="preserve">hal-04123058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comoros’s energy review for promoting renewable energy sources</w:t>
               </w:r>
@@ -1315,197 +1315,106 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial analysis of energy consumption of a small remote island: Proposal for classification and highlighting consumption profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Praene</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Sora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59, pp.636-648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1515,65 +1424,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mal-logement et aspirations résidentielles à La Réunion : ​entre précarité et quête de la « kaz » idéale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1588,700 +1497,700 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires de développement et imbrications des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jun 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités socio-spatiales et vulnérabilité sur l'île de La Réunion : une approche par analyse factorielle multiple et autocorrélation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vélia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF 2023, Jun 2023, Le Tampon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité des territoires insulaires, proposition d’une approche dynamique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurencia Randriafeno</w:t>
+                <w:t xml:space="preserve">Le tout-voiture, vecteur des inégalités socio- spatiales à la Réunion : vers une mobilité plus douce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vélia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème Colloque ASRDLF, Transitions, gouvernance territoriale et solidarités</w:t>
+              <w:t xml:space="preserve">58ème colloque ASRDLF, Transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297952v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tout-voiture, vecteur des inégalités socio- spatiales à la Réunion : vers une mobilité plus douce ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Vélia</w:t>
+                <w:t xml:space="preserve">La vulnérabilité des territoires insulaires, proposition d’une approche dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurencia Randriafeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème colloque ASRDLF, Transitions, gouvernance territoriale et solidarités</w:t>
+              <w:t xml:space="preserve">58ème Colloque ASRDLF, Transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297979v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of the construction sector on life cycle: evidence of the insularity effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathways for sustainable transition for Euro- pean countries : A statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Rakotoson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Energy, Environment and Climate Change (ICEECC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Réduit, Mauritius</w:t>
+              <w:t xml:space="preserve">12th International Conference on Sustainable Energy &amp; Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015685v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways for sustainable transition for European countries: A statistical analysis</w:t>
+                <w:t xml:space="preserve">The ongoing energy transition: A comparative analysis of SIDS and European ultraperipheral islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fiona Bénard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Bénard-Sora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Sustainable Energy Environmental Protection (SEEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Sharjah, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">International Conference on Energy, Environment and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Balaclava, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393645v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways for sustainable transition for Euro- pean countries : A statistical analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental impact of the construction sector on life cycle: evidence of the insularity effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Bertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rakotoson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Sustainable Energy &amp; Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Sharjah, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">International Conference on Energy, Environment and Climate Change (ICEECC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Réduit, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298040v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ongoing energy transition: A comparative analysis of SIDS and European ultraperipheral islands</w:t>
+                <w:t xml:space="preserve">Pathways for sustainable transition for European countries: A statistical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fiona Bénard-Sora</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Energy, Environment and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Balaclava, Mauritius</w:t>
+              <w:t xml:space="preserve">12th International Conference on Sustainable Energy Environmental Protection (SEEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289654v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the electricity mix on the construction sector impact: an LCA ap-proach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Bertil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,824 +2205,824 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Sustainable Energy Environmental Protection (SEEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’attractivité résidentielle et analyse de terrain. Cas du territoire Réunionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin PAVADÉPOULLÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56e colloque ASRDLF, 12eème colloque ARSR, Les territoires face au défi de la durabilité. Regards croisés Est-Ouest et Nord- Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jul 2019, Lasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la vulnérabilité énergétique d’un territoire : le cas des espaces insulaires</w:t>
+                <w:t xml:space="preserve">Transition énergétique à l’épreuve des territoires : l’Île de La Réunion entre ambitions politiques et réalisations concrètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransEETer, La Transition Energétique à l'Epreuve des Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Le Tampon, Réunion, France</w:t>
+              <w:t xml:space="preserve">Résilience et transition énergétique des territoires ; planifier, construire, expérimenter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire de recherche «Espaces et Société »; laboratoire de recherche «Territoires, Villes, Environement et Sociétés»; Kerval Centre Armor; Université Rennes 2, Nov 2017, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735483v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01698193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche multidimensionnelle de la durabilité: évaluation d'un projet d'aménagement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception des habitants de la rénovation urbaine de la Ravine Blanche : Evaluation des questions de déplacements et environnementales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Ayagapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Etienne</w:t>
+                <w:t xml:space="preserve">Amandine Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divya Leducq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fiona Bénard</w:t>
+                <w:t xml:space="preserve">Patrice Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">54ème Colloque de l'ASRDLF : "Cities and regions in a changing Europe: challenges and prospects"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jul 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643372v1</w:t>
+                <w:t xml:space="preserve">hal-01535509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Petits Etats Insulaires en Développement face au défi de la transition énergétique : entre forces et faiblesses, étude de leur vulnérabilité</w:t>
+                <w:t xml:space="preserve">Mesurer la vulnérabilité énergétique d’un territoire : le cas des espaces insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème colloque joint de l'ASRDLF et de la Section Grecque de l'ERSA : Les défis de développement pour les villes et les régions dans une Europe en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Section Grecque de l'ERSA, Jul 2017, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">TransEETer, La Transition Energétique à l'Epreuve des Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Le Tampon, Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547129v1</w:t>
+                <w:t xml:space="preserve">hal-01735483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition énergétique à l’épreuve des territoires : l’Île de La Réunion entre ambitions politiques et réalisations concrètes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une approche multidimensionnelle de la durabilité: évaluation d'un projet d'aménagement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résilience et transition énergétique des territoires ; planifier, construire, expérimenter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire de recherche «Espaces et Société »; laboratoire de recherche «Territoires, Villes, Environement et Sociétés»; Kerval Centre Armor; Université Rennes 2, Nov 2017, Saint-Brieuc, France</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01698193v1</w:t>
+                <w:t xml:space="preserve">hal-01643372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des habitants de la rénovation urbaine de la Ravine Blanche : Evaluation des questions de déplacements et environnementales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Petits Etats Insulaires en Développement face au défi de la transition énergétique : entre forces et faiblesses, étude de leur vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Colloque de l'ASRDLF : "Cities and regions in a changing Europe: challenges and prospects"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jul 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">54ème colloque joint de l'ASRDLF et de la Section Grecque de l'ERSA : Les défis de développement pour les villes et les régions dans une Europe en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Section Grecque de l'ERSA, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535509v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence des facteurs explicatifs de l’étalement urbain sur l’Île de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de transport, au cœur d’une gestion durable des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISRe – ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3123,137 +3032,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des projets d’aménagement sur le voisinage directe à l’échelle des aires urbaines. Analyse spatiale diachronique en milieu insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Pavadépoullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard-Sora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO Spatial Analysis and GEOmatics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3263,111 +3172,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et politiques de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3377,153 +3286,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation, Insularité et Développement : entre adaptation et durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation dans une société post-coloniale : Le Cas de La Réunion. &amp;quot;Les postcolonialismes et l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3533,279 +3442,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes urbaines et transport en milieu insulaire. L'exemple de La Réunion</w:t>
+                <w:t xml:space="preserve">Formes urbaines et transport en milieu insulaire : l’exemple de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de La Réunion (OFFICIEL), 2012. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de la Réunion, 2012. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012LARE0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-04123085v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01086109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes urbaines et transport en milieu insulaire : l’exemple de La Réunion</w:t>
+                <w:t xml:space="preserve">Formes urbaines et transport en milieu insulaire. L'exemple de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de la Réunion, 2012. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2012LARE0020⟩</w:t>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de La Réunion (OFFICIEL), 2012. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01086109v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04123085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et dynamiques territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de La Réunion, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04322672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3873,51 +3782,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E593A06"/>
+    <w:nsid w:val="BC91A98F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4104,51 +4013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fiona-benard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1484-3917" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18170319X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefevre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Benard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111747" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035934v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefevre A." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malet-Damour B." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nard F." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer H." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.112964" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04719230v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona B&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#233;lia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04123058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wds.2022.100030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04123060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2204045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03178707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona B&#233;nard-Sora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ayagapin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.01.067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01873149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;va Payet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2018.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01873148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2018.08.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04123062v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatina Calixte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2018.3.436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04123064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Praene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04123065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04123067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2016.01.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01273889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Sora" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lallemand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04297918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04297952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurencia Randriafeno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04297979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02015685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bertil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rakotoson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02393645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04298040v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02393656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04298023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin PAVAD&#201;POULL&#201;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Etienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Serra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535509v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Junot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Pavad&#233;poull&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04719244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04123085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01086109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LARE0020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04322672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fiona-benard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1484-3917" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18170319X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefevre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Benard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111747" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035934v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefevre A." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malet-Damour B." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nard F." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer H." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.112964" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04719230v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona B&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#233;lia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04123060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2204045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04123058v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wds.2022.100030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03178707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona B&#233;nard-Sora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ayagapin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.01.067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01873149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;va Payet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2018.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01873148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2018.08.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04123062v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatina Calixte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2018.3.436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04123064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Praene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04123065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01273889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Sora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2016.01.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lallemand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04297918v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04297979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04297952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurencia Randriafeno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04298040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02015685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bertil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rakotoson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02393645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02393656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04298023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin PAVAD&#201;POULL&#201;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Serra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535509v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Junot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Etienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Pavad&#233;poull&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04719244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01086109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LARE0020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04123085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04322672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>