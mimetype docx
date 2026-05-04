--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1582,169 +1582,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Wylie and Craig MacKenzie, eds. “No Other World”: Essays on the Life-Work of Don Maclennan</w:t>
+                <w:t xml:space="preserve">Sandeep Bakshi, Suhraiya Jivraj, Silvia Posocco, Decolonizing Sexualities. Transnational Perspectives, Critical Interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona McCann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.153-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ces.410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ces.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463911v1</w:t>
+                <w:t xml:space="preserve">hal-04463907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Bakshi, Suhraiya Jivraj, Silvia Posocco, Decolonizing Sexualities. Transnational Perspectives, Critical Interventions</w:t>
+                <w:t xml:space="preserve">Dan Wylie and Craig MacKenzie, eds. “No Other World”: Essays on the Life-Work of Don Maclennan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona McCann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.153-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ces.314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ces.410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463907v1</w:t>
+                <w:t xml:space="preserve">hal-04463911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Irish Culture and Colonial Modernity 1800-2000: The Transformation of Oral Space », David Lloyd</w:t>
               </w:r>
@@ -2272,51 +2272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona McCann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567261v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.413" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228608v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24162/EI2024-12415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079604ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/iur.2017.0306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4962" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009049597.017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510665" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pilliere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17679" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.410" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3447" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona McCann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567261v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.413" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228608v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24162/EI2024-12415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079604ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/iur.2017.0306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4962" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009049597.017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510665" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pilliere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.17679" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.314" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.410" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3447" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>