--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fiona McIntosh-Varjabédian </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de littérature générale et comparée, j'enseigne à l'université de Lille. Mes recherches portent essentiellement sur la littérature et la culture du XVIIIe et du XIXe siècle (France, Grande-Bretagne, Allemagne). Je m'intéresse tout particulièrement aux relations entre les textes fictifs et les textes non-fictifs, à l'écriture de l'histoire et à l'insertion d'éléments historiques dans des fictions littéraires. Dans le cadre de l'ANR sur la représentation du hasard dans la littérature,  j'ai concentré mes analyses sur la causalité événementielle, sur les formulations d'une éthique de la vicissitude et plus récemment sur les résistances intellectuelles au hasard. J'ai travaillé sur la pensée libérale classique, mes derniers travaux sur des auteurs indiens anglophones, tels Nehru et Nirad Chaudhuri, sont des prolongements de ces études.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Scott, enfant de la fortune, dans ses écrits autobiographiques et dans la biographie de John Lockhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/gfhla.476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comparatisme de Nodier à l’épreuve du style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14771-8.p.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin et hasard dans Gun Island d’Amitav Ghosh (2019), Une fable pour une ère de chaos et de risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16083-0.p.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Barbey d'Aurevilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13217-2.p.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historiographie comme une méthode : Paul Rapin Thoyras & l’histoire au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (10), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.15453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et modernité Enjeux économiques et politiques du paysage scottien et aurevillien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Lettres Modernes. Jules Barbey d'Aurevilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le Paysage, 25 (9), pp.37-55. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13217-2.p.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography and Enlightenment, éd. David N. Livingstone et Charles W. J. Withers, Chicago et Londres, The University of Chicago Press, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott et le roman : une approche cosmopolite et critique dans la tradition des Lumières écossaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 337, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Solomon, Voyages et fantasmes de voyages à l’époque ­romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 337, pp.150-152. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsh.818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott and the novel: a cosmopolitan and critical approach in the tradition of the Scottish Enlightenment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 337, pp.71-86. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsh.807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European literature, shifting borders and the reconfiguration of history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 337, pp.07-20. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsh.796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heart of Midlothian : réflexions sur la littérature de cas et réception française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (XLIV), pp.64-75. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2357/OeC-2019-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Thomas Buckle's The History of Civilization in England in France (1865–1918): A Transnational Reception Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reception: Texts, Readers, Audiences, History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.40-57. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5325/reception.11.1.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Commémoration paradoxale : les crimes dans les recueils biographiques, 1781-1843</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, https://www.peren-revues.fr/figures-historiques/256. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/gfhla.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Pierre GLAUDES et Marie-Françoise MELMOUX-MONTAUBIN (dir.), Barbey d’Aurevilly, perspectives critiques, Paris, Classiques Garnier, 2016, 508 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 182 (4), pp.133-135. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.182.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats sur l’imagination et réception du gothique féminin Dans l’ombre de Walter Scott, p. 227-247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (Romanesques noirs (1750-1850)), https://classiques-garnier.com/romanesques-2018-revue-du-cercll-roman-romanesque-n-10-romanesques-noirs-1750-1850.html. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08296-5.p.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception et légitimité du roman gothique en Grande-Bretagne jusqu’en 1840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Charles Nodier et le roman gothique, 2 (6), pp.87-102. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07886-9.p.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Scott et l’Écosse Pittoresque, sublime et grotesque, des modes esthétiques pour une politique de l'Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.23-34. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06980-5.p.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Censeur européen : un journal industrieux et utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Charles Nodier et la presse de son temps éd. Caroline Raulet-Marcel, 2, n° 4, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06982-9.p.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.175.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Names as loci memoris: Naming telling remembering in a global age»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espionnage, femmes fatales et vieille noblesse: une autre vue de la seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://figures-historiques-revue.univ-lille3.fr/wp-content/uploads/2015/07/Espionnage-femmes-fatales.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une lecture historique, culturelle & rhétorique des phénomènes médiatiques : Adeline Wrona, Face au portrait : de Sainte‑Beuve à Facebook, préface d’Yves Jeanneret, Paris : Éditions Hermann, coll. « cultures numériques », 2012, 408 p., EAN 9782705684143.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://www.fabula.org/actualites/a-wrona-face-au-portrait-de-sainte-beuve-a-facebook_53468.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Thought and History in Britain and France: The 1789 Aftermath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prose Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (2), pp.154 - 170. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01440357.2013.830835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quoting speeches and thoughts, an insight into historical causality : David Hume and Eighteenth-Century Writing »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della storiografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de l’histoire et la légitimité des études textuelles : Peut-on encore parler de linguistic ou de cultural turn en littérature générale et comparée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque comparatiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, https://sflgc.org/bibliotheque/mcintosh-varjabedian-fiona-lecriture-de-lhistoire-et-la-legitimite-des-etudes-textuelles-peut-on-encore-parler-de-linguistic-ou-de-cultural-turn-en-litterature-genera/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés françaises face au narrative debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), http://www.fabula.org/revue/document4064.PHP. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.4064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moraliste ou la vertu de l’exemplarité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (11), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.4748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’horreur et de l’événement unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Poetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, https://vox-poetica.com/t/articles/mcintosh.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Scott, lecteur de Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Actes du colloque international Jehan Froissart : Lille 3-Valenciennes 30 septembre-1er octobre 2004 organisé par Marie-Madeleine Castellani et Jean-Charles Herbin, pp.165-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique des genres, problèmes du roman, éd. Jean Bessière et Gilles Philippe, Paris, Honoré Champion, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rawson Gardiner et The History of the Great Civil War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della storiografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45, pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Mary rencontre Jean-Jacques, ou l’imbroglio du monstrueux bon sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compar(a)ison: an international journal of comparative literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallèles ou rapport de fait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, 249-256 https://www.cairn.info/revue-de-litterature-comparee-2001-2-page-250.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et Origine. Actes du colloque international de Clermont-Ferrand (17-18-19 novembre 1993), textes réunis par Simone Bernard-Griffiths et Christian Croisille, présentation Christian Croisille, Saint-Genouph, Nizet, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Blair et le statut de l’ornement dans l’écriture sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.279-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reception of Woodstock: a case of cultural memory of the Civil War during the 19th C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Graffeuille, Oct 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autobiographie et histoire : dialectique du personnel et du collectif dans The Discovery of India de Jawaharal Nehru et The Autobiography of an Unknown Indian de Nirad Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures de soi, un objet transdisciplinaire ? Enjeux d'une définition et d'une approche historique et littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orlane Drux; Tristan Guiot; Sofia Kalogeropoulo; Violaine Vielmas, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Scott, poète national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Imbert; Pierre-Yves Boissau, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin et hasard dans Gun Island d'Amitav Ghosh (2019): une fable romanesque pour une ère de chaos et de risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Declinazioni del Rischio, Per un'archeologia degli immaginari estetico-letterari dal XX secolo alla contemporaneità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emanuele Arielli; Alessandro Bertinetto; Valeria Sperti; Franca Bruera; Pietro Cavallotti; Franca Franchi; Andrea Malvano; Valeria Marino; Benoît Monginot; Nicola Perullo; Armando Petrini, Mar 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Scott et la figure royale : Charles II dans Woodstock ou les infortunes des deux corps du roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de l'histoire en temps de crise (XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Bercegol; Marie Blaise; Magali Charreire; Marien Le Bail; Nathalie Solomon; Sylvie Triaire, Mar 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face au malheur : l’influence du néo stoïcisme d’Adam Smith sur Walter Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidas precarias, vidas inventadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro de Souza; Philippe Sabot, Sep 2021, Santa Cantarina, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et Histoire: hasard ou déterminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NARRATIONS OF ORIGINS IN WORLD CULTURES AND THE ARTS, Workshop ALEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chiara Lombardi, May 2021, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining and Reshaping the Middle Ages: From Paul-Henri Mallet to Walter Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel: Shaping the Early Middle Ages in 19th-Century Europe, International Medieval Congress.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aude Deruelle, Jul 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilers and the Status of 18th-century History : Of the Meaning and Success of « Second-hand » Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhetoric, Politics, Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Literatures: Aspects, Method, and Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Congress of the European Society of Comparative Literature (ESCL-SELC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibidem, 2022, 9783838214283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Monuments du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Prungnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque Université de Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEGES, 2008, 978-2-84467-105-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postérité de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 12-13-14 février 2004, Lille 3, en collaboration avec l'Université Champagne-Ardennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEGES, 2007, 978-2-84467-096-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours sur le Primitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque novembre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles de Gaulle - Lille 3- Ceges, 2002, 978-2-84467-040-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographie et hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12, https://www.peren-revues.fr/figures-historiques/467, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers de littérature française. 2023, n° 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Bruera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Bruera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22, 2023, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16083-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'uchronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, https://www.peren-revues.fr/figures-historiques/317, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges littéraires européens, Revue des Sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSH Revue des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 337, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Écosse des Romantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°3, 2017, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06980-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirigeants historiques, dirigeants idéaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série 1, https://www.peren-revues.fr/figures-historiques/346, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstres ou saints?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, https://www.peren-revues.fr/figures-historiques/124, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures fondatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, https://www.peren-revues.fr/figures-historiques/95, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis XI, une figure controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Madeleine Castellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, https://www.peren-revues.fr/bien-dire-et-bien-aprandre/692, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du Hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 1296 p., A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the Arts (16th–21st Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of Chance I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2024, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003329053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Literatures: Aspects, Method and Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-3-8382-1428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathédrales gothiques et constructions fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Zieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2020, 978-2-7574-3083-5. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.96972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libéral, libéralité, libéralisme : Histoire et enjeux philosophiques, culturels et littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Le Jallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la guerre, écrire le conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takemoto Toshio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Prungnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norah Giraldi Dei Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le pouvoir. Images du pouvoir, dans les lettres et les arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Madeleine Castellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions du savoir et savoirs de la fiction (Goethe, Melville, Flaubert).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2011, ‎ 978-2350301846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture de l’histoire et regard rétrospectif, Clio et Epiméthée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2010, 978-2745319234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vraisemblance narrative, Walter Scott, Barbey d'Aurevilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2002, ‎ 978-2878542097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fénelon en Grande-Bretagne à la fin du XVIIIe siècle Une appropriation paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles-Olivier Stiker-Métral; François Trémolières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et Figures de Fénelon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.341-357, 2023, 978-2-406-14489-2. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14491-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conte chez Walter Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le conte d’artiste en Europe au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023, 9782753593398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fénelon en Grande-Bretagne à la fin du XVIIIe siècle Une appropriation, p. 341-357</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles-Olivier Stiker-Métral; François Tremolières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et Figures de Fénelon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-406-14491-5. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14491-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à infelicidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atilio Butturi Junior; Pedro de Souza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidas Precárias, Vidas Inventadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontes editores, pp.257-280, 2023, ‎ 978-6556377674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire tout un roman sur Rienzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Imbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fortune de Cola di Rienzo Du tribun médiéval à la légende moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.341-357, 2023, 2103-5636. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14635-3.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallenstein de Schiller ou les loyautés problématiques: réflexions historiques, politiques et dramaturgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Meyer; Elisabeth Rothmund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Dreißigjährige Krieg in Literatur und Kunst im 20. und 21. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V&amp;R unipress, pp.175-188, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. 1570-1700. De la contestation de la Fortune aux hasards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures du Hasard. L’imaginaire de la contingence en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, Pour une histoire culturelle de la contingence (XVIe-XXIes), A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter six: High and Popular culture: loci communes and growing national interests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick H. Hutton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Memory in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.112-128, 2022, The Cultural Histories Series, 9781474273480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in translation (1790-1820), entre commodité de marché et engagements politiques, p. 17-32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Rachel Hermetet; Claire Lechevalier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Place des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Translatio (12), Classiques Garnier, https://classiques-garnier.com/export/html/la-place-des-traducteurs-women-in-translation-1790-1820-entre-commodite-de-marche-et-engagements-politiques.html, 2022, La Place des traducteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de cohésion communautaires et réaction politique dans le roman du premier XIXe siècle : le cas de The Heart of Midlothian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Astruc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNITAS. Les mots du commun et de la Communauté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RKI Press, pp.299-314, 2021, CCC, 9791094084106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman historique indien : héritages et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFLGC, bibliothèque comparatiste, Actes du 41e congrès de la SFLGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux croisés autour de l'histoire romaine ancienne: république ou empire, p. 69-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Décultot, Daniel Fulda, Christian Helmreich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ed. Elisabeth Décultot, Daniel Fulda, Christian Helmreich, Poetik und Politik des Geschichtsdiskurses. Deutschland und Frankreich im Langen 19. Jahrhundert/ Poétique et politique du discours historique en Allemagne et en France (1798-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beiheft 78, Universitätverlag WINTER, pp.69-89, 2018, 978-3-8253-6639-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Le Jallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiona McIntosh-Varjabédian; Eléonore LeJallé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIBÉRAL, LIBÉRALITÉ, LIBÉRALISME : HISTOIRE ET ENJEUX PHILOSOPHIQUES, CULTURELS ET LITTÉRAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2018, BIBLIOT.DE LITTERATURE GENERALE ET COMPAREE, 9782745350794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Thierry et l’héritage britannique ou l’originalité libérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Deruelle; Yann Potin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augustin Thierry, L'histoire pour mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2018, 9782753588721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11: La civilisation est-elle libérale ? Guizot, Stuart Mill et alii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiona McIntosh-Varjabédian; Eléonore LeJallé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIBÉRAL, LIBÉRALITÉ, LIBÉRALISME : HISTOIRE ET ENJEUX PHILOSOPHIQUES, CULTURELS ET LITTÉRAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.217-235, 2018, BIBLIOT.DE LITTERATURE GENERALE ET COMPAREE, 9782745350794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postérités européennes de Quinte-Curce: de l’humanisme aux Lumières (XIVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postérités européennes de Quinte-Curce: de l’humanisme aux Lumières (XIVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2018, Alexander Redivivus, 978-2-503-57825-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerre civile comme métaphore historique: anglophilie et anglo-scepticime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tony Gheeraert; Claire Gheeraert-Graffeuille; Sylvain Ledda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Guerre civile anglaise des romantiques France-Angleterre 1797-1901</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Presses Universitaires de Rouen et du Havre, pp.15-26, 2017, Cahiers de l'Eriac 979-10-240-0727-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Spon et George Wheler: redécouvrir un monde devenu inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Voyages vers l'inconnu entre 1630 et 1880, éd. F. D'Souza, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de l'étranger dans la revue historique (1886-1887) : pour une mise en perspective des politiques de traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Appel de l'étranger, traduire en langue française en 1886 (Belgique, France, Québec, Suisse), Sylvie Humbert-Mougin, Lucile Arnoux-Farnoux, Yves Chevrel, Presses Universitaires François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Scott, Essai sur le roman (1824)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyrache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories esthétiques du romantisme à l'étranger, éd. Dominique Peyrache-Leborgne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité et fictions: questions de détails et changements de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures, poétiques, mondes. La littérature comparée et ses sentiers qui bifurquent/ Literatures, Poetics, Worlds, Comparative Literature and its many divergent Paths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.89-107, 2015, 978-2-7453-2719-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Literarische Feld Verlassen, um sich als Wissenschaft aufzustellen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">éd. Wolfram Pyta, Jörg Lehmann, Krieg erzählen – Raconter la guerre. Darstellungsverfahren in Literatur und Historiographie nach den Kriegen von 1870/71 und 1914/18,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecrire ou traduire l'histoire quand on est une femme : un effacement volontaire ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Femmes traductrices entre altérité et affirmation de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Historiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picherot Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rosario Alvarez Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ed. Yves Chevrel, Lieven d’Hulst and Christine Lombez. Histoire des traductions en langue française, XIXe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre X, Les Historiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rosario Alvarez Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Chevrel; Lieven d'Hulst; Christine Lombez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la traduction en langue française, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, pp.811-926, 2012, 978-2-86432-690-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Revolution: the cruel destiny of a sister nation or a contagious disease? (on Carlyle, Dickens and Alison)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Fournier-Finocchiaro; Tanja-Isabel Habicht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallomanie et Gallophobie, Le mythe français en Europe au XIXe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nantes, pp.141-151, 2012, 978-2-7535-2039-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions du savoir, savoirs de la fiction : Flaubert, &amp;quot;Bouvard et Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions du savoir, savoirs de la fiction : Goethe, "Les affinités électives", Melville, "Mardi", Flaubert, "Bouvard et Pécuchet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.1-100, 2011, Clefs concours littérature comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00679103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickens et Carlyle : la signification d’une Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Peyrache-Leborgne; André Peyronie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le romanesque et l'historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cécile Defaut, pp.91-110, 2010, 978-2350180243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Studies et la remise en question des frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Souiller; Antonio Domínguez Leiva; Philippe Chardin; Sébastien Hubier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes culturelles, anthropologie culturelle et comparatisme, XXXe CONGRES de la SFLGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Murmure, 2010, 978-2-915099-38-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, Récit et Discours probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bessière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, représentation, fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Champion, pp.163-182, 2007, 9782745315199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désymbolisation et resymbolisation du mythe oriental au XVIIIe siècle : quand la religion devient elle-même un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Gély; Jean-Marc Moura; Joëlle Prungnaud; Evanghélia Stead. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littératures européennes et les mythologies lointaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEGES, 2006, 978-2-84467-080-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chateaubriand et l’Architecture décomposée : rêveries sur la situation historique de l’homme dans l’Itinéraire de Paris à Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Castellani; Joëlle Prungnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEGES, pp.249-258, 2006, 2-84467-089-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désymbolisation et resymbolisation du mythe oriental au XVIIIe siècle: quand la religion devient elle-même un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Gély, Jean-Marc Moura, Joëlle Prungnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Littératures européennes et les mythologies lointaines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceges, p. 79-88, 2006, 2844670806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi annoter un roman ? Le Magnum Opus de Walter Scott et la création du romancier savant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Kohn-Pireaux; Dominique Denès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Marges théoriques internes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.13-25, 2005, 978-2-86480-767-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Henriade de Voltaire : horreur épique et horreur historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Labarthe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes modernes de la poésie épique, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Publishing Group, pp.101-109, 2004, 90-5201-196-6, br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire politique et histoire romanesque : le sens d’un conflit fratricide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Godeau; Wladimir Troubetzkoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fratries, frères et sœurs dans la littérature et les arts, de l'antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.565-574, 2003, 2841743020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, littérature, rhétorique, à partir de données écossaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bessière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et littérature, Literature, the Humanities and the Social Sciences, actes du colloque Paris III-AILC, juin 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.95-104., 2003, 978-2-87854-232-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cromwell, figure dramatique et figure historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Ducrey; Franck Bauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Théâtre incarné. Études en hommage à Monique Dubar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEGES, pp.29-39, 2003, 9-782844-670489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson et les îles : sur les traces d’un romanesque perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Moura; Guy Ducrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise fin-de-siècle et tentation de l'exotisme [actes du colloque, 16-17 mars 2001, Université Charles-de-Gaulle-Lille 3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceges Université Charles de Gaulle, pp.133-142, 2002, 978-2-84467-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatrevingt-treize ou le rejet de l’héritage scottien : une réflexion sur le sens de l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Peyrache-Leborgne; Yann Jumelais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Hugo ou les frontières effacées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pleins feux, pp.268-281, 2002, 978-2912567338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodier et le primitif : examen des enjeux et des problèmes à la lumière des théories esthétiques anglo-saxonnes et écossaises du dix-huitième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgees Zaragoza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nodier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Dijon, pp.19-36, 1998, 0223-3762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désordre et/ou téléologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Saisons (The Seasons) de Thomson : mobilités textuelles et étude bibliographique des échanges iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation in Action Theory and Historiography: Causal and Theological Approaches edited by Gunnar Schumann (assistant professor of Philosophy at Fern Universität), 270 p. ISBN-13: 978-1-138-58440-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for Theory of History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.inth.ugent.be/content/explanation-action-theory-and-historiography-causal-and-theological-approaches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fiona McIntosh-Varjabédian </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de littérature générale et comparée, j'enseigne à l'université de Lille. Mes recherches portent essentiellement sur la littérature et la culture du XVIIIe et du XIXe siècle (France, Grande-Bretagne, Allemagne). Je m'intéresse tout particulièrement aux relations entre les textes fictifs et les textes non-fictifs, à l'écriture de l'histoire et à l'insertion d'éléments historiques dans des fictions littéraires. Dans le cadre de l'ANR sur la représentation du hasard dans la littérature,  j'ai concentré mes analyses sur la causalité événementielle, sur les formulations d'une éthique de la vicissitude et plus récemment sur les résistances intellectuelles au hasard. J'ai travaillé sur la pensée libérale classique, mes derniers travaux sur des auteurs indiens anglophones, tels Nehru et Nirad Chaudhuri, sont des prolongements de ces études.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin et hasard dans Gun Island d’Amitav Ghosh (2019), Une fable pour une ère de chaos et de risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16083-0.p.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Scott, enfant de la fortune, dans ses écrits autobiographiques et dans la biographie de John Lockhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/gfhla.476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comparatisme de Nodier à l’épreuve du style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14771-8.p.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Barbey d'Aurevilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13217-2.p.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historiographie comme une méthode : Paul Rapin Thoyras & l’histoire au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (10), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.15453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et modernité Enjeux économiques et politiques du paysage scottien et aurevillien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Lettres Modernes. Jules Barbey d'Aurevilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le Paysage, 25 (9), pp.37-55. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13217-2.p.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography and Enlightenment, éd. David N. Livingstone et Charles W. J. Withers, Chicago et Londres, The University of Chicago Press, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European literature, shifting borders and the reconfiguration of history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 337, pp.07-20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsh.796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott et le roman : une approche cosmopolite et critique dans la tradition des Lumières écossaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 337, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Solomon, Voyages et fantasmes de voyages à l’époque ­romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 337, pp.150-152. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsh.818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott and the novel: a cosmopolitan and critical approach in the tradition of the Scottish Enlightenment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 337, pp.71-86. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsh.807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Thomas Buckle's The History of Civilization in England in France (1865–1918): A Transnational Reception Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reception: Texts, Readers, Audiences, History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.40-57. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5325/reception.11.1.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heart of Midlothian : réflexions sur la littérature de cas et réception française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (XLIV), pp.64-75. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2357/OeC-2019-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception et légitimité du roman gothique en Grande-Bretagne jusqu’en 1840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Charles Nodier et le roman gothique, 2 (6), pp.87-102. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07886-9.p.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Commémoration paradoxale : les crimes dans les recueils biographiques, 1781-1843</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, https://www.peren-revues.fr/figures-historiques/256. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/gfhla.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Pierre GLAUDES et Marie-Françoise MELMOUX-MONTAUBIN (dir.), Barbey d’Aurevilly, perspectives critiques, Paris, Classiques Garnier, 2016, 508 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 182 (4), pp.133-135. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.182.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats sur l’imagination et réception du gothique féminin Dans l’ombre de Walter Scott, p. 227-247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (Romanesques noirs (1750-1850)), https://classiques-garnier.com/romanesques-2018-revue-du-cercll-roman-romanesque-n-10-romanesques-noirs-1750-1850.html. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08296-5.p.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.175.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Scott et l’Écosse Pittoresque, sublime et grotesque, des modes esthétiques pour une politique de l'Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.23-34. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06980-5.p.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Censeur européen : un journal industrieux et utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Charles Nodier et la presse de son temps éd. Caroline Raulet-Marcel, 2, n° 4, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06982-9.p.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Names as loci memoris: Naming telling remembering in a global age»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espionnage, femmes fatales et vieille noblesse: une autre vue de la seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://figures-historiques-revue.univ-lille3.fr/wp-content/uploads/2015/07/Espionnage-femmes-fatales.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quoting speeches and thoughts, an insight into historical causality : David Hume and Eighteenth-Century Writing »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della storiografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une lecture historique, culturelle & rhétorique des phénomènes médiatiques : Adeline Wrona, Face au portrait : de Sainte‑Beuve à Facebook, préface d’Yves Jeanneret, Paris : Éditions Hermann, coll. « cultures numériques », 2012, 408 p., EAN 9782705684143.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://www.fabula.org/actualites/a-wrona-face-au-portrait-de-sainte-beuve-a-facebook_53468.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Thought and History in Britain and France: The 1789 Aftermath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prose Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (2), pp.154 - 170. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01440357.2013.830835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de l’histoire et la légitimité des études textuelles : Peut-on encore parler de linguistic ou de cultural turn en littérature générale et comparée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque comparatiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, https://sflgc.org/bibliotheque/mcintosh-varjabedian-fiona-lecriture-de-lhistoire-et-la-legitimite-des-etudes-textuelles-peut-on-encore-parler-de-linguistic-ou-de-cultural-turn-en-litterature-genera/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés françaises face au narrative debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), http://www.fabula.org/revue/document4064.PHP. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.4064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moraliste ou la vertu de l’exemplarité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (11), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.4748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’horreur et de l’événement unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Poetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, https://vox-poetica.com/t/articles/mcintosh.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Scott, lecteur de Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Actes du colloque international Jehan Froissart : Lille 3-Valenciennes 30 septembre-1er octobre 2004 organisé par Marie-Madeleine Castellani et Jean-Charles Herbin, pp.165-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rawson Gardiner et The History of the Great Civil War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della storiografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45, pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique des genres, problèmes du roman, éd. Jean Bessière et Gilles Philippe, Paris, Honoré Champion, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Mary rencontre Jean-Jacques, ou l’imbroglio du monstrueux bon sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compar(a)ison: an international journal of comparative literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallèles ou rapport de fait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, 249-256 https://www.cairn.info/revue-de-litterature-comparee-2001-2-page-250.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et Origine. Actes du colloque international de Clermont-Ferrand (17-18-19 novembre 1993), textes réunis par Simone Bernard-Griffiths et Christian Croisille, présentation Christian Croisille, Saint-Genouph, Nizet, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Blair et le statut de l’ornement dans l’écriture sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.279-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reception of Woodstock: a case of cultural memory of the Civil War during the 19th C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Graffeuille, Oct 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autobiographie et histoire : dialectique du personnel et du collectif dans The Discovery of India de Jawaharal Nehru et The Autobiography of an Unknown Indian de Nirad Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures de soi, un objet transdisciplinaire ? Enjeux d'une définition et d'une approche historique et littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orlane Drux; Tristan Guiot; Sofia Kalogeropoulo; Violaine Vielmas, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Scott et la figure royale : Charles II dans Woodstock ou les infortunes des deux corps du roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de l'histoire en temps de crise (XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Bercegol; Marie Blaise; Magali Charreire; Marien Le Bail; Nathalie Solomon; Sylvie Triaire, Mar 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Scott, poète national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Imbert; Pierre-Yves Boissau, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin et hasard dans Gun Island d'Amitav Ghosh (2019): une fable romanesque pour une ère de chaos et de risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Declinazioni del Rischio, Per un'archeologia degli immaginari estetico-letterari dal XX secolo alla contemporaneità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emanuele Arielli; Alessandro Bertinetto; Valeria Sperti; Franca Bruera; Pietro Cavallotti; Franca Franchi; Andrea Malvano; Valeria Marino; Benoît Monginot; Nicola Perullo; Armando Petrini, Mar 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face au malheur : l’influence du néo stoïcisme d’Adam Smith sur Walter Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidas precarias, vidas inventadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro de Souza; Philippe Sabot, Sep 2021, Santa Cantarina, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et Histoire: hasard ou déterminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NARRATIONS OF ORIGINS IN WORLD CULTURES AND THE ARTS, Workshop ALEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chiara Lombardi, May 2021, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining and Reshaping the Middle Ages: From Paul-Henri Mallet to Walter Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel: Shaping the Early Middle Ages in 19th-Century Europe, International Medieval Congress.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aude Deruelle, Jul 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilers and the Status of 18th-century History : Of the Meaning and Success of « Second-hand » Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhetoric, Politics, Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Literatures: Aspects, Method, and Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Congress of the European Society of Comparative Literature (ESCL-SELC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibidem, 2022, 9783838214283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Monuments du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Prungnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque Université de Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEGES, 2008, 978-2-84467-105-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postérité de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 12-13-14 février 2004, Lille 3, en collaboration avec l'Université Champagne-Ardennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEGES, 2007, 978-2-84467-096-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours sur le Primitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque novembre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles de Gaulle - Lille 3- Ceges, 2002, 978-2-84467-040-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers de littérature française. 2023, n° 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Bruera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Bruera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16083-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographie et hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12, https://www.peren-revues.fr/figures-historiques/467, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'uchronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, https://www.peren-revues.fr/figures-historiques/317, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges littéraires européens, Revue des Sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSH Revue des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 337, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Écosse des Romantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°3, 2017, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06980-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirigeants historiques, dirigeants idéaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série 1, https://www.peren-revues.fr/figures-historiques/346, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstres ou saints?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, https://www.peren-revues.fr/figures-historiques/124, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures fondatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, https://www.peren-revues.fr/figures-historiques/95, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis XI, une figure controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Madeleine Castellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, https://www.peren-revues.fr/bien-dire-et-bien-aprandre/692, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du Hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 1296 p., A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the Arts (16th–21st Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of Chance I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2024, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003329053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Literatures: Aspects, Method and Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-3-8382-1428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathédrales gothiques et constructions fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Zieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2020, 978-2-7574-3083-5. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.96972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libéral, libéralité, libéralisme : Histoire et enjeux philosophiques, culturels et littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Le Jallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la guerre, écrire le conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takemoto Toshio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Prungnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norah Giraldi Dei Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le pouvoir. Images du pouvoir, dans les lettres et les arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Madeleine Castellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions du savoir et savoirs de la fiction (Goethe, Melville, Flaubert).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2011, ‎ 978-2350301846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture de l’histoire et regard rétrospectif, Clio et Epiméthée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2010, 978-2745319234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vraisemblance narrative, Walter Scott, Barbey d'Aurevilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2002, ‎ 978-2878542097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. 1570-1700. De la contestation de la Fortune aux hasards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures du Hasard. L’imaginaire de la contingence en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, Pour une histoire culturelle de la contingence (XVIe-XXIes), A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conte chez Walter Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le conte d’artiste en Europe au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023, 9782753593398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fénelon en Grande-Bretagne à la fin du XVIIIe siècle Une appropriation paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles-Olivier Stiker-Métral; François Trémolières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et Figures de Fénelon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.341-357, 2023, 978-2-406-14489-2. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14491-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fénelon en Grande-Bretagne à la fin du XVIIIe siècle Une appropriation, p. 341-357</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles-Olivier Stiker-Métral; François Tremolières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et Figures de Fénelon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-406-14491-5. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14491-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à infelicidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atilio Butturi Junior; Pedro de Souza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidas Precárias, Vidas Inventadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontes editores, pp.257-280, 2023, ‎ 978-6556377674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire tout un roman sur Rienzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Imbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fortune de Cola di Rienzo Du tribun médiéval à la légende moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.341-357, 2023, 2103-5636. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14635-3.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallenstein de Schiller ou les loyautés problématiques: réflexions historiques, politiques et dramaturgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Meyer; Elisabeth Rothmund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Dreißigjährige Krieg in Literatur und Kunst im 20. und 21. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V&amp;R unipress, pp.175-188, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter six: High and Popular culture: loci communes and growing national interests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick H. Hutton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Memory in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.112-128, 2022, The Cultural Histories Series, 9781474273480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in translation (1790-1820), entre commodité de marché et engagements politiques, p. 17-32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Rachel Hermetet; Claire Lechevalier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Place des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Translatio (12), Classiques Garnier, https://classiques-garnier.com/export/html/la-place-des-traducteurs-women-in-translation-1790-1820-entre-commodite-de-marche-et-engagements-politiques.html, 2022, La Place des traducteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de cohésion communautaires et réaction politique dans le roman du premier XIXe siècle : le cas de The Heart of Midlothian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Astruc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNITAS. Les mots du commun et de la Communauté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RKI Press, pp.299-314, 2021, CCC, 9791094084106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman historique indien : héritages et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFLGC, bibliothèque comparatiste, Actes du 41e congrès de la SFLGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux croisés autour de l'histoire romaine ancienne: république ou empire, p. 69-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Décultot, Daniel Fulda, Christian Helmreich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ed. Elisabeth Décultot, Daniel Fulda, Christian Helmreich, Poetik und Politik des Geschichtsdiskurses. Deutschland und Frankreich im Langen 19. Jahrhundert/ Poétique et politique du discours historique en Allemagne et en France (1798-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beiheft 78, Universitätverlag WINTER, pp.69-89, 2018, 978-3-8253-6639-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Le Jallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiona McIntosh-Varjabédian; Eléonore LeJallé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIBÉRAL, LIBÉRALITÉ, LIBÉRALISME : HISTOIRE ET ENJEUX PHILOSOPHIQUES, CULTURELS ET LITTÉRAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2018, BIBLIOT.DE LITTERATURE GENERALE ET COMPAREE, 9782745350794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Thierry et l’héritage britannique ou l’originalité libérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Deruelle; Yann Potin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augustin Thierry, L'histoire pour mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2018, 9782753588721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11: La civilisation est-elle libérale ? Guizot, Stuart Mill et alii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiona McIntosh-Varjabédian; Eléonore LeJallé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIBÉRAL, LIBÉRALITÉ, LIBÉRALISME : HISTOIRE ET ENJEUX PHILOSOPHIQUES, CULTURELS ET LITTÉRAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.217-235, 2018, BIBLIOT.DE LITTERATURE GENERALE ET COMPAREE, 9782745350794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postérités européennes de Quinte-Curce: de l’humanisme aux Lumières (XIVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postérités européennes de Quinte-Curce: de l’humanisme aux Lumières (XIVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2018, Alexander Redivivus, 978-2-503-57825-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerre civile comme métaphore historique: anglophilie et anglo-scepticime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tony Gheeraert; Claire Gheeraert-Graffeuille; Sylvain Ledda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Guerre civile anglaise des romantiques France-Angleterre 1797-1901</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Presses Universitaires de Rouen et du Havre, pp.15-26, 2017, Cahiers de l'Eriac 979-10-240-0727-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Spon et George Wheler: redécouvrir un monde devenu inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Voyages vers l'inconnu entre 1630 et 1880, éd. F. D'Souza, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de l'étranger dans la revue historique (1886-1887) : pour une mise en perspective des politiques de traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Appel de l'étranger, traduire en langue française en 1886 (Belgique, France, Québec, Suisse), Sylvie Humbert-Mougin, Lucile Arnoux-Farnoux, Yves Chevrel, Presses Universitaires François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Scott, Essai sur le roman (1824)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyrache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories esthétiques du romantisme à l'étranger, éd. Dominique Peyrache-Leborgne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité et fictions: questions de détails et changements de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures, poétiques, mondes. La littérature comparée et ses sentiers qui bifurquent/ Literatures, Poetics, Worlds, Comparative Literature and its many divergent Paths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.89-107, 2015, 978-2-7453-2719-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Literarische Feld Verlassen, um sich als Wissenschaft aufzustellen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">éd. Wolfram Pyta, Jörg Lehmann, Krieg erzählen – Raconter la guerre. Darstellungsverfahren in Literatur und Historiographie nach den Kriegen von 1870/71 und 1914/18,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Historiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picherot Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rosario Alvarez Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ed. Yves Chevrel, Lieven d’Hulst and Christine Lombez. Histoire des traductions en langue française, XIXe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecrire ou traduire l'histoire quand on est une femme : un effacement volontaire ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Femmes traductrices entre altérité et affirmation de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre X, Les Historiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rosario Alvarez Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Chevrel; Lieven d'Hulst; Christine Lombez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la traduction en langue française, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, pp.811-926, 2012, 978-2-86432-690-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Revolution: the cruel destiny of a sister nation or a contagious disease? (on Carlyle, Dickens and Alison)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Fournier-Finocchiaro; Tanja-Isabel Habicht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallomanie et Gallophobie, Le mythe français en Europe au XIXe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nantes, pp.141-151, 2012, 978-2-7535-2039-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions du savoir, savoirs de la fiction : Flaubert, &amp;quot;Bouvard et Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions du savoir, savoirs de la fiction : Goethe, "Les affinités électives", Melville, "Mardi", Flaubert, "Bouvard et Pécuchet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.1-100, 2011, Clefs concours littérature comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00679103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Studies et la remise en question des frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Souiller; Antonio Domínguez Leiva; Philippe Chardin; Sébastien Hubier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes culturelles, anthropologie culturelle et comparatisme, XXXe CONGRES de la SFLGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Murmure, 2010, 978-2-915099-38-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickens et Carlyle : la signification d’une Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Peyrache-Leborgne; André Peyronie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le romanesque et l'historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cécile Defaut, pp.91-110, 2010, 978-2350180243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, Récit et Discours probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bessière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, représentation, fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Champion, pp.163-182, 2007, 9782745315199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désymbolisation et resymbolisation du mythe oriental au XVIIIe siècle : quand la religion devient elle-même un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Gély; Jean-Marc Moura; Joëlle Prungnaud; Evanghélia Stead. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littératures européennes et les mythologies lointaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEGES, 2006, 978-2-84467-080-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chateaubriand et l’Architecture décomposée : rêveries sur la situation historique de l’homme dans l’Itinéraire de Paris à Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Castellani; Joëlle Prungnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEGES, pp.249-258, 2006, 2-84467-089-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désymbolisation et resymbolisation du mythe oriental au XVIIIe siècle: quand la religion devient elle-même un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Gély, Jean-Marc Moura, Joëlle Prungnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Littératures européennes et les mythologies lointaines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceges, p. 79-88, 2006, 2844670806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi annoter un roman ? Le Magnum Opus de Walter Scott et la création du romancier savant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Kohn-Pireaux; Dominique Denès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Marges théoriques internes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.13-25, 2005, 978-2-86480-767-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Henriade de Voltaire : horreur épique et horreur historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Labarthe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes modernes de la poésie épique, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Publishing Group, pp.101-109, 2004, 90-5201-196-6, br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire politique et histoire romanesque : le sens d’un conflit fratricide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Godeau; Wladimir Troubetzkoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fratries, frères et sœurs dans la littérature et les arts, de l'antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.565-574, 2003, 2841743020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, littérature, rhétorique, à partir de données écossaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bessière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et littérature, Literature, the Humanities and the Social Sciences, actes du colloque Paris III-AILC, juin 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.95-104., 2003, 978-2-87854-232-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cromwell, figure dramatique et figure historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Ducrey; Franck Bauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Théâtre incarné. Études en hommage à Monique Dubar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEGES, pp.29-39, 2003, 9-782844-670489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson et les îles : sur les traces d’un romanesque perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Moura; Guy Ducrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise fin-de-siècle et tentation de l'exotisme [actes du colloque, 16-17 mars 2001, Université Charles-de-Gaulle-Lille 3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceges Université Charles de Gaulle, pp.133-142, 2002, 978-2-84467-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatrevingt-treize ou le rejet de l’héritage scottien : une réflexion sur le sens de l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Peyrache-Leborgne; Yann Jumelais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Hugo ou les frontières effacées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pleins feux, pp.268-281, 2002, 978-2912567338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodier et le primitif : examen des enjeux et des problèmes à la lumière des théories esthétiques anglo-saxonnes et écossaises du dix-huitième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgees Zaragoza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nodier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Dijon, pp.19-36, 1998, 0223-3762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désordre et/ou téléologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Saisons (The Seasons) de Thomson : mobilités textuelles et étude bibliographique des échanges iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation in Action Theory and Historiography: Causal and Theological Approaches edited by Gunnar Schumann (assistant professor of Philosophy at Fern Universität), 270 p. ISBN-13: 978-1-138-58440-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for Theory of History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.inth.ugent.be/content/explanation-action-theory-and-historiography-causal-and-theological-approaches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376363v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh-Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/gfhla.476" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372618v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14771-8.p.0111" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16083-0.p.0173" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13217-2.p.0037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.15453" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.818" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.807" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.796" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/OeC-2019-0006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/reception.11.1.0040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/gfhla.256" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.182.0123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08296-5.p.0227" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01755133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07886-9.p.0087" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06980-5.p.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06982-9.p.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.175.0128" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01440357.2013.830835" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.4064" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.4748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421388v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Boulanger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Prungnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;ly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Bruera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ferraro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Franchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16083-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474829v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vacelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaragoza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baudoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06980-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475417v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Castellani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422978v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison James" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Back" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04653969v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zieger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.96972" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Le Jall&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660088v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemoto Toshio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Giraldi Dei Cas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408310v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14491-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372903v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14635-3.p.0125" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338309v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacombe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marquer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11014-book-08535079-9782745350794.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376520v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660082v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660077v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660084v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picherot Emilie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rosario Alvarez Rubio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479336v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478708v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477481v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01792876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469667v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463169v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463126v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463139v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478698v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jung" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377350v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414570v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh-Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16083-0.p.0173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/gfhla.476" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14771-8.p.0111" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13217-2.p.0037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.15453" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.807" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/reception.11.1.0040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/OeC-2019-0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01755133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07886-9.p.0087" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/gfhla.256" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.182.0123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08296-5.p.0227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.175.0128" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06980-5.p.0023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06982-9.p.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660073v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01440357.2013.830835" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.4064" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.4748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Boulanger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Prungnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;ly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415851v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Bruera" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ferraro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Franchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16083-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474829v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vacelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaragoza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baudoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06980-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475417v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Castellani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422978v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison James" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Back" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04653969v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zieger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.96972" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Le Jall&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660088v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemoto Toshio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Giraldi Dei Cas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408310v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacombe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marquer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14491-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372601v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14635-3.p.0125" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11014-book-08535079-9782745350794.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376520v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660082v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660084v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picherot Emilie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rosario Alvarez Rubio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660077v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479336v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477753v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478708v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477481v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01792876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469667v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463169v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463126v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463139v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478698v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jung" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377350v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>