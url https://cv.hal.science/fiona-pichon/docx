--- v1 (2026-03-27)
+++ v2 (2026-04-30)
@@ -754,261 +754,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the reliability of silicone replicas in the analysis of sickle gloss at the early Neolithic site of Cheikh Hassan (Northern Levant, 11th millennium BP)</w:t>
+                <w:t xml:space="preserve">What can lithics tell us about food production during the transition to farming? Exploring harvesting practices and cultural changes during the neolithic in Southwest Asia: a view from Qminas (north‐western Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Ibañez</w:t>
+                <w:t xml:space="preserve">Osamu Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Ibáñez Estévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Anderson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Abbès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 185, pp.106446. </w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/arcm.13108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419666v1</w:t>
+                <w:t xml:space="preserve">hal-05160980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can lithics tell us about food production during the transition to farming? Exploring harvesting practices and cultural changes during the neolithic in Southwest Asia: a view from Qminas (north‐western Syria)</w:t>
+                <w:t xml:space="preserve">Assessing the reliability of silicone replicas in the analysis of sickle gloss at the early Neolithic site of Cheikh Hassan (Northern Levant, 11th millennium BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osamu Maeda</w:t>
+                <w:t xml:space="preserve">Juan José Ibañez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Ibáñez Estévez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Anderson</w:t>
+                <w:t xml:space="preserve">Frédéric Abbès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 185, pp.106446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.13108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160980v1</w:t>
+                <w:t xml:space="preserve">hal-05419666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvesting cereals at Tappeh Sang-e Chakhmaq and the introduction of farming in Northeastern Iran during the Neolithic</w:t>
               </w:r>
@@ -1105,464 +1105,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting cereals at Dja’de el-Mughara in the northern Levant: New results through microtexture analysis of Early PPNB sickle gloss (11th millennium cal BP)</w:t>
+                <w:t xml:space="preserve">Knapped Tools for Obtaining Food Resources in the Origins of Farming in the Near East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Éric Coqueugniot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102807⟩</w:t>
+              <w:t xml:space="preserve">Food and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1-2), pp.111-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.FOOD.5.126402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363363v1</w:t>
+                <w:t xml:space="preserve">hal-03498856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sickle Gloss Texture Analysis Elucidates Long-Term Evolution of Plant Harvesting During the Transition to Agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Knapped tools for obtaining food resources in the Neolithic in the Near East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ibañez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406802v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knapped tools for obtaining food resources in the Neolithic in the Near East</w:t>
+                <w:t xml:space="preserve">Harvesting cereals at Dja’de el-Mughara in the northern Levant: New results through microtexture analysis of Early PPNB sickle gloss (11th millennium cal BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan José Ibañez</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Ibáñez-Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Douché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.102807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526885v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knapped Tools for Obtaining Food Resources in the Origins of Farming in the Near East</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sickle Gloss Texture Analysis Elucidates Long-Term Evolution of Plant Harvesting During the Transition to Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Ibañez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia C. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Arranz-Otaeogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Emilio Gonzalez Urquijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jörgensen-Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (1-2), pp.111-134. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136, pp.105502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.FOOD.5.126402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2021.105502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498856v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human occupation along the foothills of Northwestern Zagros during the Late Pleistocene and the Holocene in the Rania and Peshdar plains First results of the French archaeological mission in the Governorate of Soulaimaniah (Iraqi Kurdistan)</w:t>
               </w:r>
@@ -1829,51 +1829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Strategies at Dja’de el-Mughara (Northern Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Douché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes de l'Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1976,51 +1976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du Colloque International « Du Caucase à l’Arabie : l’espace domestique au Néolithique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Douché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2349,51 +2349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer lifestyles in the north-eastern Iranian central plateau: new data through the functional analysis of harvesting tools from Tappeh Sang-e Chakhmaq (LPPNB-EPN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ibañez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiting the Hilly Flanks: the Epipalaeolithic and Neolithic periods in the eastern Fertile Crescent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2412,636 +2412,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the variability of cereal harvesting gloss using confocal microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Plant harvesting Variability during the Neolithic analyzed through texture analysis of sickle gloss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia C. Anderson</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia M. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock and Roll: 13th International Symposium on Knappable Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368486v1</w:t>
+                <w:t xml:space="preserve">hal-03368479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant harvesting Variability during the Neolithic analyzed through texture analysis of sickle gloss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Exploring the variability of cereal harvesting gloss using confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia C. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Rock and Roll: 13th International Symposium on Knappable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368479v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Bronze Age lithic industries of Ras Shamra-Ougarit: assesment, contextualization and new approaches — 40 years of renewed studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Late PPNB lithic assemblage associated to kite hunters from Jibal al-Khashabiyeh, southeastern Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
+                <w:t xml:space="preserve">M. Tarawneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ougarit, 90 ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9th international conference on the PPN Chipped Ground Stone Industries of the Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368462v1</w:t>
+                <w:t xml:space="preserve">hal-03368470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrows and archery during the PPNB, an experimental approach: points production and use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Abbès</w:t>
+                <w:t xml:space="preserve">The Late Bronze Age lithic industries of Ras Shamra-Ougarit: assesment, contextualization and new approaches — 40 years of renewed studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on the PPN Chipped Ground Stone Industries of the Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Ougarit, 90 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368464v1</w:t>
+                <w:t xml:space="preserve">hal-03368462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement patterns in the long term: Near Eastern origins of the European expansion model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Francesco Gibaja</w:t>
+                <w:t xml:space="preserve">Arrows and archery during the PPNB, an experimental approach: points production and use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Abbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference of the Early Neolithic of Europe (ENE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">9th international conference on the PPN Chipped Ground Stone Industries of the Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368459v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Late PPNB lithic assemblage associated to kite hunters from Jibal al-Khashabiyeh, southeastern Jordan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
+                <w:t xml:space="preserve">Settlement patterns in the long term: Near Eastern origins of the European expansion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tarawneh</w:t>
+                <w:t xml:space="preserve">Juan Francesco Gibaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on the PPN Chipped Ground Stone Industries of the Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">1st conference of the Early Neolithic of Europe (ENE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368470v1</w:t>
+                <w:t xml:space="preserve">hal-03368459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stone bead crafts in the Neolithic Near East: technological Know-how and specialization</w:t>
               </w:r>
@@ -3260,90 +3260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Process of Cereal Domestication through Texture Analysis of Sickle Gloss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia C. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Emilio Gonzalez Urquijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Francesco Gibaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3381,90 +3381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural strategies at Dja’de el-Mughara, northern Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Douché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From the Caucasus to the Arabian Peninsula: Studying domestic spaces in the Neolithic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3603,90 +3603,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvesting cereals at Dja'de el-Mughara (Syria, Early PPNB, 9th millenium): new results through microtexture analysis of sickle gloss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia C. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Emilio Gonzalez Urquijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Francesco Gibaja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7.XVIIIth international congress of UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3931,51 +3931,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ghassanian Techno-Complex: Late PPNB lithic industries from the Ghassanian techno-complex: occupation sites related to the use of desert kites in Jibal al-Khashabiyeh, south-eastern Jordan</w:t>
+                <w:t xml:space="preserve">The Ghassanian Techno-Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t>
@@ -4003,104 +4003,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tarawneh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yoshihiro Nishiaki, Osamu Maeda &amp; Makoto Arimura. </w:t>
+              <w:t xml:space="preserve">Yoshihiro Nishiaki; Osamu Maeda; Makoto Arimura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracking the Neolithic in the Near East: Lithic Perspectives on Its Origins, Development and Dispersals.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.327-340, 2022</w:t>
+              <w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals. The Proceedings of the 9th International Conference on the PNN Chipped and Ground Stone Industries of the Near East, Tokyo, 12th-16th November 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.327-339, 2022, 978-94-6426-080-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863463v1</w:t>
+                <w:t xml:space="preserve">hal-03685561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ghassanian Techno-Complex</w:t>
+                <w:t xml:space="preserve">The Ghassanian Techno-Complex: Late PPNB lithic industries from the Ghassanian techno-complex: occupation sites related to the use of desert kites in Jibal al-Khashabiyeh, south-eastern Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t>
@@ -4128,123 +4128,123 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tarawneh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yoshihiro Nishiaki; Osamu Maeda; Makoto Arimura. </w:t>
+              <w:t xml:space="preserve">Yoshihiro Nishiaki, Osamu Maeda &amp; Makoto Arimura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals. The Proceedings of the 9th International Conference on the PNN Chipped and Ground Stone Industries of the Near East, Tokyo, 12th-16th November 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.327-339, 2022, 978-94-6426-080-9</w:t>
+              <w:t xml:space="preserve">Tracking the Neolithic in the Near East: Lithic Perspectives on Its Origins, Development and Dispersals.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.327-340, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685561v1</w:t>
+                <w:t xml:space="preserve">hal-04863463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrows and archery during the PPNB, an experimental approach: points production and use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abbès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yoshihiro Nishiaki; Osamu Maeda; Makoto Arimura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracking the Neolithic in the Near East: Lithic Perspectives on Its Origins, Development and Dispersals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, pp.33-47, 2022</w:t>
@@ -4273,51 +4273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie lithique de Ras-Shamra-Ougarit au Bronze Récent : bilan, mise en contexte et nouvelles approches, 40 années d’études renouvelées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5127,51 +5127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tarawneh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A Makarewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02409-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anderson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vega Ca&#241;amares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pecharrom&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150wb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Mazzucco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104962" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez Estevez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09700-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Mili&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Iba&#241;ez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106446" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Maeda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez Est&#233;vez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13108" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Tsuneki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290537" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez-Estevez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Coqueugniot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102807" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C. Anderson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz-Otaeogui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Emilio Gonzalez Urquijo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#246;rgensen-Lindahl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105502" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.126402" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lem&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.702" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03950297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.064" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio S&#225;nchez Priego" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra Carrio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Anderson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francesco Gibaja" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarawneh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994225v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astruc Laurence" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia del Carmen Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14311720" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaulieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407978v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aliette Pot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Murat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonulari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04558959v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA040176" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tarawneh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A Makarewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02409-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anderson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vega Ca&#241;amares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pecharrom&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150wb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Mazzucco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104962" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez Estevez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09700-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Mili&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Maeda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez Est&#233;vez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13108" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Iba&#241;ez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106446" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Tsuneki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290537" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.126402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez-Estevez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Coqueugniot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102807" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C. Anderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz-Otaeogui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Emilio Gonzalez Urquijo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#246;rgensen-Lindahl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lem&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.702" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03950297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.064" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio S&#225;nchez Priego" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra Carrio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Anderson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368470v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarawneh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francesco Gibaja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994225v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astruc Laurence" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia del Carmen Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14311720" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaulieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407978v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aliette Pot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Murat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonulari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04558959v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA040176" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>