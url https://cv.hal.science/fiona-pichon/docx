--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -754,261 +754,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can lithics tell us about food production during the transition to farming? Exploring harvesting practices and cultural changes during the neolithic in Southwest Asia: a view from Qminas (north‐western Syria)</w:t>
+                <w:t xml:space="preserve">Assessing the reliability of silicone replicas in the analysis of sickle gloss at the early Neolithic site of Cheikh Hassan (Northern Levant, 11th millennium BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osamu Maeda</w:t>
+                <w:t xml:space="preserve">Juan José Ibañez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Ibáñez Estévez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Anderson</w:t>
+                <w:t xml:space="preserve">Frédéric Abbès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 185, pp.106446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.13108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160980v1</w:t>
+                <w:t xml:space="preserve">hal-05419666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the reliability of silicone replicas in the analysis of sickle gloss at the early Neolithic site of Cheikh Hassan (Northern Levant, 11th millennium BP)</w:t>
+                <w:t xml:space="preserve">What can lithics tell us about food production during the transition to farming? Exploring harvesting practices and cultural changes during the neolithic in Southwest Asia: a view from Qminas (north‐western Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Ibañez</w:t>
+                <w:t xml:space="preserve">Osamu Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Ibáñez Estévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Anderson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Abbès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 185, pp.106446. </w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/arcm.13108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419666v1</w:t>
+                <w:t xml:space="preserve">hal-05160980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvesting cereals at Tappeh Sang-e Chakhmaq and the introduction of farming in Northeastern Iran during the Neolithic</w:t>
               </w:r>
@@ -1105,464 +1105,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knapped Tools for Obtaining Food Resources in the Origins of Farming in the Near East</w:t>
+                <w:t xml:space="preserve">Harvesting cereals at Dja’de el-Mughara in the northern Levant: New results through microtexture analysis of Early PPNB sickle gloss (11th millennium cal BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan José Ibáñez</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Ibáñez-Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Douché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/J.FOOD.5.126402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.102807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498856v1</w:t>
+                <w:t xml:space="preserve">hal-03363363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knapped tools for obtaining food resources in the Neolithic in the Near East</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Sickle Gloss Texture Analysis Elucidates Long-Term Evolution of Plant Harvesting During the Transition to Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ibañez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia C. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Arranz-Otaeogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Emilio Gonzalez Urquijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jörgensen-Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136, pp.105502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2021.105502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526885v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting cereals at Dja’de el-Mughara in the northern Levant: New results through microtexture analysis of Early PPNB sickle gloss (11th millennium cal BP)</w:t>
+                <w:t xml:space="preserve">Knapped tools for obtaining food resources in the Neolithic in the Near East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Éric Coqueugniot</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Ibañez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363363v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sickle Gloss Texture Analysis Elucidates Long-Term Evolution of Plant Harvesting During the Transition to Agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knapped Tools for Obtaining Food Resources in the Origins of Farming in the Near East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 136, pp.105502. </w:t>
+              <w:t xml:space="preserve">Food and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1-2), pp.111-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2021.105502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.FOOD.5.126402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406802v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human occupation along the foothills of Northwestern Zagros during the Late Pleistocene and the Holocene in the Rania and Peshdar plains First results of the French archaeological mission in the Governorate of Soulaimaniah (Iraqi Kurdistan)</w:t>
               </w:r>
@@ -1829,51 +1829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Strategies at Dja’de el-Mughara (Northern Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Douché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes de l'Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1976,51 +1976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du Colloque International « Du Caucase à l’Arabie : l’espace domestique au Néolithique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Douché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2349,51 +2349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer lifestyles in the north-eastern Iranian central plateau: new data through the functional analysis of harvesting tools from Tappeh Sang-e Chakhmaq (LPPNB-EPN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ibañez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiting the Hilly Flanks: the Epipalaeolithic and Neolithic periods in the eastern Fertile Crescent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2418,51 +2418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant harvesting Variability during the Neolithic analyzed through texture analysis of sickle gloss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia M. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,64 +2526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the variability of cereal harvesting gloss using confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia C. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2628,420 +2628,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Late PPNB lithic assemblage associated to kite hunters from Jibal al-Khashabiyeh, southeastern Jordan</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Late Bronze Age lithic industries of Ras Shamra-Ougarit: assesment, contextualization and new approaches — 40 years of renewed studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tarawneh</w:t>
+                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on the PPN Chipped Ground Stone Industries of the Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Ougarit, 90 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368470v1</w:t>
+                <w:t xml:space="preserve">hal-03368462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Bronze Age lithic industries of Ras Shamra-Ougarit: assesment, contextualization and new approaches — 40 years of renewed studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
+                <w:t xml:space="preserve">Arrows and archery during the PPNB, an experimental approach: points production and use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Abbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ougarit, 90 ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9th international conference on the PPN Chipped Ground Stone Industries of the Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368462v1</w:t>
+                <w:t xml:space="preserve">hal-03368464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrows and archery during the PPNB, an experimental approach: points production and use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Abbès</w:t>
+                <w:t xml:space="preserve">Settlement patterns in the long term: Near Eastern origins of the European expansion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Ibañez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Francesco Gibaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on the PPN Chipped Ground Stone Industries of the Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">1st conference of the Early Neolithic of Europe (ENE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368464v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement patterns in the long term: Near Eastern origins of the European expansion model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan José Ibañez</w:t>
+                <w:t xml:space="preserve">A Late PPNB lithic assemblage associated to kite hunters from Jibal al-Khashabiyeh, southeastern Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Francesco Gibaja</w:t>
+                <w:t xml:space="preserve">M. Tarawneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference of the Early Neolithic of Europe (ENE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">9th international conference on the PPN Chipped Ground Stone Industries of the Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368459v1</w:t>
+                <w:t xml:space="preserve">hal-03368470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stone bead crafts in the Neolithic Near East: technological Know-how and specialization</w:t>
               </w:r>
@@ -3260,90 +3260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Process of Cereal Domestication through Texture Analysis of Sickle Gloss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia C. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Emilio Gonzalez Urquijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Francesco Gibaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3381,90 +3381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural strategies at Dja’de el-Mughara, northern Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Douché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From the Caucasus to the Arabian Peninsula: Studying domestic spaces in the Neolithic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3603,90 +3603,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvesting cereals at Dja'de el-Mughara (Syria, Early PPNB, 9th millenium): new results through microtexture analysis of sickle gloss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia C. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Emilio Gonzalez Urquijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Francesco Gibaja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7.XVIIIth international congress of UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3931,51 +3931,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ghassanian Techno-Complex</w:t>
+                <w:t xml:space="preserve">The Ghassanian Techno-Complex: Late PPNB lithic industries from the Ghassanian techno-complex: occupation sites related to the use of desert kites in Jibal al-Khashabiyeh, south-eastern Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t>
@@ -4003,104 +4003,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tarawneh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yoshihiro Nishiaki; Osamu Maeda; Makoto Arimura. </w:t>
+              <w:t xml:space="preserve">Yoshihiro Nishiaki, Osamu Maeda &amp; Makoto Arimura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals. The Proceedings of the 9th International Conference on the PNN Chipped and Ground Stone Industries of the Near East, Tokyo, 12th-16th November 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.327-339, 2022, 978-94-6426-080-9</w:t>
+              <w:t xml:space="preserve">Tracking the Neolithic in the Near East: Lithic Perspectives on Its Origins, Development and Dispersals.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.327-340, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685561v1</w:t>
+                <w:t xml:space="preserve">hal-04863463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ghassanian Techno-Complex: Late PPNB lithic industries from the Ghassanian techno-complex: occupation sites related to the use of desert kites in Jibal al-Khashabiyeh, south-eastern Jordan</w:t>
+                <w:t xml:space="preserve">The Ghassanian Techno-Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t>
@@ -4128,123 +4128,123 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tarawneh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yoshihiro Nishiaki, Osamu Maeda &amp; Makoto Arimura. </w:t>
+              <w:t xml:space="preserve">Yoshihiro Nishiaki; Osamu Maeda; Makoto Arimura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracking the Neolithic in the Near East: Lithic Perspectives on Its Origins, Development and Dispersals.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.327-340, 2022</w:t>
+              <w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals. The Proceedings of the 9th International Conference on the PNN Chipped and Ground Stone Industries of the Near East, Tokyo, 12th-16th November 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.327-339, 2022, 978-94-6426-080-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863463v1</w:t>
+                <w:t xml:space="preserve">hal-03685561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrows and archery during the PPNB, an experimental approach: points production and use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abbès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yoshihiro Nishiaki; Osamu Maeda; Makoto Arimura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracking the Neolithic in the Near East: Lithic Perspectives on Its Origins, Development and Dispersals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, pp.33-47, 2022</w:t>
@@ -4273,51 +4273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie lithique de Ras-Shamra-Ougarit au Bronze Récent : bilan, mise en contexte et nouvelles approches, 40 années d’études renouvelées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4693,294 +4693,530 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanj Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Oselini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">11, Archaïos; Arscan. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque modern. Rapport MAFGS 2018. 99p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aliette Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonulari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères et du développement international. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aliette Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aliette Pot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères et du développement international. 2018</w:t>
+              <w:t xml:space="preserve">7, Ifpo - Institut français du Proche-Orient; Archaïos; arscan. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02407978v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditions culturelles dans les premières communautés villageoises du Levant Nord : l’analyse fonctionnelle de l’outillage en silex de Dja’de el-Mughara (Syrie, PPNB ancien, 9ème millénaire).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris IV Sorbonne, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PA040176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04558959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5127,51 +5363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tarawneh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A Makarewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02409-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anderson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vega Ca&#241;amares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pecharrom&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150wb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Mazzucco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104962" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez Estevez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09700-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Mili&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Maeda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez Est&#233;vez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13108" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Iba&#241;ez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106446" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Tsuneki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290537" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.126402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez-Estevez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Coqueugniot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102807" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C. Anderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz-Otaeogui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Emilio Gonzalez Urquijo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#246;rgensen-Lindahl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lem&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.702" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03950297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.064" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio S&#225;nchez Priego" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra Carrio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Anderson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368470v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarawneh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francesco Gibaja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994225v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astruc Laurence" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia del Carmen Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14311720" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaulieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407978v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aliette Pot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Murat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonulari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04558959v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA040176" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tarawneh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A Makarewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02409-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anderson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vega Ca&#241;amares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pecharrom&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150wb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Mazzucco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104962" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez Estevez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09700-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Mili&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Iba&#241;ez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106446" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Maeda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez Est&#233;vez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13108" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Tsuneki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290537" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez-Estevez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Coqueugniot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102807" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C. Anderson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz-Otaeogui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Emilio Gonzalez Urquijo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#246;rgensen-Lindahl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105502" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.126402" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lem&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.702" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03950297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.064" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio S&#225;nchez Priego" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra Carrio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Anderson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francesco Gibaja" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarawneh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994225v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astruc Laurence" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia del Carmen Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14311720" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaulieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanj Amin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Oselini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407978v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aliette Pot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Murat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonulari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04558959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA040176" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>