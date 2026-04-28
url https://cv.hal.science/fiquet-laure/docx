--- v0 (2026-04-05)
+++ v1 (2026-04-28)
@@ -81,740 +81,710 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are the healthcare professionals involved in interprofessional team meetings in French multidisciplinary primary care centres? A quantitative analysis of eight centres</w:t>
+                <w:t xml:space="preserve">Déploiement et fonctionnement des maisons de santé pluriprofessionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marianne Cinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poimboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-025-03142-z⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 221, pp.110-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2026.221.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455744v2</w:t>
+                <w:t xml:space="preserve">hal-05587688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers'perceptions about the risk of suicide and the available help schemes: a qualitative study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who are the healthcare professionals involved in interprofessional team meetings in French multidisciplinary primary care centres? A quantitative analysis of eight centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Priour</w:t>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Delalande</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rural and Remote Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22605/RRH8534⟩</w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (Article number 40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-025-03142-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521536v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a university teaching of integrative medicine on the social representations of undergraduate medical students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farmers'perceptions about the risk of suicide and the available help schemes: a qualitative study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Priour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Poimboeuf</w:t>
+                <w:t xml:space="preserve">Jean-François Ricono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Mener</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anthony Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierric Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Health Sciences Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10459-024-10323-5⟩</w:t>
+              <w:t xml:space="preserve">Rural and Remote Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.8534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22605/RRH8534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521985v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in French family medicine residents’ perspectives about patient partners’ participation in teaching: A qualitative study in co-facilitated practice exchange groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a university teaching of integrative medicine on the social representations of undergraduate medical students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poimboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Mener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Guary</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierric Renaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Teacher</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2200894⟩</w:t>
+              <w:t xml:space="preserve">Advances in Health Sciences Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10459-024-10323-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088632v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in French family medicine residents’ perspectives about patient partners’ participation in teaching: A qualitative study in co-facilitated practice exchange groups</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Maury</w:t>
+                <w:t xml:space="preserve">Early detection of Chronic Obstructive Pulmonary Disease in primary care: a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Le Ridant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierric Renaut</w:t>
+                <w:t xml:space="preserve">Emilie Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Teacher</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2200894⟩</w:t>
+              <w:t xml:space="preserve">British Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (737), pp.e876-e884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/bjgp.2022.0565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525667v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives of patient educators about their participation in an interprofessional program for healthcare students and postgraduate medical students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -898,892 +868,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of Chronic Obstructive Pulmonary Disease in primary care: a randomised controlled trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in French family medicine residents’ perspectives about patient partners’ participation in teaching: A qualitative study in co-facilitated practice exchange groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Andres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Fiquet</w:t>
+                <w:t xml:space="preserve">Juliette Guary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Pelé</w:t>
+                <w:t xml:space="preserve">P Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Allory</w:t>
+                <w:t xml:space="preserve">Arnaud Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Ridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3399/bjgp.2022.0565⟩</w:t>
+              <w:t xml:space="preserve">Medical Teacher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (11), pp.1239-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2200894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285066v1</w:t>
+                <w:t xml:space="preserve">hal-04088632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et santé : opinions des médecins généralistes et des patients en Polynésie française</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Changes in French family medicine residents’ perspectives about patient partners’ participation in teaching: A qualitative study in co-facilitated practice exchange groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Maury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Ridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2022.1686⟩</w:t>
+              <w:t xml:space="preserve">Medical Teacher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (11), pp.1239-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2200894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980343v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service sanitaire des étudiants en santé : ancrer l’éducation pour la santé dans le cursus des étudiants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique et santé : opinions des médecins généralistes et des patients en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Astrid Metten</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Marie Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Maury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.213.0407⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (6), pp.409-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2022.1686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464235v1</w:t>
+                <w:t xml:space="preserve">hal-03980343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five Primary care teams facing the Covid Pandemic: analysis of territorial mobilizations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+                <w:t xml:space="preserve">Service sanitaire des étudiants en santé : ancrer l’éducation pour la santé dans le cursus des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Metten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Prestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Blois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Garnier</w:t>
+                <w:t xml:space="preserve">Emma Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfst.976⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.407-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.213.0407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03263178v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives of deprived patients on diabetes self-management programmes delivered by the local primary care team: a qualitative study on facilitators and barriers for participation, in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Allory</w:t>
+                <w:t xml:space="preserve">Five Primary care teams facing the Covid Pandemic: analysis of territorial mobilizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lucas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Candan Kendir</w:t>
+                <w:t xml:space="preserve">Marie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-020-05715-3⟩</w:t>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfst.976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411438v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La concertation pluriprofessionnelle au sein des maisons de santé pluriprofessionnelles : pratiques hétérogènes et stratégies locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives of deprived patients on diabetes self-management programmes delivered by the local primary care team: a qualitative study on facilitators and barriers for participation, in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantezec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Candan Kendir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.125-141. </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.201.0125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-020-05715-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214782v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration interprofessionnelle et maison de santé pluriprofessionnelle</w:t>
+                <w:t xml:space="preserve">La concertation pluriprofessionnelle au sein des maisons de santé pluriprofessionnelles : pratiques hétérogènes et stratégies locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Blanchard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.201.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416402v1</w:t>
+                <w:t xml:space="preserve">hal-05214782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence et déterminants de l’addiction à l’alimentation : étude auprès de patients adultes consultant en médecine générale</w:t>
               </w:r>
@@ -1795,51 +1778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaucher Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1899,1588 +1882,1709 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration interprofessionnelle et maison de santé pluriprofessionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31 (165), pp.292-298. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 165, pp.292-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034350v1</w:t>
+                <w:t xml:space="preserve">hal-05416402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental reassurance concerning a feverish child: determinant factors in rural general practice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaboration interprofessionnelle et maison de santé pluriprofessionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-017-0686-1⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (165), pp.292-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/exercer.2020.165.292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696956v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les facteurs prioritaires à mettre en œuvre pour développer une démarche éducative en médecine générale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Parental reassurance concerning a feverish child: determinant factors in rural general practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Allory</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Brinchault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hugé</w:t>
+                <w:t xml:space="preserve">Martine Brujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.171.0021⟩</w:t>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-017-0686-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560224v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing the development of primary care data collection projects from electronic health records: a systematic review of the literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels sont les facteurs prioritaires à mettre en œuvre pour développer une démarche éducative en médecine générale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Brinchault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Gentil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Berre</w:t>
+                <w:t xml:space="preserve">Sandrine Hugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-017-0538-x⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (1), pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.171.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617889v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les attentes d’usagers d’un quartier prioritaire en termes de santé : une enquête qualitative [Health expectations of the inhabitants of a health priority area: a qualitative study]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Allory</w:t>
+                <w:t xml:space="preserve">Factors influencing the development of primary care data collection projects from electronic health records: a systematic review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cuggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hagenbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Benatre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertille Leborgne</w:t>
+                <w:t xml:space="preserve">Thomas Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.174.0535⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-017-0538-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684632v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Are the Main Factors Assisting General Practitioners in the Development of Educational Strategies?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les attentes d’usagers d’un quartier prioritaire en termes de santé : une enquête qualitative [Health expectations of the inhabitants of a health priority area: a qualitative study]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hugé</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Benatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Bourbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Le Cavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 29 (1), pp.21-29</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp.535-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.174.0535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411452v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les attentes d’usagers d’un quartier prioritaire en termes de santé : une enquête qualitative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">What Are the Main Factors Assisting General Practitioners in the Development of Educational Strategies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bertille Leborgne</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Brinchault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Vol. 29 (4), pp.535-545. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 29 (1), pp.21-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411446v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consultation de renouvellement d’ordonnance en médecine générale : qu’en attendent les patients ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les attentes d’usagers d’un quartier prioritaire en termes de santé : une enquête qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Banâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Siproudhis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Fiquet</w:t>
+                <w:t xml:space="preserve">Eléonore Bourbonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dauguet</w:t>
+                <w:t xml:space="preserve">Gaëlle Le Cavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2016.04.007⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 29 (4), pp.535-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.174.0535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411433v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QU’ATTENDENT LES PATIENTS DU « RENOUVELLEMENT D’ORDONNANCE » ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Consultation de renouvellement d’ordonnance en médecine générale : qu’en attendent les patients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Siproudhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tapin Gilles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Généraliste.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (6), pp.579-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2016.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429153v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le speed dating pédagogique : une innovation pour enseigner la collaboration interprofessionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">QU’ATTENDENT LES PATIENTS DU « RENOUVELLEMENT D’ORDONNANCE » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Siproudhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118, pp.84-90</w:t>
+              <w:t xml:space="preserve">Le Généraliste.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2758, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411571v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation inter professionnelle pour apprendre à travailler ensemble.La perception des étudiants en santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le speed dating pédagogique : une innovation pour enseigner la collaboration interprofessionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Allory</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.84-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/pmed/2015018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03257101v1</w:t>
+                <w:t xml:space="preserve">hal-05411571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une formation inter professionnelle pour apprendre à travailler ensemble.La perception des étudiants en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Annezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pédagogie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.105-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2015018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Family physicians’ professional identity formation: a study protocol to explore impression management processes in institutional academic contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charo Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Pawlikowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia López-Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6920-14-184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3490,646 +3594,646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flirt MSP, Impact de la formation à la collaboration interprofessionnelle des étudiants en santé en MSP, un projet de recherche sur l’interprofessionnalité en contexte de stage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone de pédagogie en sciences pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societé Internationale Francophone d'Education Médical (SIFEM), May 2025, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluriprofessionnalité : enseignement et recherche publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprofessional team meeting in Multiprofessional health care centres. A quantitative descriptive study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European General Practice Research Network (EGPRN) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la concertation pluri-professionnelle au sein des MSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres nationales d’AVEC Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concertation pluri professionnelle en MSP, profils et situations cliniques des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès médecine générale France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de la médecine générale, Mar 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des concertations pluriprofessionnelles au sein de 8 maisons de santé pluriprofessionnelles : un reflet des soins coordonnés centrés autour du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national du CNGE (Collège National des Généralistes Enseignants)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4139,154 +4243,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des concertations pluriprofessionnelles au sein de 8 maisons de santé pluriprofessionnelles : un reflet des soins coordonnés centrés autour du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transdisciplinary Understanding and Training on Research-Primary Heath Care (TUTOR-PHC) Knowledge Mobilization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, London (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4296,130 +4400,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à travailler ensemble en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Annezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNGE Editions. , 2024, 9782959266409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4429,283 +4533,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation en soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Poitras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bintou Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginer les soins primaires de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMS Editions, pp.361-371, 2025, 9782880495374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération interprofessionnelle, organisation pluriprofessionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Meury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNGE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine générale pour le praticien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.517-525, 2022, 9782294767104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4715,161 +4819,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concertation pluri-professionnelle au sein des maisons de santé : une étude interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IReSP-AAP 18-HSR-007, IReSP. 2022, 187p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5016,51 +5120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Priour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delalande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ricono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22605/RRH8534" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04521985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poimboeuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mener" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Renaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-024-10323-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hebert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Ridant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2023.2200894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille H&#233;bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fortier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pancher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Annezo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13561820.2022.2099817" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pel&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp.2022.0565" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1686" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Metten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prestel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0407" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.976" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lucas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candan Kendir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05715-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blanchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Le Gall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esvan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaucher Denoual" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.02.232" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/exercer.2020.165.292" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01696956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brochard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brujean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-017-0686-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Brinchault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hug&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.171.0021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gentil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hagenbourger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Berre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0538-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Benatre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bourbonnois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Cavil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leborgne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0535" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ban&#226;tre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourbonnois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Cavil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Siproudhis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dauguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2016.04.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapin Gilles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257101v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2015018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pawlikowska" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia L&#243;pez-Roig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle B&#233;langer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6920-14-184" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533811v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151217v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piraux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Poitras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Ouattara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bouchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460088v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Meury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587688v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poimboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2026.221.110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Priour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ricono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22605/RRH8534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04521985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Renaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-024-10323-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pel&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allory" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp.2022.0565" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fortier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pancher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Annezo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13561820.2022.2099817" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Ridant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2023.2200894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille H&#233;bert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Metten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prestel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0407" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.976" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candan Kendir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05715-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0125" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esvan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaucher Denoual" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.02.232" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Le Gall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034350v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/exercer.2020.165.292" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01696956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brochard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Rousseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brujean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-017-0686-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Brinchault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hug&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.171.0021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gentil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hagenbourger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Berre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0538-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Benatre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bourbonnois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Cavil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leborgne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0535" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ban&#226;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourbonnois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Cavil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Siproudhis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dauguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2016.04.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapin Gilles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2015018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417892v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pawlikowska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia L&#243;pez-Roig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle B&#233;langer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6920-14-184" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715894v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piraux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Poitras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Ouattara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bouchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Meury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>