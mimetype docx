--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -600,344 +600,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of Chronic Obstructive Pulmonary Disease in primary care: a randomised controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Chapron</w:t>
+                <w:t xml:space="preserve">Perspectives of patient educators about their participation in an interprofessional program for healthcare students and postgraduate medical students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Andres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Fiquet</w:t>
+                <w:t xml:space="preserve">Marie Dupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Pelé</w:t>
+                <w:t xml:space="preserve">Hélène Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Allory</w:t>
+                <w:t xml:space="preserve">Marie Pancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Annezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3399/bjgp.2022.0565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Interprofessional Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (3), pp.464-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13561820.2022.2099817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285066v1</w:t>
+                <w:t xml:space="preserve">hal-03799878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives of patient educators about their participation in an interprofessional program for healthcare students and postgraduate medical students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early detection of Chronic Obstructive Pulmonary Disease in primary care: a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pancher</w:t>
+                <w:t xml:space="preserve">Fabienne Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Annezo</w:t>
+                <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interprofessional Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (3), pp.464-472. </w:t>
+              <w:t xml:space="preserve">British Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (737), pp.e876-e884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13561820.2022.2099817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3399/bjgp.2022.0565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799878v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in French family medicine residents’ perspectives about patient partners’ participation in teaching: A qualitative study in co-facilitated practice exchange groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Hebert</w:t>
+                <w:t xml:space="preserve">Priscille Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -978,100 +978,100 @@
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2200894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088632v1</w:t>
+                <w:t xml:space="preserve">hal-04525667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in French family medicine residents’ perspectives about patient partners’ participation in teaching: A qualitative study in co-facilitated practice exchange groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille Hébert</w:t>
+                <w:t xml:space="preserve">P Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1112,51 +1112,51 @@
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2200894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525667v1</w:t>
+                <w:t xml:space="preserve">hal-04088632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et santé : opinions des médecins généralistes et des patients en Polynésie française</w:t>
               </w:r>
@@ -1508,265 +1508,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03263178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives of deprived patients on diabetes self-management programmes delivered by the local primary care team: a qualitative study on facilitators and barriers for participation, in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">La concertation pluriprofessionnelle au sein des maisons de santé pluriprofessionnelles : pratiques hétérogènes et stratégies locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-020-05715-3⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.201.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411438v1</w:t>
+                <w:t xml:space="preserve">hal-05214782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La concertation pluriprofessionnelle au sein des maisons de santé pluriprofessionnelles : pratiques hétérogènes et stratégies locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives of deprived patients on diabetes self-management programmes delivered by the local primary care team: a qualitative study on facilitators and barriers for participation, in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantezec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Candan Kendir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.125-141. </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.201.0125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-020-05715-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214782v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence et déterminants de l’addiction à l’alimentation : étude auprès de patients adultes consultant en médecine générale</w:t>
               </w:r>
@@ -1934,51 +1934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 165, pp.292-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2055,51 +2055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (165), pp.292-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2293,51 +2293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Brinchault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2535,51 +2535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attentes d’usagers d’un quartier prioritaire en termes de santé : une enquête qualitative [Health expectations of the inhabitants of a health priority area: a qualitative study]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Benatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2695,51 +2695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Brinchault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2794,51 +2794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attentes d’usagers d’un quartier prioritaire en termes de santé : une enquête qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Banâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,282 +2922,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consultation de renouvellement d’ordonnance en médecine générale : qu’en attendent les patients ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QU’ATTENDENT LES PATIENTS DU « RENOUVELLEMENT D’ORDONNANCE » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Siproudhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dauguet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tapin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Généraliste.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2758, pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411433v1</w:t>
+                <w:t xml:space="preserve">hal-05429153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QU’ATTENDENT LES PATIENTS DU « RENOUVELLEMENT D’ORDONNANCE » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consultation de renouvellement d’ordonnance en médecine générale : qu’en attendent les patients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Siproudhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Siproudhis</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Généraliste.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (6), pp.579-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2016.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429153v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le speed dating pédagogique : une innovation pour enseigner la collaboration interprofessionnelle</w:t>
               </w:r>
@@ -3209,51 +3209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,77 +3334,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Annezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (2), pp.105-117. </w:t>
@@ -3621,51 +3621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flirt MSP, Impact de la formation à la collaboration interprofessionnelle des étudiants en santé en MSP, un projet de recherche sur l’interprofessionnalité en contexte de stage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone de pédagogie en sciences pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societé Internationale Francophone d'Education Médical (SIFEM), May 2025, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3798,77 +3798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprofessional team meeting in Multiprofessional health care centres. A quantitative descriptive study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European General Practice Research Network (EGPRN) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3906,51 +3906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la concertation pluri-professionnelle au sein des MSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres nationales d’AVEC Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3988,51 +3988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concertation pluri professionnelle en MSP, profils et situations cliniques des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Annezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4547,51 +4547,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation en soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4846,51 +4846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concertation pluri-professionnelle au sein des maisons de santé : une étude interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5120,51 +5120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587688v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poimboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2026.221.110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Priour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ricono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22605/RRH8534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04521985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Renaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-024-10323-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pel&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allory" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp.2022.0565" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fortier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pancher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Annezo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13561820.2022.2099817" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Ridant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2023.2200894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille H&#233;bert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Metten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prestel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0407" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.976" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candan Kendir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05715-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0125" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esvan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaucher Denoual" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.02.232" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Le Gall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034350v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/exercer.2020.165.292" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01696956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brochard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Rousseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brujean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-017-0686-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Brinchault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hug&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.171.0021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gentil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hagenbourger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Berre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0538-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Benatre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bourbonnois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Cavil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leborgne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0535" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ban&#226;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourbonnois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Cavil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Siproudhis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dauguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2016.04.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapin Gilles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2015018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417892v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pawlikowska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia L&#243;pez-Roig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle B&#233;langer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6920-14-184" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715894v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piraux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Poitras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Ouattara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bouchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Meury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587688v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poimboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2026.221.110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Priour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ricono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22605/RRH8534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04521985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Renaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-024-10323-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fortier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pancher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Annezo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13561820.2022.2099817" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pel&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allory" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp.2022.0565" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille H&#233;bert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Ridant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2023.2200894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088632v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hebert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Metten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prestel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0407" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.976" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214782v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0125" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lucas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candan Kendir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05715-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esvan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaucher Denoual" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2020.02.232" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Le Gall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034350v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/exercer.2020.165.292" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01696956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brochard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Rousseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brujean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-017-0686-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Brinchault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hug&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.171.0021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gentil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hagenbourger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Berre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0538-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Benatre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bourbonnois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Cavil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leborgne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0535" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ban&#226;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourbonnois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Cavil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429153v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Siproudhis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapin Gilles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dauguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2016.04.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2015018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02417892v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pawlikowska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia L&#243;pez-Roig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle B&#233;langer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6920-14-184" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715894v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piraux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Poitras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Ouattara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bouchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Meury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>