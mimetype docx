--- v0 (2026-03-16)
+++ v1 (2026-04-23)
@@ -66,3545 +66,3662 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture energy estimation in mortar: a dual-method approach integrating three-point bending experiments and numerical simulation</w:t>
+                <w:t xml:space="preserve">Next-generation sustainable voided slabs with steel sheets and spiral plastic fiber reinforcement: Experimental and analytical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Rodriguez-Villarreal</w:t>
+                <w:t xml:space="preserve">Razan Alzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Vinod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian La Borderie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammad Al-Zu'Bi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2026.2634932⟩</w:t>
+              <w:t xml:space="preserve">engineering structure and civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11709-026-1269-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546674v1</w:t>
+                <w:t xml:space="preserve">hal-05552295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Regression and Neural Network-Based Models for the Prediction of the Ultimate Strength of CFRP-Confined Columns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture energy estimation in mortar: a dual-method approach integrating three-point bending experiments and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rodriguez-Villarreal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baylasan Mohamad</w:t>
+                <w:t xml:space="preserve">Moises Hinojosa-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muna Hamadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+                <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Wardeh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (12), pp.326. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/infrastructures10120326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2026.2634932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394160v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexural behavior of RC beams strengthened with Fe-based SMA using different types of anchorage: Experimental and analytical study</w:t>
+                <w:t xml:space="preserve">Multiple Regression and Neural Network-Based Models for the Prediction of the Ultimate Strength of CFRP-Confined Columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Axus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Baylasan Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muna Hamadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+                <w:t xml:space="preserve">George Wardeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2025.110420⟩</w:t>
+              <w:t xml:space="preserve">Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (12), pp.326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/infrastructures10120326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320485v1</w:t>
+                <w:t xml:space="preserve">hal-05394160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the strengthening patterns on the flexural performance of RC continuous beams using FRP reinforcements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexural behavior of RC beams strengthened with Fe-based SMA using different types of anchorage: Experimental and analytical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Axus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
+                <w:t xml:space="preserve">Charlotte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+                <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nariman Khalil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 280, pp.115657. </w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.110420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.115657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2025.110420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975988v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless strain and temperature monitoring in reinforced concrete using Surface Acoustic Wave (SAW) sensors</w:t>
+                <w:t xml:space="preserve">Effect of the strengthening patterns on the flexural performance of RC continuous beams using FRP reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jeltiri</w:t>
+                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nariman Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3315219⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 280, pp.115657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.115657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219583v1</w:t>
+                <w:t xml:space="preserve">hal-03975988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a New Composite Connector for Timber–Concrete Composite Connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
+                <w:t xml:space="preserve">Wireless strain and temperature monitoring in reinforced concrete using Surface Acoustic Wave (SAW) sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jeltiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Boissiere</w:t>
+                <w:t xml:space="preserve">Rémi Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Al Mahmoud</w:t>
+                <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oudjene</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tony Makdissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 149 (5), pp.04023029. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JSENDH.STENG-10533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3315219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005424v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation on the effectiveness of NSM and side-NSM CFRP bars for strengthening continuous two-span RC beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+                <w:t xml:space="preserve">Development of a New Composite Connector for Timber–Concrete Composite Connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Idriss Tabet-Derraz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
+                <w:t xml:space="preserve">Rémi Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mercier</w:t>
+                <w:t xml:space="preserve">F. Al Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oudjene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102723⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (5), pp.04023029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JSENDH.STENG-10533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976019v1</w:t>
+                <w:t xml:space="preserve">hal-04005424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of EB CFRP composites for flexural strengthening of continuous RC beams: A comparative study with NSM CFRP rods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation on the effectiveness of NSM and side-NSM CFRP bars for strengthening continuous two-span RC beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idriss Tabet-Derraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.102723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2021.08.073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03976004v1</w:t>
+                <w:t xml:space="preserve">hal-03976019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of buckling behaviour of steel scaffolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of EB CFRP composites for flexural strengthening of continuous RC beams: A comparative study with NSM CFRP rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mercier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Pamies</w:t>
+                <w:t xml:space="preserve">Julien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33, pp.433-450. </w:t>
+              <w:t xml:space="preserve">, 2021, 34, pp.1567-1588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2021.04.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2021.08.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219864v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation on axial compression of reinforced concrete columns made from recycled coarse and fine aggregates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations of buckling behaviour of steel scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Blin-Lacroix</w:t>
+                <w:t xml:space="preserve">J.-L. Blin-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pamies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/suco.202000035⟩</w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.433-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2021.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976031v1</w:t>
+                <w:t xml:space="preserve">hal-03219864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on strengthening of RC beams with Side Near Surface Mounted technique-CFRP bars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation on axial compression of reinforced concrete columns made from recycled coarse and fine aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Mercier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Wurtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blin-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (S1), pp.E193-E206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/suco.202000035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111716⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02456140v1</w:t>
+                <w:t xml:space="preserve">hal-03976031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear behavior of reinforced concrete beams made from recycled coarse and fine aggregates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study on strengthening of RC beams with Side Near Surface Mounted technique-CFRP bars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Boissiere</w:t>
+                <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
+                <w:t xml:space="preserve">Julien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2020.03.015⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.111716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545402v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the flexural behavior of continuous RC beams strengthened with NSM-FRP bars, experimental and analytical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
+                <w:t xml:space="preserve">Shear behavior of reinforced concrete beams made from recycled coarse and fine aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Belal Almassri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112127⟩</w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2020.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545555v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral stability of slender cold-rolled hollow tubular sections with initial imperfections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessment of the flexural behavior of continuous RC beams strengthened with NSM-FRP bars, experimental and analytical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Almassri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110840⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.112127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019923v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the global and local imperfection of structural members and frames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lateral stability of slender cold-rolled hollow tubular sections with initial imperfections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khamisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Boissiere</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of civil engineering and management (Spausdinta) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.110840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3846/jcem.2019.10434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02456045v1</w:t>
+                <w:t xml:space="preserve">hal-04019923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of corroded reinforced concrete beams repaired with NSM CFRP rods, experimental and finite element study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of the global and local imperfection of structural members and frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khamisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.01.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of civil engineering and management (Spausdinta) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (8), pp.805-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3846/jcem.2019.10434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01849713v1</w:t>
+                <w:t xml:space="preserve">hal-02456045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FEM-based model to study the behaviour of corroded RC beams shear-repaired by NSM CFRP rods technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Behaviour of corroded reinforced concrete beams repaired with NSM CFRP rods, experimental and finite element study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belal Almassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.06.030⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.477--488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976054v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforced Concrete Beams Strengthened with NSM CFRP Rods in Shear</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A FEM-based model to study the behaviour of corroded RC beams shear-repaired by NSM CFRP rods technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Almassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim A.O. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Structural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/1369-4332.18.10.1563⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.731-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297525v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of corroded shear-critical reinforced concrete beams repaired with NSM CFRP rods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Reinforced Concrete Beams Strengthened with NSM CFRP Rods in Shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Quang Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.12.043⟩</w:t>
+              <w:t xml:space="preserve">Advances in Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (10), pp.1563-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1369-4332.18.10.1563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02456715v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of corroded RC beams strengthened by NSM CFRP rods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Behaviour of corroded shear-critical reinforced concrete beams repaired with NSM CFRP rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belal Almassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjad Kreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123, pp.204-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.12.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.04.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01297533v1</w:t>
+                <w:t xml:space="preserve">hal-02456715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond strength of different strengthening systems – Concrete elements under freeze–thaw cycles and salt water immersion exposure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Shaban</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of corroded RC beams strengthened by NSM CFRP rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Almassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad Kreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70, pp.399-409. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.07.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456714v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of flexural behaviour of RC beams strengthened with NSM CFRP rods including serviceability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Bond strength of different strengthening systems – Concrete elements under freeze–thaw cycles and salt water immersion exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raoul François</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Shaban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.797926⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.399-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456711v1</w:t>
+                <w:t xml:space="preserve">hal-02456714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure modes and failure mechanisms of RC members strengthened by NSM CFRP composites – Analysis of pull-out failure mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modelling of flexural behaviour of RC beams strengthened with NSM CFRP rods including serviceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.01.020⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (7), pp.532-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.797926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02321402v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repairing corroded RC beam with near-surface mounted CFRP rods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Failure modes and failure mechanisms of RC members strengthened by NSM CFRP composites – Analysis of pull-out failure mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-010-9693-6⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (4), pp.1893-1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02326063v1</w:t>
+                <w:t xml:space="preserve">hal-02321402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchorage and tension-stiffening effect between near-surface-mounted CFRP rods and concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Repairing corroded RC beam with near-surface mounted CFRP rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad Kreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Tourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (7), pp.1205-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-010-9693-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2010.10.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02325465v1</w:t>
+                <w:t xml:space="preserve">hal-02326063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RC beams strengthened with NSM CFRP rods and modeling of peeling-off failure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Anchorage and tension-stiffening effect between near-surface-mounted CFRP rods and concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (2), pp.346-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2010.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2010.01.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02335470v1</w:t>
+                <w:t xml:space="preserve">hal-02325465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening of RC members with near-surface mounted CFRP rods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">RC beams strengthened with NSM CFRP rods and modeling of peeling-off failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 91 (2), pp.138-147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.040⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 92 (8), pp.1920-1930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2010.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02335867v1</w:t>
+                <w:t xml:space="preserve">hal-02335470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Strengthening of RC members with near-surface mounted CFRP rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (2), pp.138-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of surface pre-conditioning on bond of carbon fibre reinforced polymer rods to concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 29 (9), pp.677-689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2007.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3614,462 +3731,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Collapse of Historical Building Under Blast Load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munther Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Samaaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Protection of Historical Constructions, PROHITECH 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Naples, Italy. pp.561-569, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-87316-4_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Assessment of Historical Masonry Buildings in Famagusta Using Finite Element Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Samaaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munther Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Protection of Historical Constructions, PROHITECH 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Naples, Italy. pp.144-151, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-87312-6_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a procedure for analysis and design of access scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Blin-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosteel 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Sheffield, United Kingdom. pp.2124-2131, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cepa.1530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved accuracy for the interaction formulae for sensitive scaffoldings to second order effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pamies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTWS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4079,121 +4196,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.22 CFRP Reinforcement Rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Composite Materials II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.578-591, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.03972-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4340,51 +4457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rodriguez-Villarreal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Hinojosa-Rivera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2026.2634932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylasan Mohamad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Hamadeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wardeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures10120326" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Axus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Khelil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.110420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman Khalil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115657" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219583v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeltiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boissi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3315219" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04005424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boissiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Mahmoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudjene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JSENDH.STENG-10533" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idriss Tabet-Derraz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102723" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.08.073" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Blin-Lacroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pamies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.04.045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wurtzer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin-Lacroix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.202000035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111716" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545402v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2020.03.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Almassri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112127" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khamisi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boissiere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110840" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/jcem.2019.10434" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.01.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQKG7S7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim A.O. Barros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.06.030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Quang Minh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.18.10.1563" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Kreit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.12.043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92WHWQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7D2ZNC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shaban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.07.039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-272TBD4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456711v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.797926" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H8N4R2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9693-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CF4251AE84B83A1B3FAC2654C3BDA5C4A7518AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325465v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourneur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HR5TXN4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.01.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLC2FLT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS0JC7S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.04.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZS2B6T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320510v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munther Ibrahim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samaaneh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87316-4_68" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87312-6_18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.1530" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pamies" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.03972-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Alzein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vinod Kumar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Zu'Bi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11709-026-1269-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rodriguez-Villarreal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Hinojosa-Rivera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2026.2634932" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylasan Mohamad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Hamadeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wardeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures10120326" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Axus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Khelil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.110420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115657" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeltiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boissi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3315219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04005424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boissiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Mahmoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudjene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JSENDH.STENG-10533" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idriss Tabet-Derraz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.08.073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Blin-Lacroix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pamies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.04.045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wurtzer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin-Lacroix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.202000035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111716" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2020.03.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Almassri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112127" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khamisi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boissiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110840" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/jcem.2019.10434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.01.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQKG7S7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim A.O. Barros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.06.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Quang Minh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.18.10.1563" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Kreit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.12.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92WHWQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7D2ZNC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shaban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.07.039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-272TBD4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.797926" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H8N4R2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9693-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CF4251AE84B83A1B3FAC2654C3BDA5C4A7518AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourneur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HR5TXN4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLC2FLT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS0JC7S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.04.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZS2B6T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munther Ibrahim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samaaneh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87316-4_68" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87312-6_18" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.1530" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pamies" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.03972-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>