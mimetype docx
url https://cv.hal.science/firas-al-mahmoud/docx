--- v1 (2026-04-23)
+++ v2 (2026-05-26)
@@ -1603,408 +1603,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear behavior of reinforced concrete beams made from recycled coarse and fine aggregates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Mercier</w:t>
+                <w:t xml:space="preserve">Lateral stability of slender cold-rolled hollow tubular sections with initial imperfections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khamisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2020.03.015⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.110840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545402v1</w:t>
+                <w:t xml:space="preserve">hal-04019923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the flexural behavior of continuous RC beams strengthened with NSM-FRP bars, experimental and analytical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear behavior of reinforced concrete beams made from recycled coarse and fine aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Belal Almassri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2020.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02545555v1</w:t>
+                <w:t xml:space="preserve">hal-02545402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral stability of slender cold-rolled hollow tubular sections with initial imperfections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Mercier</w:t>
+                <w:t xml:space="preserve">Assessment of the flexural behavior of continuous RC beams strengthened with NSM-FRP bars, experimental and analytical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Boissiere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Belal Almassri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 219, pp.110840. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.112127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019923v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the global and local imperfection of structural members and frames</w:t>
               </w:r>
@@ -2016,51 +2016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khamisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2124,51 +2124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of corroded reinforced concrete beams repaired with NSM CFRP rods, experimental and finite element study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belal Almassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,51 +2240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FEM-based model to study the behaviour of corroded RC beams shear-repaired by NSM CFRP rods technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belal Almassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim A.O. Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,51 +2474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of corroded shear-critical reinforced concrete beams repaired with NSM CFRP rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belal Almassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjad Kreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2603,51 +2603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of corroded RC beams strengthened by NSM CFRP rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belal Almassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjad Kreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4457,51 +4457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Alzein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vinod Kumar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Zu'Bi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11709-026-1269-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rodriguez-Villarreal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Hinojosa-Rivera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2026.2634932" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylasan Mohamad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Hamadeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wardeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures10120326" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Axus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Khelil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.110420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115657" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeltiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boissi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3315219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04005424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boissiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Mahmoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudjene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JSENDH.STENG-10533" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idriss Tabet-Derraz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.08.073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Blin-Lacroix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pamies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.04.045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wurtzer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin-Lacroix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.202000035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111716" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2020.03.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Almassri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112127" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khamisi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boissiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110840" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/jcem.2019.10434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.01.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQKG7S7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim A.O. Barros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.06.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Quang Minh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.18.10.1563" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Kreit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.12.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92WHWQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7D2ZNC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shaban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.07.039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-272TBD4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.797926" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H8N4R2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9693-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CF4251AE84B83A1B3FAC2654C3BDA5C4A7518AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourneur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HR5TXN4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLC2FLT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS0JC7S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.04.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZS2B6T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munther Ibrahim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samaaneh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87316-4_68" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87312-6_18" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.1530" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pamies" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.03972-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Alzein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vinod Kumar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Zu'Bi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11709-026-1269-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rodriguez-Villarreal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Hinojosa-Rivera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2026.2634932" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylasan Mohamad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Hamadeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wardeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures10120326" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Axus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Khelil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.110420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115657" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeltiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boissi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3315219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04005424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boissiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Mahmoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudjene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JSENDH.STENG-10533" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idriss Tabet-Derraz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.08.073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Blin-Lacroix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pamies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.04.045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wurtzer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin-Lacroix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.202000035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111716" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khamisi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boissiere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110840" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2020.03.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Almassri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112127" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/jcem.2019.10434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.01.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQKG7S7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim A.O. Barros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.06.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Quang Minh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.18.10.1563" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Kreit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.12.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92WHWQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7D2ZNC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shaban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.07.039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-272TBD4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.797926" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H8N4R2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9693-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CF4251AE84B83A1B3FAC2654C3BDA5C4A7518AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourneur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HR5TXN4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLC2FLT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS0JC7S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.04.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZS2B6T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munther Ibrahim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samaaneh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87316-4_68" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87312-6_18" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.1530" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pamies" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.03972-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>