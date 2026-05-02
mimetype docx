--- v1 (2026-03-26)
+++ v2 (2026-05-02)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British journal of cancer reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">, 2025, 3, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44276-024-00109-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -502,2275 +502,2275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intracellular VHH targeting the Luteinizing Hormone receptor modulates G protein-dependent signaling and steroidogenesis</w:t>
+                <w:t xml:space="preserve">A single‐domain intrabody targeting the follicle‐stimulating hormone receptor impacts FSH ‐induced G protein‐dependent signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gauthier</w:t>
+                <w:t xml:space="preserve">Pauline Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Raynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+                <w:t xml:space="preserve">Vinesh Jugnarain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Océane Vaugrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amandine Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Océane Vaugrente</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2024.112235⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 598 (2), pp.220-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564514v1</w:t>
+                <w:t xml:space="preserve">hal-04564581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Pharmacology of endocrine related GPCRs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An intracellular VHH targeting the Luteinizing Hormone receptor modulates G protein-dependent signaling and steroidogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aylin Hanyaloglu</w:t>
+                <w:t xml:space="preserve">Camille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Vaugrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2024.1379108⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 589, pp.112235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2024.112235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525032v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single‐domain intrabody targeting the follicle‐stimulating hormone receptor impacts FSH ‐induced G protein‐dependent signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Raynaud</w:t>
+                <w:t xml:space="preserve">Editorial: Pharmacology of endocrine related GPCRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Pascali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinesh Jugnarain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Vallet</w:t>
+                <w:t xml:space="preserve">Aylin Hanyaloglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boulo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Potì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 598 (2), pp.220-232. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1379108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2024.1379108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564581v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of steroid hormones on G protein-coupled receptors $in\ vitro$</w:t>
+                <w:t xml:space="preserve">Research fellowship in antibody fragments targeting ovarian GPCRs to control reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anielka Zehnaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Sarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinesh Jugnarain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (9), pp.58-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34846/le-studium.126.02.fr.08-2023⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.138-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34846/le-studium.251.05.fr.11-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077676v1</w:t>
+                <w:t xml:space="preserve">hal-05077961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-Sensitive In Vitro Bioassays for FSH, TSH, PTH, Kp, and OT in Addition to LH in Mouse Leydig Tumor Cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Combined multiplexed phage display, high-throughput sequencing, and functional assays as a platform for identifying modulatory VHHs targeting the FSHR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anielka Zehnaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Sarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinesh Jugnarain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (15), pp.12047. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241512047⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 24 (21), pp.15961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms242115961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206799v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research fellowship in antibody fragments targeting ovarian GPCRs to control reproduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the effects of steroid hormones on G protein-coupled receptors $in\ vitro$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.138-149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34846/le-studium.251.05.fr.11-2023⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7 (9), pp.58-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34846/le-studium.126.02.fr.08-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077961v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined multiplexed phage display, high-throughput sequencing, and functional assays as a platform for identifying modulatory VHHs targeting the FSHR</w:t>
+                <w:t xml:space="preserve">Highly-Sensitive In Vitro Bioassays for FSH, TSH, PTH, Kp, and OT in Addition to LH in Mouse Leydig Tumor Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anielka Zehnaker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Vallet</w:t>
+                <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gourdon</w:t>
+                <w:t xml:space="preserve">Lucie Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Sarti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vinesh Jugnarain</w:t>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (21), pp.15961. </w:t>
+              <w:t xml:space="preserve">, 2023, 24 (15), pp.12047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms242115961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms241512047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274818v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biased GPCR signaling by the native parathyroid hormone–related protein 1 to 141 relative to its N-terminal fragment 1 to 36</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric G Jean-Alphonse</w:t>
+                <w:t xml:space="preserve">Intracellular VHHs to monitor and modulate GPCR signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinesh Jugnarain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102332⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1048601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.1048601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854828v1</w:t>
+                <w:t xml:space="preserve">hal-03892398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular VHHs to monitor and modulate GPCR signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Reiter</w:t>
+                <w:t xml:space="preserve">Biased GPCR signaling by the native parathyroid hormone–related protein 1 to 141 relative to its N-terminal fragment 1 to 36</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina A Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex D White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofya Savransky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Portales Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric G Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1048601. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (9), pp.102332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.1048601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892398v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial bias in cAMP generation determines biological responses to PTH type 1 receptor activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacological characterization of low molecular weight biased agonists at the follicle stimulating hormone receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Pascali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex D. White</w:t>
+                <w:t xml:space="preserve">Riccardo Benevelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina A. Peña</w:t>
+                <w:t xml:space="preserve">Silvia Sposini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa J. Clark</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shi Liu</w:t>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.abc5944⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (18), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22189850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476364v1</w:t>
+                <w:t xml:space="preserve">hal-03351267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological characterization of low molecular weight biased agonists at the follicle stimulating hormone receptor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+                <w:t xml:space="preserve">Spatial bias in cAMP generation determines biological responses to PTH type 1 receptor activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex D. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina A. Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Benevelli</w:t>
+                <w:t xml:space="preserve">Lisa J. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Sposini</w:t>
+                <w:t xml:space="preserve">Christian Santa Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+                <w:t xml:space="preserve">Shi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (18), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (703), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22189850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.abc5944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351267v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G q/11 -dependent regulation of endosomal cAMP generation by parathyroid hormone class B GPCR</w:t>
+                <w:t xml:space="preserve">PTH hypersecretion triggered by a GABAB1 and Ca2+-sensing receptor heterocomplex in hyperparathyroidism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex White</w:t>
+                <w:t xml:space="preserve">Wenhan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ling Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Pena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shi Liu</w:t>
+                <w:t xml:space="preserve">Amanda Herberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1918158117⟩</w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), pp.243-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42255-020-0175-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117167v1</w:t>
+                <w:t xml:space="preserve">hal-03117169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric interactions in the parathyroid hormone GPCR–arrestin complex formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G q/11 -dependent regulation of endosomal cAMP generation by parathyroid hormone class B GPCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Krieger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alex White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasyl Bondarenko</w:t>
+                <w:t xml:space="preserve">Fei Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saifei Lei</w:t>
+                <w:t xml:space="preserve">Karina Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (10), pp.1096-1104. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (13), pp.7455-7460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-020-0567-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1918158117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117168v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTH hypersecretion triggered by a GABAB1 and Ca2+-sensing receptor heterocomplex in hyperparathyroidism</w:t>
+                <w:t xml:space="preserve">Allosteric interactions in the parathyroid hormone GPCR–arrestin complex formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhan Chang</w:t>
+                <w:t xml:space="preserve">Lisa Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chia-Ling Tu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+                <w:t xml:space="preserve">James Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Herberger</w:t>
+                <w:t xml:space="preserve">Vasyl Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqiang Cheng</w:t>
+                <w:t xml:space="preserve">Saifei Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (3), pp.243-255. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (10), pp.1096-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42255-020-0175-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41589-020-0567-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117169v1</w:t>
+                <w:t xml:space="preserve">hal-03117168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of the active human parathyroid hormone receptor-1</w:t>
+                <w:t xml:space="preserve">Biased signaling and allosteric modulation at the FSHR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Hua Zhao</w:t>
+                <w:t xml:space="preserve">Flavie Landomiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Pascali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanshan Ma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">X. Edward Zhou</w:t>
+                <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aav7942⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117165v1</w:t>
+                <w:t xml:space="preserve">hal-02362523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biased signaling and allosteric modulation at the FSHR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Raynaud</w:t>
+                <w:t xml:space="preserve">Use of backbone modification to enlarge the spatiotemporal diversity of parathyroid hormone receptor-1 signaling via biased agonism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Yvinec</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex D. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Wootten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick M. Sexton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00148⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (37), pp.14486-14490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b04179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02362523v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of backbone modification to enlarge the spatiotemporal diversity of parathyroid hormone receptor-1 signaling via biased agonism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alex D. White</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of the active human parathyroid hormone receptor-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ieva Sutkeviciute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Wootten</w:t>
+                <w:t xml:space="preserve">Dan-Dan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick M. Sexton</w:t>
+                <w:t xml:space="preserve">X. Edward Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (37), pp.14486-14490. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 364 (6436), pp.148-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b04179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aav7942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117166v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parathyroid hormone initiates dynamic NHERF1 phosphorylation cycling and conformational changes that regulate NPT2A-dependent phosphate transport</w:t>
               </w:r>
@@ -2890,90 +2890,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca 2+ allostery in PTH-receptor signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun-Jung An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3152,1471 +3152,1471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of GPCR signaling and sorting from very early endosomes via opposing APPL1 mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and validation of the first cell-impermeant melatonin receptor agonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic G. Jean-Alphonse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+                <w:t xml:space="preserve">Florence Gbahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiong Oqua</w:t>
+                <w:t xml:space="preserve">Erika Cecon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla West</w:t>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.11.023⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (14), pp.2409-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.13856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625571v1</w:t>
+                <w:t xml:space="preserve">hal-02873466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role of mitochondria in producing melatonin and driving GPCR signaling to block cytochrome c release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yalikun Suofu</w:t>
+                <w:t xml:space="preserve">Integration of GPCR signaling and sorting from very early endosomes via opposing APPL1 mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Sposini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+                <w:t xml:space="preserve">Frederic G. Jean-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaoying Jia</w:t>
+                <w:t xml:space="preserve">Affiong Oqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Khattar</w:t>
+                <w:t xml:space="preserve">Camilla West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (38), pp.E7997-E8006. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (10), pp.2855-2867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1705768114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117160v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β2-adrenergic receptor control of endosomal PTH receptor signaling via Gβγ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual role of mitochondria in producing melatonin and driving GPCR signaling to block cytochrome c release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalikun Suofu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaki Noda</w:t>
+                <w:t xml:space="preserve">Jiaoying Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Taboas</w:t>
+                <w:t xml:space="preserve">Nicolas Khattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (3), pp.259-261. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (38), pp.E7997-E8006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nchembio.2267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1705768114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117157v1</w:t>
+                <w:t xml:space="preserve">hal-03117160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cdc42 activation couples fluid shear stress to apical endocytosis in proximal tubule cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">β2-adrenergic receptor control of endosomal PTH receptor signaling via Gβγ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sohinee Bhattacharyya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+                <w:t xml:space="preserve">Vanessa Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkatesan Raghavan</w:t>
+                <w:t xml:space="preserve">Jingming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Mcgarvey</w:t>
+                <w:t xml:space="preserve">Masaki Noda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Rbaibi</w:t>
+                <w:t xml:space="preserve">Juan Taboas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (19), pp.1-26. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (3), pp.259-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14814/phy2.13460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.2267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117161v1</w:t>
+                <w:t xml:space="preserve">hal-03117157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of the first cell-impermeant melatonin receptor agonist</w:t>
+                <w:t xml:space="preserve">Cdc42 activation couples fluid shear stress to apical endocytosis in proximal tubule cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gbahou</w:t>
+                <w:t xml:space="preserve">Sohinee Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Cecon</w:t>
+                <w:t xml:space="preserve">Venkatesan Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Viault</w:t>
+                <w:t xml:space="preserve">Jennifer Mcgarvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gerbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+                <w:t xml:space="preserve">Youssef Rbaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 174 (14), pp.2409-2421. </w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (19), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bph.13856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14814/phy2.13460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873466v1</w:t>
+                <w:t xml:space="preserve">hal-03117161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin-Sorting Nexin 27 (SNX27)-Retromer Complex Mediates Rapid Parathyroid Hormone Receptor Recycling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The polycystin-1, lipoxygenase, and α -toxin domain regulates polycystin-1 trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanna Bowman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Qiangmin Zhang</w:t>
+                <w:t xml:space="preserve">Yaoxian Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Streets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Hounslow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.697045⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.1159-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2014111074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117156v1</w:t>
+                <w:t xml:space="preserve">hal-03117155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polycystin-1, lipoxygenase, and α -toxin domain regulates polycystin-1 trafficking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Hounslow</w:t>
+                <w:t xml:space="preserve">Actin-Sorting Nexin 27 (SNX27)-Retromer Complex Mediates Rapid Parathyroid Hormone Receptor Recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Mcgarvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunhong Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uyen Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+                <w:t xml:space="preserve">Shanna Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Mamonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiangmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (4), pp.1159-1173. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (21), pp.10986-11002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2014111074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.697045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117155v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosomal GPCR signaling turned off by negative feedback actions of PKA and v-ATPase</w:t>
+                <w:t xml:space="preserve">Endosomal generation of cAMP in GPCR signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gidon</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Vilardaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Al-Bataineh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10 (9), pp.707-709. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchembio.1589⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 10 (9), pp.700-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.1611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117152v1</w:t>
+                <w:t xml:space="preserve">hal-03117153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Restricted G Protein-coupled Receptor Activity via Divergent Endocytic Compartments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endosomal GPCR signaling turned off by negative feedback actions of PKA and v-ATPase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Al-Bataineh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanna Bowersox</w:t>
+                <w:t xml:space="preserve">Hilary Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanford Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manojkumar Puthenveedu</w:t>
+                <w:t xml:space="preserve">Tomoyuki Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.526350⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (9), pp.707-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.1589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117150v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arachidonic acid-dependent gene regulation during preadipocyte differentiation controls adipocyte potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially Restricted G Protein-coupled Receptor Activity via Divergent Endocytic Compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanna Bowersox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanford Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanthia Nikolopoulou</w:t>
+                <w:t xml:space="preserve">Gemma Beard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Papacleovoulou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Malcolm Parker</w:t>
+                <w:t xml:space="preserve">Manojkumar Puthenveedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M049551⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (7), pp.3960-3977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.526350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117154v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosomal generation of cAMP in GPCR signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arachidonic acid-dependent gene regulation during preadipocyte differentiation controls adipocyte potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanthia Nikolopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Papacleovoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Vilardaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+                <w:t xml:space="preserve">Giulia Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gardella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Malcolm Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (9), pp.700-706. </w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (12), pp.2479-2490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nchembio.1611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M049551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117153v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of GPCR signal networks via membrane trafficking</w:t>
               </w:r>
@@ -5291,252 +5291,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-arrestins and endocrine-related GPCRs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confocal and TIRF microscopy based approaches to visualize arrestin trafficking in living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Sposini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Endocrinology in Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819801-8.00021-1⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular Interactions Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 166, Elsevier, pp.179-203, 2021, Methods in Cell Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2021.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462802v1</w:t>
+                <w:t xml:space="preserve">hal-03476372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal and TIRF microscopy based approaches to visualize arrestin trafficking in living cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">β-arrestins and endocrine-related GPCRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Pascali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifa Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular Interactions Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 166, Elsevier, pp.179-203, 2021, Methods in Cell Biology, </w:t>
+              <w:t xml:space="preserve">Cellular Endocrinology in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.445-458, 2021, 978-0-12-819801-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2021.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819801-8.00021-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476372v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5691,51 +5691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauti&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboeuf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44276-024-00109-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lazzaretti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Paradiso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sperduti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Richardson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Perri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainara Cristina Michelotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamothe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2025.1645031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vaugrente" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2024.112235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Hanyaloglu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pot&#236;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2024.1379108" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14765" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.126.02.fr.08-2023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellissier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anielka Zehnaker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Sarti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.251.05.fr.11-2023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274818v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115961" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina A Pe&#241;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D White" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Savransky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Portales Castillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G Jean-Alphonse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102332" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.1048601" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D. White" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina A. Pe&#241;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa J. Clark" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Santa Maria" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abc5944" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Benevelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sposini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189850" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex White" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Fang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Pena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918158117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Clark" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Krieger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Bondarenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifei Lei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-020-0567-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhan Chang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ling Tu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Herberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Cheng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-020-0175-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Zhao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Ma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Sutkeviciute" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Dan Shen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Edward Zhou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav7942" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00148" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Wootten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Sexton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b04179" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangmin Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunhong Xiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Paredes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Mamonova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Sneddon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.007421" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jung An" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814670116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paredes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic G. Jean-Alphonse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affiong Oqua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla West" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.11.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalikun Suofu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoying Jia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khattar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705768114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wehbi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Noda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Taboas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2267" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohinee Bhattacharyya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesan Raghavan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mcgarvey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Rbaibi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.13460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02873466v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gbahou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cecon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gerbier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13856" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117156v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Bowman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.697045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoxian Xu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Streets" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hounslow" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014111074" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gidon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Bataineh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Stevenson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Watanabe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1589" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Bowersox" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanford Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manojkumar Puthenveedu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.526350" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117154v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Nikolopoulou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Papacleovoulou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Grimaldi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Parker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M049551" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117153v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilardaga" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1611" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Hanyaloglu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.07.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117146v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Albizu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perkovska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rahmeh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2009.10.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q071W671-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00421838v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Perkovska" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Frantz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;jean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008121289" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493436v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Granier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean-Alphonse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bacqueville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monteil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pascal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2008.01.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54LHQPS6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Granier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.10.061" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-543KM2HG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462802v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00021-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476372v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2021.06.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauti&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboeuf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44276-024-00109-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lazzaretti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Paradiso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sperduti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Richardson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Perri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainara Cristina Michelotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamothe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2025.1645031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vaugrente" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14765" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2024.112235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Hanyaloglu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pot&#236;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2024.1379108" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anielka Zehnaker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Sarti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.251.05.fr.11-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115961" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.126.02.fr.08-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512047" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.1048601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina A Pe&#241;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D White" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Savransky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Portales Castillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G Jean-Alphonse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102332" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Benevelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sposini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189850" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D. White" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina A. Pe&#241;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa J. Clark" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Santa Maria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abc5944" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhan Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ling Tu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Herberger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-020-0175-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex White" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Fang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Pena" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918158117" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Clark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Krieger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Bondarenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifei Lei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-020-0567-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00148" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Wootten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Sexton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b04179" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117165v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Zhao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Ma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Sutkeviciute" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Dan Shen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Edward Zhou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav7942" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangmin Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunhong Xiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Paredes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Mamonova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Sneddon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.007421" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jung An" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814670116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paredes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02873466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gbahou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cecon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gerbier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13856" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic G. Jean-Alphonse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affiong Oqua" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla West" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.11.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalikun Suofu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoying Jia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khattar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705768114" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117157v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wehbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Noda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Taboas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2267" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohinee Bhattacharyya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesan Raghavan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mcgarvey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Rbaibi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.13460" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoxian Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Streets" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hounslow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Tran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014111074" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117156v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Bowman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.697045" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilardaga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1611" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gidon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Bataineh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Stevenson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Watanabe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1589" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117150v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Bowersox" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanford Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manojkumar Puthenveedu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.526350" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117154v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Nikolopoulou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Papacleovoulou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Grimaldi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Parker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M049551" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Hanyaloglu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.07.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117146v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Albizu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perkovska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rahmeh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2009.10.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q071W671-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00421838v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Perkovska" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Frantz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;jean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008121289" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493436v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Granier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean-Alphonse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bacqueville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monteil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pascal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2008.01.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54LHQPS6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Granier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.10.061" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-543KM2HG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476372v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2021.06.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00021-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>